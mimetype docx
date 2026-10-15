--- v0 (2026-08-13)
+++ v1 (2026-10-15)
@@ -1,1337 +1,1257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FA54E5" w:rsidRPr="008C6B98" w:rsidRDefault="00FA54E5" w:rsidP="008C6B98">
+    <w:p w14:paraId="6FF8D8D9" w14:textId="77777777" w:rsidR="00FA54E5" w:rsidRPr="008C6B98" w:rsidRDefault="00FA54E5" w:rsidP="008C6B98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6B98">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Správné odpovědi. Vaše odpovědi se přirozeně </w:t>
       </w:r>
       <w:r w:rsidR="008C6B98" w:rsidRPr="008C6B98">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6B98">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> trochu lišit, pořád dost zjednodušujeme, požadované minimum je níže. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+    <w:p w14:paraId="38A3EE93" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6B98">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Porovnání teoretických perspektiv </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9640" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="2269"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2127"/>
-        <w:gridCol w:w="2404"/>
+        <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w:rsidTr="008C6B98">
-[...4 lines deleted...]
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w14:paraId="78471021" w14:textId="77777777" w:rsidTr="00B62D02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04044D0E" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>teorie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+          <w:p w14:paraId="340CC8C9" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>strukturální funkcionalismus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+          <w:p w14:paraId="697F916C" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>teorie konfliktů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFAC43C" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>symbolický interakcionismus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w:rsidTr="008C6B98">
-[...4 lines deleted...]
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w14:paraId="6686F1F7" w14:textId="77777777" w:rsidTr="00B62D02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5942B620" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Představitelé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12DB4" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
+          <w:p w14:paraId="6F51D871" w14:textId="77777777" w:rsidR="00E12DB4" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Emile </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Durkheim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
+          <w:p w14:paraId="31E959B1" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talcott</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Parsons</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E12DB4" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
+          <w:p w14:paraId="6022B1D7" w14:textId="77777777" w:rsidR="00E12DB4" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Merton</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
+          <w:p w14:paraId="2E0D7D71" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ralf </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dahrendorf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E12DB4" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
+          <w:p w14:paraId="569226F3" w14:textId="77777777" w:rsidR="00E12DB4" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Karl Marx)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00E12DB4" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FED1C62" w14:textId="77777777" w:rsidR="00E12DB4" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">George H. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mead</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E12DB4" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
+          <w:p w14:paraId="0666A8DB" w14:textId="77777777" w:rsidR="00E12DB4" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cooley</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
+          <w:p w14:paraId="2B689773" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Erving</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Goffman</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w:rsidTr="008C6B98">
-[...4 lines deleted...]
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w14:paraId="21917399" w14:textId="77777777" w:rsidTr="00B62D02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FD6CBE" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Společnost je…(co, jaká)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
+          <w:p w14:paraId="524190F6" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E12DB4" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Společnost je celek s různými propojenými a na sobě závisejícími částmi, kde každá část  má svou funkci. Přirozeným stavem společnosti je rovnováha. Tato rovnováha je dosahováni i ke shodě na společenských normách a hodnotách. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E6604A" w:rsidP="008C6B98">
+          <w:p w14:paraId="38630256" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E6604A" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Složená ze skupin, které bojují o zdroje, moc a bohatství. </w:t>
             </w:r>
             <w:r w:rsidR="00DA64B8" w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nerovnosti vedou ke konfliktu. Sociální změna je nevyhnutelná. </w:t>
             </w:r>
             <w:r w:rsidR="009B179C" w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nerovnost a konflikt jsou nevyhnutelné.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E6604A" w:rsidP="008C6B98">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="495D7655" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E6604A" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Společnost je vytvářena skrze společenskou interakci. </w:t>
             </w:r>
             <w:r w:rsidR="009B179C" w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Společnost je síť vzájemně propojených rolí. Sociální řád je vytvářen skrze interakce jednotlivců a to prostřednictvím sdílených významů.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w:rsidTr="008C6B98">
-[...4 lines deleted...]
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w14:paraId="11CE37C1" w14:textId="77777777" w:rsidTr="00B62D02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="640C6A74" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jedinci jsou...(jací)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> sopečnosti. (Skrze socializaci pak probíhá sociální kontrola.) Jedinci potřebují společnost a její instituce. </w:t>
+          <w:p w14:paraId="4B5CD4FB" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jedinci jsou socializováni skrze instituce ve sopečnosti. (Skrze socializaci pak probíhá sociální kontrola.) Jedinci potřebují společnost a její instituce. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
+          <w:p w14:paraId="43639027" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lidé jsou </w:t>
             </w:r>
             <w:r w:rsidR="00E6604A" w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">utvářeni pozicí skupiny, do které ve společnosti patří. </w:t>
             </w:r>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="009B179C" w:rsidP="008C6B98">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9E0261" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="009B179C" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Jednotlivci </w:t>
             </w:r>
             <w:r w:rsidR="008C6B98" w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>neustále</w:t>
             </w:r>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> přidělují nějakému jednání význam. Jednotlivci/lidé neustále realitu interpretují a tak </w:t>
             </w:r>
             <w:r w:rsidR="008C6B98" w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i vytvářejí</w:t>
             </w:r>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w:rsidTr="008C6B98">
-[...4 lines deleted...]
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w14:paraId="3C549B37" w14:textId="77777777" w:rsidTr="00B62D02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3DABE6" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Příčiny sociálních problémů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
-[...29 lines deleted...]
-              <w:t xml:space="preserve">Sociální desorganizace, která narušuje harmonii a rovnováhu. Nedostatečná socializace a/nebo slabé instituce. </w:t>
+          <w:p w14:paraId="6BF866A7" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rychlé společenské změny. Dysfunkce – nějaká část celku neplní svou funkci. Sociální desorganizace, která narušuje harmonii a rovnováhu. Nedostatečná socializace a/nebo slabé instituce. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
+          <w:p w14:paraId="3386F52D" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nerovnosti. Dominance jedné skupiny lidí nad o</w:t>
             </w:r>
             <w:r w:rsidR="009B179C" w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>statními. Útlak, vykořisťování. Soutěži mezi skupinami.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>Pokud je dan</w:t>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B789763" w14:textId="60BEAE7F" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00B62D02" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62D02">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sociální problémy vznikají také prostřednictvím procesů, v nichž jsou určité situace nebo jednání definovány jako problematické. Záleží na sdílených významech, sociálních interakcích a vyjednávání toho, co je ve společnosti považováno za přijatelné či nepřijatelné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w14:paraId="630EFA60" w14:textId="77777777" w:rsidTr="00B62D02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D35630" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Řešení sociálních problémů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9E34AD" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="009B179C" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Oprava slabých</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6604A" w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (nedostatečně funkčních)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> institucí. Zajištění dostatečné socializace. Kultivace a posilování společných sdílených hodnot. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E6604A" w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tvorba nových (funkčních) organizací ve společnosti.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72577E07" w14:textId="617202EB" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00B62D02" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62D02">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Omezování strukturálních nerovností a mocenské dominance. Změna institucí a společenských vztahů, které reprodukují nerovné rozdělení zdrojů, moci a bohatství. Posilování postavení znevýhodněných skupin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="218AC0B1" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00E6604A" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Změna toho, co je pokládáno za problematické. Práce se sebevnímáním se těch, kteří jsou v dané </w:t>
+            </w:r>
+            <w:r w:rsidR="008C6B98" w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>situaci</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6604A" w:rsidRPr="008C6B98" w14:paraId="34441E11" w14:textId="77777777" w:rsidTr="00B62D02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A817EE" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRDefault="00FA4EE8" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kritika tohoto přístupu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BAAE43E" w14:textId="77777777" w:rsidR="008C6B98" w:rsidRPr="008C6B98" w:rsidRDefault="008C6B98" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(uvádím jen někter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...46 lines deleted...]
-              <w:t>Řešení sociálních problémů</w:t>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, kritiky je všude opravdu hodně)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="009B179C" w:rsidP="008C6B98">
-[...37 lines deleted...]
-              <w:t>Tvorba nových (funkčních) organizací ve společnosti.</w:t>
+          <w:p w14:paraId="4603161C" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="00DA64B8" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teorie nepřináší mnoho nového, není ověřitelná, vědecky popisuje něco, co je zřejmé. Neptá se na některé otázky. (Např. pro koho je daný stav funkční?) Nezabývá se tématem moci ani konfliktu. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="009B179C" w:rsidP="008C6B98">
-[...120 lines deleted...]
-              <w:t>(uvádím jen někter</w:t>
+          <w:p w14:paraId="7F74061C" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="008C6B98" w:rsidP="008C6B98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C6B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Příliš</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:i/>
-[...60 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> dichotomická</w:t>
             </w:r>
             <w:r w:rsidR="009B179C" w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Pomíjení spolupráce, koheze a sounáležitosti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="009B179C" w:rsidP="008C6B98">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211B6D7D" w14:textId="77777777" w:rsidR="00FA4EE8" w:rsidRPr="008C6B98" w:rsidRDefault="009B179C" w:rsidP="008C6B98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6B98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaměřuje se pouze na mikroúroveň, kterou neumí dostatečně dobře propojit s makroúrovní. Příliš psychologizující. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00882306" w:rsidRPr="008C6B98" w:rsidRDefault="00882306" w:rsidP="008C6B98">
+    <w:p w14:paraId="34423ADB" w14:textId="77777777" w:rsidR="00882306" w:rsidRPr="008C6B98" w:rsidRDefault="00882306" w:rsidP="00B62D02">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00882306" w:rsidRPr="008C6B98">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA4EE8"/>
     <w:rsid w:val="0019299F"/>
     <w:rsid w:val="003B0ADD"/>
     <w:rsid w:val="003B3FEB"/>
     <w:rsid w:val="006527E1"/>
     <w:rsid w:val="0077302F"/>
     <w:rsid w:val="00882306"/>
     <w:rsid w:val="008C6B98"/>
     <w:rsid w:val="009B179C"/>
+    <w:rsid w:val="00B62D02"/>
     <w:rsid w:val="00C15BFA"/>
+    <w:rsid w:val="00D618D0"/>
     <w:rsid w:val="00D84CC7"/>
     <w:rsid w:val="00DA64B8"/>
     <w:rsid w:val="00E12DB4"/>
     <w:rsid w:val="00E64289"/>
     <w:rsid w:val="00E6604A"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00FA4EE8"/>
     <w:rsid w:val="00FA54E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3B090755"/>
+  <w14:docId w14:val="26DA3B4F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{95FD609F-539E-4DF0-B167-AD23C08853C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1659,107 +1579,111 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FA4EE8"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FA4EE8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="4475912">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1226183198">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2666,72 +2590,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>386</Words>
-  <Characters>2283</Characters>
+  <Words>422</Words>
+  <Characters>2490</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2664</CharactersWithSpaces>
+  <CharactersWithSpaces>2907</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie Jelínková</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>