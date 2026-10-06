--- v0 (2026-08-13)
+++ v1 (2026-10-06)
@@ -437,65 +437,65 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Nutnost: S výjimkou úplného závěru je práci třeba podkládat vaše tvrzení daty, výzkumy, studiemi. Esej by tedy měla být pojatá jako odborný článek, kde sice sdělíte svůj názor, ale podkládáte ho dobře odcitovanými zdroji. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD77412" w14:textId="77777777" w:rsidR="0077302F" w:rsidRDefault="0077302F"/>
     <w:sectPr w:rsidR="0077302F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02535BD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BA87922"/>
     <w:lvl w:ilvl="0" w:tplc="04050011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -573,54 +573,56 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="656229266">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004241B7"/>
+    <w:rsid w:val="002C3908"/>
     <w:rsid w:val="004241B7"/>
     <w:rsid w:val="0068327C"/>
     <w:rsid w:val="00730095"/>
     <w:rsid w:val="0077302F"/>
+    <w:rsid w:val="00AA34B6"/>
     <w:rsid w:val="00C165EC"/>
     <w:rsid w:val="00CC584F"/>
     <w:rsid w:val="00D82F91"/>
     <w:rsid w:val="00DE2F85"/>
     <w:rsid w:val="00FB0630"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>