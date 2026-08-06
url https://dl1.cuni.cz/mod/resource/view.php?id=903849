--- v0 (2025-10-08)
+++ v1 (2026-08-06)
@@ -159,87 +159,92 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="15621"/>
+    <p:restoredLeft sz="15611"/>
     <p:restoredTop sz="96250"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="125" d="100"/>
-          <a:sy n="125" d="100"/>
+          <a:sx n="131" d="100"/>
+          <a:sy n="131" d="100"/>
         </p:scale>
-        <p:origin x="584" y="184"/>
+        <p:origin x="376" y="184"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -435,51 +440,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="752858" y="6453386"/>
             <a:ext cx="1607944" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2584054" y="6453386"/>
             <a:ext cx="7023377" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
@@ -765,51 +770,51 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -945,51 +950,51 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1115,51 +1120,51 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1387,51 +1392,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="738908" y="6453386"/>
             <a:ext cx="1622409" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2584312" y="6453386"/>
             <a:ext cx="7023377" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
@@ -1781,51 +1786,51 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2258,51 +2263,51 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2376,51 +2381,51 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2471,51 +2476,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2817,51 +2822,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="723900" y="6453386"/>
             <a:ext cx="1204572" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2205945" y="6453386"/>
             <a:ext cx="2373675" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3205,51 +3210,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="723900" y="6453386"/>
             <a:ext cx="1204572" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2205945" y="6453386"/>
             <a:ext cx="2373675" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3484,51 +3489,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1390650" y="6453386"/>
             <a:ext cx="1204572" cy="404614"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4A40DA71-4725-6445-A5B3-BEA4C8201982}" type="datetimeFigureOut">
               <a:rPr lang="ru-CZ" smtClean="0"/>
-              <a:t>04.10.2025</a:t>
+              <a:t>11.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2893564" y="6453386"/>
             <a:ext cx="6280830" cy="404614"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6276,56 +6281,72 @@
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>y</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (jsme/jste) se </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="0" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> вариантов </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" i="0" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>4 варианта перевода в зависимости от контекста!</a:t>
+              <a:t>перевода в зависимости от контекста!</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="0" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" i="0" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="2000" i="1" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>