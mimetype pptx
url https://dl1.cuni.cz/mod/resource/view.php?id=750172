--- v0 (2025-10-01)
+++ v1 (2026-08-21)
@@ -1,138 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId35"/>
+    <p:notesMasterId r:id="rId40"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="309" r:id="rId2"/>
     <p:sldId id="382" r:id="rId3"/>
     <p:sldId id="378" r:id="rId4"/>
     <p:sldId id="376" r:id="rId5"/>
     <p:sldId id="377" r:id="rId6"/>
     <p:sldId id="380" r:id="rId7"/>
     <p:sldId id="384" r:id="rId8"/>
     <p:sldId id="381" r:id="rId9"/>
     <p:sldId id="379" r:id="rId10"/>
     <p:sldId id="383" r:id="rId11"/>
-    <p:sldId id="325" r:id="rId12"/>
-[...21 lines deleted...]
-    <p:sldId id="361" r:id="rId34"/>
+    <p:sldId id="389" r:id="rId12"/>
+    <p:sldId id="325" r:id="rId13"/>
+    <p:sldId id="289" r:id="rId14"/>
+    <p:sldId id="312" r:id="rId15"/>
+    <p:sldId id="308" r:id="rId16"/>
+    <p:sldId id="293" r:id="rId17"/>
+    <p:sldId id="294" r:id="rId18"/>
+    <p:sldId id="295" r:id="rId19"/>
+    <p:sldId id="330" r:id="rId20"/>
+    <p:sldId id="345" r:id="rId21"/>
+    <p:sldId id="331" r:id="rId22"/>
+    <p:sldId id="385" r:id="rId23"/>
+    <p:sldId id="355" r:id="rId24"/>
+    <p:sldId id="386" r:id="rId25"/>
+    <p:sldId id="366" r:id="rId26"/>
+    <p:sldId id="387" r:id="rId27"/>
+    <p:sldId id="362" r:id="rId28"/>
+    <p:sldId id="363" r:id="rId29"/>
+    <p:sldId id="364" r:id="rId30"/>
+    <p:sldId id="365" r:id="rId31"/>
+    <p:sldId id="374" r:id="rId32"/>
+    <p:sldId id="375" r:id="rId33"/>
+    <p:sldId id="357" r:id="rId34"/>
+    <p:sldId id="367" r:id="rId35"/>
+    <p:sldId id="368" r:id="rId36"/>
+    <p:sldId id="360" r:id="rId37"/>
+    <p:sldId id="388" r:id="rId38"/>
+    <p:sldId id="361" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
+  <p:custDataLst>
+    <p:tags r:id="rId41"/>
+  </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
@@ -441,76 +455,76 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15735" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="83" d="100"/>
-          <a:sy n="83" d="100"/>
+          <a:sx n="87" d="100"/>
+          <a:sy n="87" d="100"/>
         </p:scale>
-        <p:origin x="1445" y="67"/>
+        <p:origin x="1253" y="67"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -571,146 +585,146 @@
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{E42ABEAB-425B-4889-93DD-8AF9B29C549E}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>22.03.2021</a:t>
+              <a:t>21.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
-            <a:endParaRPr lang="cs-CZ" noProof="0" smtClean="0"/>
+            <a:endParaRPr lang="cs-CZ" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro poznámky 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" noProof="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" noProof="0"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" noProof="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" noProof="0"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="cs-CZ" noProof="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" noProof="0"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="cs-CZ" noProof="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" noProof="0"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="cs-CZ" noProof="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" noProof="0"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -963,51 +977,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -1082,85 +1096,85 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy podnadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{64BCE32C-84DB-48E3-B5F1-69734BE7372D}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1227,137 +1241,137 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{9E4D26A0-9A19-4526-A0B2-12230A30F4C8}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1429,142 +1443,142 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{896F4915-54BC-410B-8418-4E046FAC1907}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1631,137 +1645,137 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{8267625F-A959-4723-9343-CA3BFC01881C}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1837,51 +1851,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -1957,84 +1971,84 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{8E970EE6-3AC6-4E6E-AF89-A2F9CD64EF73}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2101,51 +2115,51 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2158,79 +2172,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2243,113 +2257,113 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{4E60E45E-6D37-4103-8BF8-87D211E054B2}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2420,51 +2434,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -2486,51 +2500,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2542,79 +2556,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -2636,51 +2650,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2692,113 +2706,113 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{6FBB4761-5E4D-4FA0-A896-8CA3701DB2DD}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2865,85 +2879,85 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{23682511-AD8F-4AE0-BA16-46713AE57A52}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -3021,51 +3035,51 @@
           <p:cNvPr id="2" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{BA40AFF0-95D9-4C9F-9824-590ADAE211C3}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -3141,51 +3155,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3198,79 +3212,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3292,84 +3306,84 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F906BF12-EA36-4697-8CFF-AE4A20B0BCC6}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -3445,51 +3459,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0">
             <a:normAutofit/>
@@ -3513,54 +3527,54 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" noProof="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" noProof="0"/>
               <a:t>Klepnutím na ikonu přidáte obrázek.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" noProof="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="5367338"/>
             <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -3579,84 +3593,84 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{CF6A1957-0744-4A0A-8444-2D463213D473}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -3771,54 +3785,54 @@
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="cs-CZ" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1027" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -3830,131 +3844,131 @@
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="cs-CZ" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="898989"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{82D4A107-351E-4230-A0E8-024592214057}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/22/2021</a:t>
+              <a:t>4/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4442,142 +4456,162 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
@@ -4602,302 +4636,427 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3074" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="619125"/>
             <a:ext cx="8229600" cy="5507038"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="fr-FR" altLang="cs-CZ" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-FR" altLang="cs-CZ" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="4000" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="4000" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Zrcadlo přírody</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="4000" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="4000" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Stručné ilustrované dějiny rozdělení subjektivního a objektivního </a:t>
             </a:r>
-            <a:endParaRPr lang="fr-FR" altLang="cs-CZ" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-FR" altLang="cs-CZ" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="fr-FR" altLang="cs-CZ" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-FR" altLang="cs-CZ" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Ondřej Švec</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="fr-FR" altLang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-FR" altLang="cs-CZ" sz="2000" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Objektivita </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
               <a:t>avant</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t> la </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
               <a:t>lettre</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>?</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>F. Bacon: „ „Idoly jeskyně jsou idoly člověka jakožto jednotlivce. Neboť každý jedinec má (kromě omylů, jež jsou jeho vlastní přirozeností člověka jako druhu) svoji jakousi individuální jeskyni či doupě. Tato jeskyně láme a zkresluje světlo přírody, a to jednak proto, že každému je vlastní určitá zvláštní přirozenost , jednak proto, že se mu dostalo odlišné výchovy a stýkal se s jinými lidmi. Také proto, že četl jen určité knihy a měl v úctě rozmanité autorit a obdivoval se jim, dále proto, že jeho dojmy (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>impressions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>) byly odlišné, podle toho, zda se naskytly duši předpojaté a plné předsudků, anebo duši vyrovnané a klidné (...)“ (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Nové Organon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, Aforismus 42, str. 87)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3674529561"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97BFC02E-D4D0-575C-70DA-0391286BE4E8}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA4BC7F3-352E-78FB-2473-94D36B64CBA9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Objektivita </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>avant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t> la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>lettre</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E881769A-A1EC-DB0A-59FC-691AAD20B9BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>F. Bacon: „Idoly rodu mají svůj základ v samé lidské přirozenosti a  v samém lidském rodu či pokolení. Tvrzení, že lidské smysly jsou měrou všech věcí, je vlastně nesprávné. Právě naopak, jak všechny smyslové vjemy, tak i to, co je v mysli, je ve vztahu k člověku, a nikoli k vesmíru.* Lidský rozum je jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>nerovné zrcadlo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>[</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t>a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
               <a:t>false</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
               <a:t>mirror</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>(</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0"/>
+              <a:t>], jež přijímajíc paprsky věci, směšuje svoji přirozenost s přirozeností věcí, a tím ji pokřivuje a porušuje. “ (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t>Nové Organon, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Aformismus</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> 41, s. 87.)</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>* angl. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>orig</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>: “On </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>the</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>contrary</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>all</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
@@ -4993,338 +5152,323 @@
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>the</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>measure</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>the</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>universe</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>.“</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3674529561"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3383786268"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5122" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3600" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3600" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Proměny objektivity v dějinách myšlení</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5123" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Jaké alternativní pojetí objektivity lze vyvodit na základě historického exkurzu do dějin tohoto pojmu a jeho postupného prosazování?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6146" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-115888" y="280988"/>
             <a:ext cx="9259888" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" b="1" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" b="1" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Objectivity</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" b="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Zone</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Books</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3000" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>, New York 2007</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6147" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4233863" y="1350963"/>
             <a:ext cx="4452937" cy="5032375"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Lorraine Daston </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>	ředitelka Max-Planck-Institut für Wissenschafts­geschichte in Berlin</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="2800" smtClean="0">
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2800">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>&amp;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="cs-CZ" sz="2800" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="cs-CZ" sz="2800">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="2800" b="1" smtClean="0">
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2800" b="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Peter Galison</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="2800" smtClean="0">
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2800">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>profesor dějiny vědy a fyziky na </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="2800" smtClean="0">
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2800">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>University of Harvard</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2400" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2400">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6148" name="Obrázek 4" descr="1890951781_01_LZZZZZZZ.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -5348,338 +5492,286 @@
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade/>
   </p:transition>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7170" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="188913" y="455613"/>
             <a:ext cx="8955087" cy="1581150"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3600" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3600">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Společný předsudek různých pojetí objektivity </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3600" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3600">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="3600" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="3600">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17411" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="574675" y="1501775"/>
             <a:ext cx="8112125" cy="5032375"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2800" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>„</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
-              <a:t>už objektivitou rozumíme </a:t>
+              <a:t>Ať už objektivitou rozumíme </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" i="1" dirty="0"/>
-              <a:t>pohled </a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>pohled odnikud,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
-              <a:t>nebo následování algoritmického pravidla, ať už objektivitu vychvalujeme jako samo jádro vědecké mravní </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t> nebo následování algoritmického pravidla, ať už objektivitu vychvalujeme jako samo jádro vědecké mravní integrity, nebo ji zatracujeme jako chladné odpoutání od všeho, co je lidské, v každém případě bývá objektivita považována za něco abstraktního, nadčasového a monolitického.“</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>, L., Galison, P., </a:t>
+              <a:t>	(Daston, L., Galison, P., </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>Objectivity</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>s. 51</a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>, 2007,  s. 51.)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade/>
   </p:transition>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8194" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="436563" y="455613"/>
             <a:ext cx="8707437" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" b="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" b="1">
                 <a:latin typeface="Comenia Sans" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>(velmi hrubé) shrnutí hlavních tezí knihy </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" b="1" i="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" b="1" i="1">
                 <a:latin typeface="Comenia Sans" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Objectivity</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2600" b="1" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2600" b="1">
               <a:latin typeface="Comenia Sans" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8195" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1323975" y="1350963"/>
             <a:ext cx="7362825" cy="5032375"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="3000" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="3000">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="cs-CZ" sz="3000" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="cs-CZ" sz="3000">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Tabulka 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="304800" y="1350963"/>
           <a:ext cx="8382000" cy="4852988"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="2278743">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -5702,51 +5794,51 @@
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1907778">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="1617663">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" b="1" i="1" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Periodizace</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" b="1" i="1" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -5769,51 +5861,51 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>18. století</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -5903,59 +5995,59 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>od </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>1920</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -5985,51 +6077,51 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="1617663">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" b="0" i="1" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" b="0" i="1" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Epistemická ctnost</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" b="0" i="1" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6052,51 +6144,51 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" b="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" b="0" baseline="0" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Věrnost přírodě</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:endParaRPr lang="cs-CZ" sz="2000" b="0" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
@@ -6129,59 +6221,59 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" b="0" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Mechanická</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" b="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" b="0" baseline="0" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t> objektivita</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" b="0" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6204,59 +6296,59 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" b="0" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Trénovaný</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" b="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" b="0" baseline="0" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t> úsudek</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" b="0" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6286,51 +6378,51 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="808831">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" i="1" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" i="1" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Typ zobrazení</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" i="1" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6353,51 +6445,51 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Racionalizovaný</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6420,51 +6512,51 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Mechanický</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6487,51 +6579,51 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Interpretovaný</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6561,51 +6653,51 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="808831">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" i="1" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" i="1" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Vědecká praxe</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" i="1" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6628,51 +6720,51 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Selekce a syntéza</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6695,51 +6787,51 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Automatický záznam</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6762,67 +6854,67 @@
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Rozpoznání „</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" dirty="0" err="1">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>patterns</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+                        <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>“</a:t>
                       </a:r>
                       <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68575" marR="68575" marT="0" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -6849,95 +6941,88 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:fade/>
   </p:transition>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9218" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="4000" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="4000" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Věrnost přírodě</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9219" name="Zástupný symbol pro obsah 4" descr="01 - Truth to Nature.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -6948,261 +7033,248 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="687388" y="1600200"/>
             <a:ext cx="3578225" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9220" name="Zástupný symbol pro obsah 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>„</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>spíše základní typ daného rostlinného druhu, než jeden individuální exemplář. Je to zobrazení toho, co je charakteristické, zásadní, universální, typické</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>..." (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>&amp;G,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> p. 20).</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>arl</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
-              <a:t> </a:t>
-[...8 lines deleted...]
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" smtClean="0">
+              <a:t> Linné, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Campanula </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>folis</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>hastatis</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>dentatis</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>in: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Hortus</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Cliffortianus</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>, 1737)</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10242" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Mechanická objektivita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10243" name="Zástupný symbol pro obsah 4" descr="02 - Objectivity.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -7213,226 +7285,219 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1843088"/>
             <a:ext cx="4038600" cy="4038600"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10244" name="Zástupný symbol pro obsah 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Sněhová vločka je zachycena se všemi svými zvláštnostmi a asymetriemi, ve snaze „zachytit přírodu s nejmenší možnou měrou lidské intervence.“ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>In </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Gustav Hellman</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Schneekrystalle</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Beobachtugen</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> und </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Studien</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Berlin</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Mückenberger</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>1893</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11266" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3800" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3800">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Trénovaný úsudek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11267" name="Zástupný symbol pro obsah 4" descr="03 - Trained Judgement.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -7446,51 +7511,51 @@
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="2876550"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11268" name="Zástupný symbol pro obsah 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>	Obraz magnetického pole slunce, v němž se mísí výstup z měřícího zařízení se subjektivním vyhlazením zachycených dat. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11269" name="TextovéPole 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="4910138"/>
             <a:ext cx="4038600" cy="1754187"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -7705,210 +7770,200 @@
               <a:t> 1959, derived from the Observatories of the Carnegie Institute of Washington, DC.</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13314" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3600" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3600">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Důsledky a otázky plynoucí z historiografie objektivity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17411" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1887538"/>
             <a:ext cx="8229600" cy="4556125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>jednotlivé režimy vědecké racionality mají svůj étos determinující způsob, jímž je příroda poznávána.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>vazba mezi historickými proměnami „pravé skutečnosti“ a postupnými zlomy v chápání „já“</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" b="1" u="sng" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Otázky pro můj další výzkum:</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2600" b="1" u="sng" dirty="0">
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>Nejen: co platí za adekvátní poznání v dané epoše? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>ale též: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>Jaký typ práce na sobě vědec musí vykonat, aby se uschopnil dosáhnout právě takového typu poznání? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...36 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold" nodeType="clickPar">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -8050,51 +8105,149 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Zrcadlová metaforika</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Součástí této zrcadlové metaforiky jsou také následující dvě koncepce: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Pravda jako přesná reprezentace reality</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Vědění jako věrné odrážení reality</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3841944617"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Zástupný symbol pro obsah 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -8268,65 +8421,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Období</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -8494,65 +8647,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Pozdní osvícenství</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -8720,65 +8873,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1850-1920</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -8946,65 +9099,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>od r. 1920</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -9179,51 +9332,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Epistemická ctnost</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9393,84 +9546,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Věrnost přírodě</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9640,51 +9793,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Mechanická objektivita</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9854,51 +10007,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Trénovaný úsudek</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -10075,51 +10228,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Obraz přírody</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -10289,51 +10442,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>racionalizovaný</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -10503,51 +10656,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>mechanický</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -10717,51 +10870,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>interpretovaný</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -10938,51 +11091,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Technika</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -11152,51 +11305,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Výběr a syntéza</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -11366,51 +11519,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Automatický přenos</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -11580,51 +11733,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Rozpoznání význačných rysů</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -11801,144 +11954,144 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Osoba ručící za poznání</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>[</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2100" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2100" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Scientific Persona</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>]</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -12110,177 +12263,177 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Moudrý vědec </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>[</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>sage</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>]</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -12452,174 +12605,174 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Pracovník</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>[</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>worker</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>]</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -12791,174 +12944,174 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Expert</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>[</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>expert</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="2300" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>]</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -12993,316 +13146,378 @@
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="B8CCE4"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15362" name="Nadpis 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:rPr>
+              <a:t>Morální rozměr vědy</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27651" name="Zástupný symbol pro obsah 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:rPr>
+              <a:t>Jednotlivé režimy vědecké racionality jsou podmíněny specifickou etikou, která determinuje způsob, jímž je příroda znázorněna.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:rPr>
+              <a:t>étos 18. stol.: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>celoživotní pozornost, která se nedá svést obrazivostí, ani zahltit rozmanitostí vnímaného </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:rPr>
+              <a:t>étos 19. stol. vůle je svrchovanou schopností, jíž máme zkrotit přehnaně bujné já</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:rPr>
+              <a:t>étos 20. stol. schopnost perceptivního rozlišení, které diskvalifikuje pouhý šum a ponechá relevantní „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0" err="1">
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:rPr>
+              <a:t>pattern</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2600" dirty="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:rPr>
+              <a:t>“. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-              <a:t>Zrcadlová metaforika</a:t>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Foucaultovská</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> metoda: </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...30 lines deleted...]
-            </a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
+              <a:t>a) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" b="1" dirty="0"/>
+              <a:t>etický základ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
+              <a:t>substance </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>éthique</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
+              <a:t>): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
+              <a:t>jakou část sebe sama chci ovládnout?</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
+              <a:t>b) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" b="1" dirty="0"/>
+              <a:t>způsob podmanění</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
+              <a:t> (mode </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0" err="1"/>
+              <a:t>d’assujettissment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
+              <a:t>): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
+              <a:t>ve jménu jakého pravidla či zákona na sobě tuto práci vykonávám, podle jakého principu chci organizovat sebe sama ve své existenci? </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2600" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
+              <a:t>c) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" b="1" dirty="0" err="1"/>
+              <a:t>sebeformující</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" b="1" dirty="0"/>
+              <a:t> praxe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0" err="1"/>
+              <a:t>pratiques</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
+              <a:t> de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0" err="1"/>
+              <a:t>soi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
+              <a:t>): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
+              <a:t>jaké konkrétní, každodenní techniky ovládnutí jsou k tomu využity?</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
+              <a:t>d) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" b="1" dirty="0"/>
+              <a:t>morální teleologie: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
+              <a:t>s jakým cílem se pokouším ovládnout své já, za jakým účelem na sobě vykonávám jistou práci? </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3841944617"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3864082017"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-[...138 lines deleted...]
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Zástupný symbol pro obsah 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -13348,51 +13563,51 @@
               <a:tr h="280437">
                 <a:tc gridSpan="4">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst>
                           <a:tab pos="661988" algn="ctr"/>
                         </a:tabLst>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Výsledek mého archeologického exkurzu do dějin vědeckého já</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -13431,51 +13646,51 @@
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -13512,51 +13727,51 @@
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -13593,51 +13808,51 @@
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -13841,65 +14056,65 @@
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst>
                           <a:tab pos="661988" algn="ctr"/>
                         </a:tabLst>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Období	 </a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -14067,65 +14282,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Osvícenství (sage)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -14293,65 +14508,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1850-1920 (worker)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -14519,65 +14734,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>od r. 1920 (expert)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -14752,63 +14967,63 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Etická substance</a:t>
+                        <a:t>Etický základ</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -14966,51 +15181,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Poznávací mohutnosti</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -15180,84 +15395,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Vůle</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Subjektivita v úzkém slova smyslu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -15427,51 +15642,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Vrstevnatá mysl, zahrnující nevědomé funkce</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -15648,51 +15863,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Epistemická hrozba</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -15862,117 +16077,117 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- fragmentace</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- obrazivost</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -16142,84 +16357,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- projekce očekávání, přesvědčení na přírodu</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- kontaminace poznávaného předmětu subjektivitou</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -16389,84 +16604,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- nedostatečné zaškolení</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- zmatení tváří v tvář výstupům sofistikovaných měřících zařízení</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -16643,51 +16858,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Sebe-formující praxe</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -16857,117 +17072,117 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Celoživotní zkušenost</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Opakované pozorování </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Deníky zajišťující kontinuitu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -17137,84 +17352,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Askese: pracovitost, odříkání, trpělivost</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Deníky oddělující fakta od hypotéz</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -17384,150 +17599,150 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Trénink</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Profesní sebe-zdokonalení</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Systém atestací</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -17704,51 +17919,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Způsob podřízení</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -17918,84 +18133,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Ve jménu věrnosti přírodě</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Proniknout jednotlivým, spatřit ideální</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -18165,84 +18380,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Ve jménu objektivity Dosáhnout nezkresleného obrazu přírody. </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -18412,51 +18627,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Ve jménu účinného vědění</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -18633,51 +18848,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Morální teleologie</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -18847,51 +19062,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Být dobře uspořádaným já, v němž vládne rozum</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -19061,51 +19276,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Být takovým já, které se dokáže sebezapřít </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -19275,51 +19490,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Být sebevědomým já, s důvěrou ve vlastní rozlišovací schopnosti</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -19352,1109 +19567,1763 @@
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Hrozba obrazivosti</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Condillac</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> tvrdí, že veškeré šílenství má svůj původ v „obrazivosti, která aniž by si toho jedinec dokázal zpozorovat, sdružuje ideje zcela neuspořádaným způsobem.“ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Každé já se musí s touto potenciální hrozbou vyrovnat, neboť obrazivost, jak píše </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Condillac</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, „nezná hranice“. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Imaginace je </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Condillacem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> dále vykreslena jako „koketa“, který usiluje spíše o potěšení, a nikoli o pravdu.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="486326144"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18434" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="sng" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Obrazivost</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> jako epistemická hrozba</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18435" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
-              <a:t>„ohromné budovy (vystavěné) na imaginárních základech, a podobající se oněm kouzelným zámkům našich starých románů, které mohou zmizet rozbitím talismanu, na němž jejich existence závisí.“ </a:t>
+              <a:t>„ohromné budovy (vystavěné) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="sng" dirty="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:rPr>
+              <a:t>na imaginárních základech</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:rPr>
+              <a:t>, a podobající se oněm kouzelným zámkům našich starých románů, které mohou zmizet rozbitím talismanu, na němž jejich existence závisí.“ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0" smtClean="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
-              <a:t>	</a:t>
-[...8 lines deleted...]
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0" err="1" smtClean="0">
+              <a:t>	Georges </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Cuvier</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Recueil</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> des </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>éloges</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>historiques</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>lus</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>dans</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> les 	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>séances</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>publiques</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> de </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>l’Institut</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> de France, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Paris: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0" err="1">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Levraut</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>, 	1819-1827, vol. 3, s. 180. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Sebeformující</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> praxe 18. stol.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>Problematické je pasivní, sensuální já. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>Dosáhnout věrnosti přírodě znamená aktivně selektovat, syntetizovat počitky, které zaplavovaly příliš receptivní mysl. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" dirty="0"/>
+              <a:t>Pozornost je především aktivní selekce při pozorování. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0" err="1"/>
+              <a:t>Senebier</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>: postoj pozorovatele k přírodě je postojem „milence, který dychtivě kontempluje předmět své lásky.“ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Senebier</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0" err="1"/>
+              <a:t>L’Art</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0" err="1"/>
+              <a:t>d’observer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Geneva</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Chez</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Philibert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Chirol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>, 1775, vol. 1, str. 5)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1638139158"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20482" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="274638"/>
             <a:ext cx="8940800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3600" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3600" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>„Sebe-popření já“ jako podmínka objektivity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8483600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="3000" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="3000" dirty="0"/>
-              <a:t>. </a:t>
+              <a:t>R. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3000" dirty="0" err="1"/>
               <a:t>Virchow</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3000" dirty="0"/>
-              <a:t>: úkolem vědce je „de-subjektivizovat vlastní </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="de-DE" sz="3000" dirty="0" smtClean="0"/>
+              <a:t>: úkolem vědce je „de-subjektivizovat vlastní já“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="3000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="cs-CZ" sz="3000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>(proslov na </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="de-DE" sz="2400" i="1" dirty="0"/>
               <a:t>Versammlung Deutscher </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="de-DE" sz="2400" i="1" dirty="0"/>
               <a:t>Naturforscher</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="de-DE" sz="2400" i="1" dirty="0"/>
               <a:t>und </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="de-DE" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>Artzte</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="de-DE" sz="2400" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>1871.</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="3000" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="3000" dirty="0"/>
               <a:t>A. Schopenhauer: „zbavit se sebe sama“, nahradit individuální subjekt vůle „</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="3000" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="3000" dirty="0" err="1"/>
               <a:t>bezvolním</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="3000" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="3000" dirty="0"/>
               <a:t>, věčným subjektem poznání“, „</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="3000" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="3000" u="sng" dirty="0"/>
               <a:t>nezkaleným zrcadlem universa</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="3000" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="3000" dirty="0"/>
               <a:t>“ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t>Svět jako vůle a představa</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1"/>
               <a:t>bk</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>. IV, sec. 68, vol. 1, s. 545-46). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21506" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Nietzscheho výsměch snahám o desubjektivizaci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>„pokolení eunuchů (...), jež nejsou sami ani mužem ani ženou, ani </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1"/>
               <a:t>communia</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>, nýbrž jen neutra, nebo, vzdělaněji vyjádřeno, právě jen věčně objektivní.“</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>„Přestože se ještě nikdy   nehovořilo   tak   hlasitě   o   „svobodné   osobnosti”,   nevidíme   dnes   ani   osobnost,   natož   pak svobodnou, nýbrž jen samé úzkostlivě zahalené universální lidi. Individuum se uchýlilo do nitra: navenek již vůbec není patrno; přičemž lze pochybovat, zda vůbec mohou existovat příčiny bez účinků. Nebo je snad nutné, aby velký dějinný harém světa hlídalo pokolení eunuchů? Těm ovšem čirá objektivita opravdu sluší.“</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>		(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t>O škodlivosti a užitečnosti historie pro život</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>, s.106). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="2600" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="cs-CZ" sz="2600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22530" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Darwinova píle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>ačkoli </a:t>
-[...15 lines deleted...]
-              <a:t>píle [</a:t>
+              <a:t>„ačkoli jsem neměl bystrost či důvtip, které jsou tak pozoruhodné u některých chytrých mužů, má pracovitost a píle [</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
               <a:t>industry</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>] </a:t>
-[...17 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>] jsou tak velké, jak je to jen možné v pozorování a sbírání faktů.“ </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>	(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>The</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>Autobiography</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t> Charles Darwin ,  1809-1882:  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>With</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
-              <a:t> </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:t> 	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>Original</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>Omissions</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>Restored</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>, </a:t>
-[...7 lines deleted...]
-              <a:t>York: </a:t>
+              <a:t>, New York: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1"/>
               <a:t>Norton</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>, 1969, </a:t>
-[...15 lines deleted...]
-              <a:t>). </a:t>
+              <a:t>, 1969, str. 	140-141). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Skleněná/zrcadlová esence člověka</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457199" y="1600200"/>
+            <a:ext cx="4595091" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>„Člověk, pyšný člověk, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>oděný špetkou krátké pravomoci, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>jenž nejméně zná to, čím se nejvíc pyšní: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" u="sng" dirty="0"/>
+              <a:t>skleněné vlastní já </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>– ten směšně zuří </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>jak zlostná opice před tváří nebes, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>až </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0" err="1"/>
+              <a:t>pláčí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t> andělé. Mít naše city, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>spíš by se nad tím uchechtali k smrti.“ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" i="1" dirty="0"/>
+              <a:t>Shakespeare, Půjčka na oplátku,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t> in: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" i="1" dirty="0"/>
+              <a:t>Komedie, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>přel. V. Renč, Praha 1967, s. 499)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextovéPole 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5430982" y="1600200"/>
+            <a:ext cx="3556000" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>little</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>brief</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>authority</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t>most ignorant of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>what</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>he's</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> most </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>assured</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" u="sng" dirty="0"/>
+              <a:t>his </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" u="sng" dirty="0" err="1"/>
+              <a:t>glassy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" u="sng" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" u="sng" dirty="0" err="1"/>
+              <a:t>essence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" u="sng" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>like</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>an</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>angry</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>ape</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>plays</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> such </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>fantastic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>tricks</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>before</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>high</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>Heaven</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1700" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t>as make </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>angels</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>weep-who</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>spleens</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>would</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>all</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>laugh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>themselves</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1"/>
+              <a:t>mortal</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1700" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2745696176"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23554" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="593725"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Pasivní pozorování </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3400" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3400">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>vs.</a:t>
             </a:r>
-            <a:r>
-[...4 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>aktivní experimentování</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2332038"/>
             <a:ext cx="8229600" cy="4525962"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>Claude Bernard, „Je sice pravda, že experimentátor nutí přírodu, aby se sama odhalila, přičemž na ni útočí a klade otázky ze všech stran; avšak nesmí nikdy odpovídat místo ní, ani neúplně naslouchat jejím odpovědím, například tím, že by z experimentu podržel pouze tu část, která se kloní k jeho hypotéze nebo ji potvrzuje. Měli bychom rozlišit a oddělit experimentujícího na toho, kdo navrhuje a ustanovuje experiment, a toho, kdo jej provádí a pouze zaznamenává výsledky.“ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t>		</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>Introduction</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
-              <a:t>à </a:t>
+              <a:t> à </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>l’étude</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t> de la </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>médecine</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>expérimentale</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>, 			1865, str. 53-54.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24578" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Darwinovo nezúčastněné pozorování vlastních dětí</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24579" name="Zástupný symbol pro obsah 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -20601,142 +21470,115 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="1600" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" sz="1600" dirty="0"/>
-              <a:t>. Erasmus. Darwin born. Dec. 27</a:t>
+              <a:t>W. Erasmus. Darwin born. Dec. 27</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" sz="1600" baseline="30000" dirty="0"/>
               <a:t>th</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" sz="1600" dirty="0"/>
-              <a:t>. 1839</a:t>
-[...7 lines deleted...]
-              <a:t>first week. yawned, </a:t>
+              <a:t>. 1839.—During first week. yawned, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" sz="1600" dirty="0" err="1"/>
               <a:t>streatched</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" sz="1600" dirty="0"/>
-              <a:t> himself just like old person—chiefly upper extremities—hiccupped—sneezes sucked, Surface of warm hand placed to face, seemed immediately to give wish of sucking, either instinctive or associated knowledge of warm smooth surface of bosom.— cried &amp; squalled, but no tears— touching sole of foot with spill of paper, (when exactly one week old), it jerked it away very suddenly &amp; curled its toes, like person tickled, evidently subject to tickling— I think also body under arms.—more sensitive than other parts of surface— What can be origin of movement from tickling; neck, &amp; armpit between the toes are places seldom touched but are easily tickled—the whole surface of the sole of foot is </a:t>
-[...7 lines deleted...]
-              <a:t> constantly.— so is the resting place of body but the latter is by no means sensitive to tickling—nor are ends of fingers, or surface of limbs—but back bone is.</a:t>
+              <a:t> himself just like old person—chiefly upper extremities—hiccupped—sneezes sucked, Surface of warm hand placed to face, seemed immediately to give wish of sucking, either instinctive or associated knowledge of warm smooth surface of bosom.— cried &amp; squalled, but no tears— touching sole of foot with spill of paper, (when exactly one week old), it jerked it away very suddenly &amp; curled its toes, like person tickled, evidently subject to tickling— I think also body under arms.—more sensitive than other parts of surface— What can be origin of movement from tickling; neck, &amp; armpit between the toes are places seldom touched but are easily tickled—the whole surface of the sole of foot is touched constantly.— so is the resting place of body but the latter is by no means sensitive to tickling—nor are ends of fingers, or surface of limbs—but back bone is.</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25602" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Darwinovo nezúčastněné pozorování vlastních dětí</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25603" name="Zástupný symbol pro obsah 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -20897,61 +21739,54 @@
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ"/>
               <a:t>„Six weeks &amp; four days. smiled repeatedly, &amp; I think chiefly when suddenly seeing face of mother. &amp; mine; I think was once attracted by noise towards a certain point. — Has no definite power in using its hands.— Made for first time little noises to itself.“ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Zástupný symbol pro obsah 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -21154,65 +21989,65 @@
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst>
                           <a:tab pos="661988" algn="ctr"/>
                         </a:tabLst>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Období	 </a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -21380,65 +22215,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Osvícenství (sage)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -21606,65 +22441,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1850-1920 (worker)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -21832,65 +22667,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>od r. 1920 (expert)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -22065,63 +22900,63 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Etická substance</a:t>
+                        <a:t>Etický základ</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -22279,51 +23114,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Poznávací mohutnosti</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -22493,84 +23328,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Vůle</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Subjektivita v úzkém slova smyslu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -22740,51 +23575,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Vrstevnatá mysl, zahrnující nevědomé funkce</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -22961,51 +23796,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Epistemická hrozba</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -23175,117 +24010,117 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- fragmentace</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- obrazivost</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -23455,84 +24290,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- projekce očekávání, přesvědčení na přírodu</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- kontaminace poznávaného předmětu subjektivitou</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -23702,84 +24537,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- nedostatečné zaškolení</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- zmatení tváří v tvář výstupům sofistikovaných měřících zařízení</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -23956,51 +24791,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Sebe-formující praxe</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -24170,117 +25005,117 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Celoživotní zkušenost</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Opakované pozorování </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Deníky zajišťující kontinuitu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -24450,84 +25285,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Askese: pracovitost, odříkání, trpělivost</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Deníky oddělující fakta od hypotéz</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -24697,150 +25532,150 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Trénink</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Profesní sebe-zdokonalení</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Systém atestací</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -25017,51 +25852,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Způsob podřízení</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -25231,84 +26066,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Ve jménu věrnosti přírodě</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Proniknout jednotlivým, spatřit ideální</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -25478,84 +26313,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Ve jménu objektivity Dosáhnout nezkresleného obrazu přírody. </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -25725,51 +26560,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Ve jménu účinného vědění</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -25946,51 +26781,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Morální teleologie</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -26160,51 +26995,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Být dobře uspořádaným já, v němž vládne rozum</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -26374,51 +27209,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Být takovým já, které se dokáže sebezapřít </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -26588,51 +27423,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Být sebevědomým já, s důvěrou ve vlastní rozlišovací schopnosti</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -26665,615 +27500,87 @@
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...520 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27650" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Příroda se sama odhaluje před vědou (1899)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27651" name="Zástupný symbol pro obsah 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -27512,267 +27819,239 @@
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>La Nature se dévoilant devant la Science</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29698" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Rozdělení umění a vědy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
-              <a:t>na </a:t>
-[...3 lines deleted...]
-              <a:t>realismus (parafrázované Baudelairem): </a:t>
+              <a:t>Stanovisko malíře aspirující na realismus (parafrázované Baudelairem): </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
-              <a:t>Chci představovat věci tak, jak jsou, či jak by měly být za předpokladu, že neexistuji. Svět bez člověka“. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>„Chci představovat věci tak, jak jsou, či jak by měly být za předpokladu, že neexistuji. Svět bez člověka“. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
               <a:t>Odpověď Baudelairova umělce:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
-              <a:t>Chci osvětlit věci svým duchem a projektovat jejich odraz na ostatní.“ </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>„Chci osvětlit věci svým duchem a projektovat jejich odraz na ostatní.“ </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>	(Charles Baudelaire, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t>„Salon de 1859“ </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>in</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>Curiosités</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t> 	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
               <a:t>esthétiques</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
               <a:t>, str. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>320-321)</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Zástupný symbol pro obsah 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2086124318"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="41275"/>
           <a:ext cx="9144000" cy="6847168"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="2286000">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2286000">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
@@ -27951,65 +28230,65 @@
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst>
                           <a:tab pos="661988" algn="ctr"/>
                         </a:tabLst>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Období	 </a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -28177,65 +28456,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Osvícenství (sage)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -28403,65 +28682,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1850-1920 (worker)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -28629,65 +28908,65 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>od r. 1920 (expert)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -28862,63 +29141,63 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Etická substance</a:t>
+                        <a:t>Etický základ</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -29076,51 +29355,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Poznávací mohutnosti</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -29290,84 +29569,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Vůle</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Subjektivita v úzkém slova smyslu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -29537,51 +29816,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Vrstevnatá mysl, zahrnující nevědomé funkce</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -29758,51 +30037,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Epistemická hrozba</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -29972,117 +30251,117 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- fragmentace</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- obrazivost</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -30252,84 +30531,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- projekce očekávání, přesvědčení na přírodu</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- kontaminace poznávaného předmětu subjektivitou</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -30499,84 +30778,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- nedostatečné zaškolení</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- zmatení tváří v tvář výstupům sofistikovaných měřících zařízení</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -30753,51 +31032,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Sebe-formující praxe</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -30967,117 +31246,117 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Celoživotní zkušenost</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Opakované pozorování </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Deníky zajišťující kontinuitu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -31247,84 +31526,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Askese: pracovitost, odříkání, trpělivost</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Deníky oddělující fakta od hypotéz</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -31494,150 +31773,150 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Trénink</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Profesní sebe-zdokonalení</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Systém atestací</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -31814,51 +32093,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Způsob podřízení</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -32028,84 +32307,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Ve jménu věrnosti přírodě</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Proniknout jednotlivým, spatřit ideální</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -32275,84 +32554,84 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Ve jménu objektivity Dosáhnout nezkresleného obrazu přírody. </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -32522,51 +32801,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Ve jménu účinného vědění</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -32743,51 +33022,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Morální teleologie</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -32957,51 +33236,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Být dobře uspořádaným já, v němž vládne rozum</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -33171,51 +33450,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Být takovým já, které se dokáže sebezapřít </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -33385,51 +33664,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="cs-CZ" altLang="cs-CZ" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Být sebevědomým já, s důvěrou ve vlastní rozlišovací schopnosti</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="52709" marR="52709" marT="0" marB="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -33462,336 +33741,411 @@
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Rorschachův</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> test</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="Rorschach blot 01.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1116493" y="1600200"/>
+            <a:ext cx="6911014" cy="4525963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3341973498"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31746" name="Nadpis 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Poučení</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27651" name="Zástupný symbol pro obsah 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1585913"/>
             <a:ext cx="8229600" cy="4945062"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Čistě filosofická reflexe nad pojmem objektivity nepředstavuje nejlepší nástroj, jak porozumět tomu, co objektivita </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>je</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>, neboť nepřihlíží k tomu, za jakých okolností se objektivita </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" i="1" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>stala</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> jedním z ideálů vědeckého zkoumání.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Paralelní genealogie subjektivity a objektivity ukazuje:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Vědu nelze chápat jako cestu historicky neměnného subjektu za poznáním jakési stále identické objektivity (objekty vědy existují v závislosti na historicky proměnlivých procesech jejich popisu, vysvětlení, podrobování experimentům a manipulaci)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" dirty="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Subjektivita není základem, nýbrž výsledkem „sebe-formující praxe“ (celoživotní selektivní pozornost, asketismus, trénování úsudku, osvojování si jistého know-how)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="1" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" dirty="0" smtClean="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" dirty="0">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Mysl coby zrcadlo přírody</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-              <a:t>začarovaným zrcadlem plným pověr a klamů, pokud je neočistíme a nenarovnáme je.“ </a:t>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>„Mysl člověka vůbec nemá podobu čistého a rovného skla, v němž by se paprsky věcí zrcadlily podle jejich skutečného dopadu [...], nýbrž je spíše začarovaným zrcadlem plným pověr a klamů, pokud je neočistíme a nenarovnáme je.“ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="cs-CZ" sz="2200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0" smtClean="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
+              <a:rPr lang="cs-CZ" sz="2200" dirty="0"/>
+              <a:t>(F. Bacon, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2200" i="1" dirty="0" err="1"/>
               <a:t>Advancement</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2200" i="1" dirty="0"/>
               <a:t> of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
+              <a:rPr lang="cs-CZ" sz="2200" i="1" dirty="0" err="1"/>
               <a:t>Learning</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2200" dirty="0"/>
               <a:t>, in </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2200" i="1" dirty="0"/>
               <a:t>Works, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="cs-CZ" sz="2200" dirty="0"/>
+              <a:t>VI, Boston 1861, s. 276)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2169397304"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -33799,263 +34153,218 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Mysl coby „temná komora“</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="184727" y="1524000"/>
             <a:ext cx="8793018" cy="5412509"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>„Temná místnost. […]</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>a vnitřní smyslové vnímání jsou jedinými průchody, které vůbec mohu najít, jimiž se poznání dostává do rozumu. Jen ty samotné, pokud jsem sám schopen to odhalit, jsou okny, jimiž se přivádí světlo do oné temné komory [</a:t>
+              <a:t>vnější a vnitřní smyslové vnímání jsou jedinými průchody, které vůbec mohu najít, jimiž se poznání dostává do rozumu. Jen ty samotné, pokud jsem sám schopen to odhalit, jsou okny, jimiž se přivádí světlo do oné temné komory [</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
               <a:t>dark</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
               <a:t>room</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t>]. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Zdá se mi totiž, že rozum se příliš neliší od komůrky, zcela vůči světlu uzavřené, ponechávající volné jen malé štěrbinky, aby se umožnilo vpuštění zpodobenin viditelných věcí, čili idejí věcí zvnějšku. Kdyby obrazy, přicházející do takové temnice, v ní pouze zůstaly uspořádaně uloženy, aby mohly být v případě potřeby vyhledány, velmi by se to podobalo rozumu člověka, a to vzhledem ke všem zrakovým objektům a jejich ideám.“ </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2700" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2700" dirty="0"/>
-              <a:t>, </a:t>
+              <a:t>J. Locke, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2700" i="1" dirty="0"/>
               <a:t>Esej o lidském chápání</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2700" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2700" dirty="0"/>
-              <a:t>. XI, §17, str. </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2700" dirty="0"/>
+              <a:t>, Praha: Oikoymenh 2012, kap. XI, §17, str. 115. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2241490609"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Kritika metafory „zrcadlení“</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Představa člověka jako „zrcadla přírody“ vede do slepé </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>Představa člověka jako „zrcadla přírody“ vede do slepé uličky. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>vystoupit mimo naši mysl, mimo náš jazyk a z tohoto ne-lidského a nejazykového místa pozorovat, nakolik naše </a:t>
-[...9 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Jak vystoupit mimo naši mysl, mimo náš jazyk a z tohoto ne-lidského a nejazykového místa pozorovat, nakolik naše přesvědčení (či věty) odrážejí sama fakta? </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="543839564"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -34097,55 +34406,51 @@
               <a:t> loď </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>„Jsme jako námořníci, kteří mají na otevřeném moři rekonstruovat svoji loď, ale nejsou schopni začít od začátku, ode dna. Kde se odebere nosník, musí se dát ihned nový a mezitím slouží jako podpora zbytek lodi. Tímto způsobem, využíváním starých nosníků a naplaveného dříví, může být celá loď obnovená, ale jen při pozvolné rekonstrukci</a:t>
-[...3 lines deleted...]
-              <a:t>.“</a:t>
+              <a:t>„Jsme jako námořníci, kteří mají na otevřeném moři rekonstruovat svoji loď, ale nejsou schopni začít od začátku, ode dna. Kde se odebere nosník, musí se dát ihned nový a mezitím slouží jako podpora zbytek lodi. Tímto způsobem, využíváním starých nosníků a naplaveného dříví, může být celá loď obnovená, ale jen při pozvolné rekonstrukci.“</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="800100" lvl="2" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>(O. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Neurath</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
               <a:t>Empiricism</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t> and Sociology</a:t>
@@ -34201,179 +34506,137 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Pragmatické překonání metafory zrcadla</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2600" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
-              <a:t>cesta: vědění není věrné odrážení skutečnosti, ale schopnost se s touto skutečností dobře </a:t>
-[...29 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2600" dirty="0"/>
+              <a:t>Pragmatická cesta: vědění není věrné odrážení skutečnosti, ale schopnost se s touto skutečností dobře vyrovnávat (to však neznamená, že by nebylo možné rozlišovat mezi teoriemi lepšími a horšími, resp. více či méně pravdivými). </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2600" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
-              <a:t>je záležitostí získání návyků a činností, jejichž prostřednictvím se srovnáváme se skutečností [</a:t>
+              <a:t>Poznání je záležitostí získání návyků a činností, jejichž prostřednictvím se srovnáváme se skutečností [</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" err="1"/>
               <a:t>coping</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" err="1"/>
               <a:t>with</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
               <a:t> reality</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
-              <a:t>]" </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>]" (R. Rorty, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" err="1"/>
               <a:t>Objectivity</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" err="1"/>
               <a:t>Relativism</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" err="1"/>
               <a:t>Truth</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2600" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
               <a:t>).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2600" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
               <a:t> „‘přesná reprezentace’ je prostě jen automatický a prázdný kompliment, který skládáme těm přesvědčením, která nám úspěšně pomáhají dělat to, co dělat chceme.“ (R. Rorty, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
               <a:t>Filosofie a zrcadlo přírody</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2600" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
               <a:t>, Praha 2012, s. 19)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="191929626"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -34381,232 +34644,196 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Objektivita </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
               <a:t>avant</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t> la </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
               <a:t>lettre</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="5151582"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>přírody </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>F. Bacon: kritika idolů, které nás svádějí na scestí při poznávání přírody (zejména kritika „idolů jeskyně“)</a:t>
+            </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Bacona „</a:t>
+              <a:t>protilékem je podle Bacona „</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t>zachovat míru</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>“ a „</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t>nedat se strhnout</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>,“ či „</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t>postupovat rozvážlivě</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>,“ </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0"/>
+              <a:t>,“ (viz </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t>Nové organon</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>: Svoboda, 1974, str. </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>, Praha: Svoboda, 1974, str. 104 -105)</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>význam </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0"/>
               <a:t>nestrannosti</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> rozumu</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>ideál </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" u="sng" dirty="0"/>
               <a:t>nezkresleného</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> poznání. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="738452594"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
+</file>
+
+<file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARS_PPT_DBNAME" val="05 - Zrcadlo přírody - na web[20230320171626384].mdb"/>
+</p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="FF_UHK-en_prezentace">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -35170,119 +35397,124 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>FF_UHK-en_prezentace</Template>
   <TotalTime></TotalTime>
-  <Words>2044</Words>
+  <Words>3126</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Předvádění na obrazovce (4:3)</PresentationFormat>
-  <Paragraphs>295</Paragraphs>
-  <Slides>33</Slides>
+  <Paragraphs>313</Paragraphs>
+  <Slides>38</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>33</vt:i4>
+        <vt:i4>38</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="40" baseType="lpstr">
+    <vt:vector size="45" baseType="lpstr">
       <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Comenia Sans</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>FF_UHK-en_prezentace</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Zrcadlová metaforika</vt:lpstr>
       <vt:lpstr>Skleněná/zrcadlová esence člověka</vt:lpstr>
       <vt:lpstr>Mysl coby zrcadlo přírody</vt:lpstr>
       <vt:lpstr>Mysl coby „temná komora“</vt:lpstr>
       <vt:lpstr>Kritika metafory „zrcadlení“</vt:lpstr>
       <vt:lpstr>Neurathova loď </vt:lpstr>
       <vt:lpstr>Pragmatické překonání metafory zrcadla</vt:lpstr>
       <vt:lpstr>Objektivita avant la lettre</vt:lpstr>
       <vt:lpstr>Objektivita avant la lettre ?</vt:lpstr>
+      <vt:lpstr>Objektivita avant la lettre ?</vt:lpstr>
       <vt:lpstr>Proměny objektivity v dějinách myšlení</vt:lpstr>
       <vt:lpstr>Objectivity, Zone Books, New York 2007</vt:lpstr>
       <vt:lpstr>Společný předsudek různých pojetí objektivity  </vt:lpstr>
       <vt:lpstr>(velmi hrubé) shrnutí hlavních tezí knihy Objectivity</vt:lpstr>
       <vt:lpstr>Věrnost přírodě</vt:lpstr>
       <vt:lpstr>Mechanická objektivita</vt:lpstr>
       <vt:lpstr>Trénovaný úsudek</vt:lpstr>
       <vt:lpstr>Důsledky a otázky plynoucí z historiografie objektivity</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Morální rozměr vědy</vt:lpstr>
+      <vt:lpstr>Foucaultovská metoda: </vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Hrozba obrazivosti</vt:lpstr>
       <vt:lpstr>Obrazivost jako epistemická hrozba</vt:lpstr>
+      <vt:lpstr>Sebeformující praxe 18. stol.</vt:lpstr>
       <vt:lpstr>„Sebe-popření já“ jako podmínka objektivity</vt:lpstr>
       <vt:lpstr>Nietzscheho výsměch snahám o desubjektivizaci</vt:lpstr>
       <vt:lpstr>Darwinova píle</vt:lpstr>
       <vt:lpstr>Pasivní pozorování  vs. aktivní experimentování</vt:lpstr>
       <vt:lpstr>Darwinovo nezúčastněné pozorování vlastních dětí</vt:lpstr>
       <vt:lpstr>Darwinovo nezúčastněné pozorování vlastních dětí</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Příroda se sama odhaluje před vědou (1899)</vt:lpstr>
       <vt:lpstr>Rozdělení umění a vědy</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Rorschachův test</vt:lpstr>
       <vt:lpstr>Poučení</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UHK</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Historical conditions of objectivity</dc:title>
   <dc:creator>Ondrej Svec</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>