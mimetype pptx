--- v0 (2025-10-04)
+++ v1 (2026-08-28)
@@ -149,82 +149,99 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="83" d="100"/>
-          <a:sy n="83" d="100"/>
+          <a:sx n="82" d="100"/>
+          <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="686" y="77"/>
+        <p:origin x="720" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -393,51 +410,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DBD559F-9D9A-4959-916F-5A33BC61ED41}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34311DA2-B2FB-4D24-BCF3-419A0AD1AF08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -591,51 +608,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6C87F3D-D0DA-405A-B18F-3ED486F6F882}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCEF622C-1405-4A7D-872C-7D62AC5DEE04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -799,51 +816,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC9D1F40-C575-4ADA-8F08-22DCB5233EFD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47C742FE-69F8-4806-8A07-5DCB6FC3F4D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -997,51 +1014,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2793786C-C911-4D7E-BA95-680A0F740818}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{455B0EC8-F40D-4A83-BD3F-2DCEC2AA2DDC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1272,51 +1289,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{139F484D-122B-4396-93DE-C672218B4F8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06C56D33-7CF8-41DC-8800-2A92D81D5AF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1537,51 +1554,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444AF972-C354-45E9-9645-FAC7EB90BBC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB97AE68-C5FA-4774-A760-F4D7CAAD6E68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1949,51 +1966,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F685568-D0FC-4D99-A02E-9B4AE9CB8D9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D3857E0-6C3D-4A0D-87E9-04504D35C9B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2090,51 +2107,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71F077C4-708D-45CF-BF4E-8107F66E893E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{571C0503-7A93-442E-8048-E88FA649D3E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2203,51 +2220,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2DB7314-68E6-4147-8652-84CC6ECC9984}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8861A0BF-4B54-48C5-8CF6-FDEB3B55C05C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2514,51 +2531,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DC7A628-73B6-4F1F-B25D-0B23C2EF3904}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6874CDD7-1647-4545-A565-28D7D51A3872}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2802,51 +2819,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBF79B9B-F9B7-424A-B8CA-4E53137BF7E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3557FD5-4F9E-4153-B543-B797DF89F207}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3047,51 +3064,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A9DB4A71-AC48-4365-89D5-AFF0D7320551}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23.04.2025</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF8A6D8A-4084-4720-9F0A-FD2D4C357853}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3770,52 +3787,57 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="477980" y="4872922"/>
             <a:ext cx="4023359" cy="1208141"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0" err="1"/>
               <a:t>April</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
-              <a:t> 17</a:t>
-            </a:r>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>20</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Rectangle 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF2F604E-43BE-4DC3-B983-E071523364F8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -8314,86 +8336,50 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A3E0A90-B2A5-4EED-B1ED-AC1788C58A4D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect t="3457"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5124450" y="634382"/>
             <a:ext cx="6657213" cy="5495162"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...34 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2160075103"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -9039,95 +9025,95 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>271</Words>
+  <Words>264</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>41</Paragraphs>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>40</Paragraphs>
   <Slides>13</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Použitá písma</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Motiv</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nadpisy snímků</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Motiv Office</vt:lpstr>
       <vt:lpstr>Local government in Austria</vt:lpstr>
       <vt:lpstr>History</vt:lpstr>
       <vt:lpstr>Austria as federation</vt:lpstr>
-      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
-      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Municipal structure</vt:lpstr>
       <vt:lpstr>The smallest municipality</vt:lpstr>
       <vt:lpstr>Amalgamations in Styria</vt:lpstr>
       <vt:lpstr>Municipal associations</vt:lpstr>
       <vt:lpstr>Institutions of local self-government</vt:lpstr>
-      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Local elections</vt:lpstr>
       <vt:lpstr>Party system at local level</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Local government in Austria</dc:title>
   <dc:creator>Petr Jüptner</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>