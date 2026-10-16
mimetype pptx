--- v0 (2026-08-12)
+++ v1 (2026-10-16)
@@ -8,115 +8,121 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483726" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId25"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId26"/>
+    <p:handoutMasterId r:id="rId29"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="305" r:id="rId3"/>
     <p:sldId id="285" r:id="rId4"/>
     <p:sldId id="293" r:id="rId5"/>
     <p:sldId id="286" r:id="rId6"/>
     <p:sldId id="287" r:id="rId7"/>
     <p:sldId id="292" r:id="rId8"/>
     <p:sldId id="289" r:id="rId9"/>
     <p:sldId id="294" r:id="rId10"/>
     <p:sldId id="309" r:id="rId11"/>
     <p:sldId id="291" r:id="rId12"/>
     <p:sldId id="290" r:id="rId13"/>
     <p:sldId id="288" r:id="rId14"/>
     <p:sldId id="298" r:id="rId15"/>
     <p:sldId id="297" r:id="rId16"/>
     <p:sldId id="307" r:id="rId17"/>
     <p:sldId id="308" r:id="rId18"/>
     <p:sldId id="302" r:id="rId19"/>
-    <p:sldId id="303" r:id="rId20"/>
-[...3 lines deleted...]
-    <p:sldId id="301" r:id="rId24"/>
+    <p:sldId id="311" r:id="rId20"/>
+    <p:sldId id="303" r:id="rId21"/>
+    <p:sldId id="312" r:id="rId22"/>
+    <p:sldId id="304" r:id="rId23"/>
+    <p:sldId id="313" r:id="rId24"/>
+    <p:sldId id="300" r:id="rId25"/>
+    <p:sldId id="310" r:id="rId26"/>
+    <p:sldId id="301" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6889750" cy="10018713"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -407,103 +413,103 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15778" autoAdjust="0"/>
     <p:restoredTop sz="96404" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="99" d="100"/>
-          <a:sy n="99" d="100"/>
+          <a:sx n="103" d="100"/>
+          <a:sy n="103" d="100"/>
         </p:scale>
-        <p:origin x="102" y="246"/>
+        <p:origin x="786" y="102"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="88" d="100"/>
           <a:sy n="88" d="100"/>
         </p:scale>
         <p:origin x="3822" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -548,51 +554,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3902075" y="0"/>
             <a:ext cx="2986088" cy="501650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91428" tIns="45714" rIns="91428" bIns="45714" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{60983F65-4C79-41F8-95C2-DA8671F56B3B}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9517063"/>
             <a:ext cx="2986088" cy="501650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -717,51 +723,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3902075" y="0"/>
             <a:ext cx="2986088" cy="501650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91428" tIns="45714" rIns="91428" bIns="45714" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{22BE95E6-2B17-486E-BD5D-5B3918C33B5E}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439738" y="1252538"/>
             <a:ext cx="6010275" cy="3381375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -989,51 +995,51 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro obrázek snímku 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -1141,51 +1147,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EBCD558-639C-4C9E-BF7B-272C78BE65FD}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2740731958"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -1335,51 +1341,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím můžete upravit styl předlohy.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1505,51 +1511,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1685,51 +1691,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1855,51 +1861,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2101,51 +2107,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2333,51 +2339,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2700,51 +2706,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2818,51 +2824,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2913,51 +2919,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3190,51 +3196,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3447,51 +3453,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3664,51 +3670,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.10.2025</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4077,115 +4083,127 @@
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=mhkSgylIFg4" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/1SsXQ8M4Ee8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/1SsXQ8M4Ee8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soc.cas.cz/sites/default/files/publikace/blanka_nyklova_dana_moree_-_nasili_na_zenach_v_souvislosti_s_covid19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlada.cz/assets/ppov/rovne-prilezitosti-zen-a-muzu/dokumenty/Analyza-vyskytu-a-latence-DN_final.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vlada.gov.cz/assets/ppov/rovne-prilezitosti-zen-a-muzu/dokumenty/AP_DGPN-2023_final.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.domaci-nasili.cz/wp-content/uploads/Dom%C3%A1c%C3%AD-n%C3%A1sil%C3%AD-z-perspektivy-aplikovan%C3%A9ho-v%C3%BDzkumu.-SocioFactor-2016..pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -4299,51 +4317,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADB29EF7-ABD4-F179-A384-AF65AD22BECC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>?</a:t>
+              <a:t>? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="671400243"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4494,51 +4512,51 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1051299"/>
+            <a:ext cx="10890738" cy="1051299"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Domácí násilí nezmizí</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>… občas utichá, ale vrací se  – a především – eskaluje (tj. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
@@ -4563,51 +4581,51 @@
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Proč tedy oběť zůstává v násilném vztahu? </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Výběr oběti - hranice/ postupná eskalace/ různé fáze/ strach/ stud/ zachování rodiny/ absence sebevědomí/ citový vztah k oběti / náboženské, kulturní či tradiční tlaky/ ekonomická a sociální či emocionální závislost/ nemá kam odejít/ sociální a právní systém reaguje necitlivě/ nedostatek podpory z okolí + </a:t>
+              <a:t>Výběr oběti - hranice/ postupná eskalace/ různé fáze/ strach/ stud/ zachování rodiny/ absence sebevědomí/ citový vztah k násilné osobě / náboženské, kulturní či tradiční tlaky/ ekonomická a sociální či emocionální závislost/ nemá kam odejít/ sociální a právní systém reaguje necitlivě/ nedostatek podpory z okolí + </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>oběť se často nevnímá jako oběť</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Zásady komunikace s obětí domácího násilí: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
@@ -5195,388 +5213,338 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="948109"/>
+            <a:off x="474785" y="365125"/>
+            <a:ext cx="10879015" cy="948109"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Strukturální funkcionalismu a domácí násilí jako SP</a:t>
+              <a:t>Strukturální funkcionalismus a domácí násilí jako SP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1439694"/>
+            <a:off x="838200" y="1313234"/>
             <a:ext cx="10515600" cy="5087565"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...40 lines deleted...]
-          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Základní perspektiva: společnost tvoří vzájemně propojené instituce, které přispívají k jejímu fungování a stabilitě.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Rodina jako významná sociální instituce: socializace, péče, emocionální podpora, reprodukce společnosti.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Domácí násilí jako dysfunkce: narušuje fungování rodiny, ohrožuje její členy a může mít negativní dopady na širší společnost.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Širší společenský kontext: ekonomické podmínky, proměny rodiny, pracovní trh a fungování institucí mohou ovlivňovat rodinné vztahy i možnosti řešení násilí.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Možná reakce společnosti: posilování institucí, které zajišťují ochranu ohrožených osob a podporují bezpečné fungování rodinných vztahů.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" i="1" dirty="0"/>
-              <a:t>                                    Na co by se SF zaměřoval při řešení domácího násilí?</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>                                    </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Na jaká opatření by se strukturální funkcionalismus zaměřil při řešení domácího násilí?</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1061310180"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="335363"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="335363"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78F34E4E-8728-0E25-FF9E-1F1FD5B68C22}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3FDC890-03A0-CA2A-755A-4ED05E22A277}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="242047"/>
-            <a:ext cx="10515600" cy="753035"/>
+            <a:off x="474785" y="365125"/>
+            <a:ext cx="10879015" cy="948109"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Teorie konfliktu a domácí násilí jako SP</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+              <a:t>Funkcionalistická perspektiva</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBA18554-8B16-5B82-B7A3-F51EF04784D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="921327" y="887506"/>
-            <a:ext cx="10515600" cy="5244353"/>
+            <a:off x="838200" y="1313234"/>
+            <a:ext cx="10515600" cy="5087565"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2200" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Funkcionalistická perspektiva se ptá především: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Jak domácí násilí narušuje fungování rodiny a společnosti a jak mohou společenské instituce na toto narušení reagovat?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...107 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00B050"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Obnova společenské rovnováhy </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Snižování strukturálních zdrojů napětí </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Posilování stability společenských institucí </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Podpora sdílených norem a hodnot</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00B050"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2604480577"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2410209449"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...1 lines deleted...]
-      <p:transition spd="slow" p14:dur="2000" advTm="1332"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="335363"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="1332"/>
+    <mc:Fallback>
+      <p:transition spd="slow" advTm="335363"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
@@ -5652,370 +5620,1112 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365126"/>
-            <a:ext cx="10515600" cy="1015440"/>
+            <a:off x="838200" y="242047"/>
+            <a:ext cx="10515600" cy="753035"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Symbolický interakcionismus a domácí násilí jako SP</a:t>
+              <a:t>Teorie konfliktu a domácí násilí jako SP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1595718"/>
-            <a:ext cx="10515600" cy="5120965"/>
+            <a:off x="838200" y="1168860"/>
+            <a:ext cx="10515600" cy="5244353"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...57 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Základní perspektiva: společnost je charakterizována nerovným rozdělením moci a zdrojů a konflikty mezi skupinami s odlišnými zájmy.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Domácí násilí jako projev mocenských nerovností – kontrola a dominance jednoho člověka nad druhým.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Strukturální nerovnosti: genderové nerovnosti, ekonomická závislost, nerovné postavení mužů a žen ve společnosti.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Společenské normy a instituce mohou existující mocenské nerovnosti reprodukovat a přispívat k toleranci či přehlížení násilí.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Definování sociálního problému je také otázkou moci: kdo má možnost prosadit, že domácí násilí není soukromou záležitostí, ale společenským problémem vyžadujícím veřejnou intervenci?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="2200" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+              <a:t>Na jaká opatření by se teorie konfliktu zaměřila při řešení domácího násilí?</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2200" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3355958271"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2604480577"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="431907"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="1332"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="431907"/>
+      <p:transition spd="slow" advTm="1332"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D7518DC-3285-C498-69DF-CCE9BBF5BF30}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4086F12A-AF8A-553E-E070-3DC7E9DD9272}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...43 lines deleted...]
-            </a:pPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="242047"/>
+            <a:ext cx="10515600" cy="753035"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Konfliktualistická</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Co z toho všeho pro nás plyne?</a:t>
-[...53 lines deleted...]
-              <a:rPr lang="cs-CZ" dirty="0">
+              <a:t> perspektiva</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE8798AA-8892-632A-C5CB-328A8647AE0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1168860"/>
+            <a:ext cx="10515600" cy="5244353"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent2">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Klíčové pro porozumění, klíčové pro řešení! </a:t>
-            </a:r>
+              <a:t>Teorie konfliktu nevysvětluje domácí násilí jednoduše tím, že se dva lidé dostali do konfliktu. Zajímá ji, jak nerovné rozložení moci umožňuje jednomu člověku ovládat druhého a proč mohou společenské instituce tuto nerovnost udržovat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Snižování genderových a ekonomických nerovností – rovné příležitosti, ekonomická nezávislost, přístup ke zdrojům.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Posilování postavení znevýhodněných skupin – aby lidé vystavení násilí měli reálnou možnost násilný vztah opustit.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Změna institucí a mocenských struktur – například odstranění diskriminačních praktik a nerovného přístupu k ochraně.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Změna společenských norem – zpochybňování legitimity dominance, kontroly a nerovných mocenských vztahů.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="cs-CZ" sz="2200" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2820130989"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="841754775"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...1 lines deleted...]
-      <p:transition spd="slow" p14:dur="2000" advTm="170666"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="1332"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="170666"/>
+    <mc:Fallback>
+      <p:transition spd="slow" advTm="1332"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="439615" y="365126"/>
+            <a:ext cx="10914185" cy="1015440"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Symbolický interakcionismus a domácí násilí jako SP</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="592015" y="1371909"/>
+            <a:ext cx="10515600" cy="5120965"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4400" dirty="0"/>
+              <a:t>Základní perspektiva: zaměřuje se na jednání jednotlivců, jejich vzájemné interakce a vytváření a vyjednávání sdílených významů.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4400" dirty="0"/>
+              <a:t>Partnerské soužití vyžaduje neustálé vyjednávání významů, rolí a očekávání – co je správné, přijatelné, co znamená láska, respekt, autorita či kontrola.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4400" dirty="0"/>
+              <a:t>Společenské normy se proměňují: různé skupiny i jednotlivci mohou mít odlišné představy o partnerských rolích a přijatelném chování.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4400" dirty="0"/>
+              <a:t>Domácí násilí a definování situace: násilná osoba může své jednání interpretovat jako oprávněné („Dělám to pro tvoje dobro“, „Musím tě usměrnit“), zatímco druhá osoba může tyto významy postupně přijímat nebo zpochybňovat.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4400" dirty="0"/>
+              <a:t>Sebepojetí a nálepkování: opakované interakce a negativní označování („Jsi neschopná“, „Za všechno můžeš ty“) mohou proměňovat to, jak člověk vnímá sám sebe.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4400" dirty="0"/>
+              <a:t>Význam reakcí okolí: rodina, přátelé a instituce se podílejí na tom, jak je určité jednání interpretováno a zda je rozpoznáno jako násilí.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="3600" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" i="1" dirty="0"/>
+              <a:t>Na co by se symbolický </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" i="1" dirty="0" err="1"/>
+              <a:t>interakcionismus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" i="1" dirty="0"/>
+              <a:t> zaměřil při řešení domácího násilí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3355958271"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="431907"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow" advTm="431907"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89027528-96DC-F6D2-2A0E-F039D0636895}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6928152-0209-514A-1269-B1FC9C92CF31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="439615" y="365126"/>
+            <a:ext cx="10914185" cy="1015440"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Symbolický </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>interakcionismus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – jak řešit domácí násilí?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E55BFAF-3C9B-098B-C860-1D144CB78374}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="592015" y="1371909"/>
+            <a:ext cx="10515600" cy="5120965"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Proměna společensky sdílených významů a norem – co společnost považuje za přijatelné chování v rodině a partnerských vztazích, co už označuje za násilí.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Veřejná diskuse a redefinování problému – posun od chápání domácího násilí jako soukromé záležitosti k jeho uznání za společenský problém.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Proměna každodenních interakcí – jak lidé vyjednávají významy, role a očekávání ve vztazích; jak se některé formy kontroly a násilí normalizují.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Změna nálepkování a sebepojetí – zpochybňování ospravedlňování násilí, negativních nálepek a přenášení viny na oběť.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Role institucí a veřejného diskurzu – jak školy, média, policie či sociální pracovníci přispívají k vytváření a proměně významů spojených s domácím násilím.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>lavní</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> cíl: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Proměna společenských významů, definic situace a vzorců interakcí, které umožňují násilí přehlížet, ospravedlňovat nebo normalizovat.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3036486113"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="431907"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow" advTm="431907"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="496521"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Závěry a další pohledy na domácí násilí</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="3429000"/>
+            <a:ext cx="10515600" cy="3429000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Individualistická teorie – selhání jednotlivce</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Feministické teorie – důsledek patriarchátu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Co z toho všeho pro nás plyne?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Různé pohledy, různé názory, různá řešení </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Co z toho je správně? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0"/>
+              <a:t>No o tom diskutujme.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Je to tedy relativní? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0"/>
+              <a:t>Jen to ne </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Klíčové pro porozumění, klíčové pro řešení! </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Tabulka 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3B5D473-83B7-CE40-BB0D-0F1854F3A0EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="591160559"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="838200" y="1139483"/>
+          <a:ext cx="10738340" cy="1737360"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="5369170">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1450100465"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5369170">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3210610531"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ"/>
+                        <a:t>Perspektiva</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ"/>
+                        <a:t>Hlavní otázka</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2815853990"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ"/>
+                        <a:t>Strukturální funkcionalismus</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ"/>
+                        <a:t>Co narušuje společenskou rovnováhu a jak ji obnovit?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2201014611"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ"/>
+                        <a:t>Teorie konfliktu</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ"/>
+                        <a:t>Jaké mocenské nerovnosti umožňují násilí a jak je změnit?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1284668622"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" dirty="0"/>
+                        <a:t>Symbolický </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+                        <a:t>interakcionismus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" dirty="0"/>
+                        <a:t>Jak lidé násilí interpretují, ospravedlňují a rozpoznávají?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2611114825"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2820130989"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="170666"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow" advTm="170666"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36B36F32-BFE4-9394-6DFF-264017047182}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Chci vědět víc</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -6380,51 +7090,51 @@
             <a:r>
               <a:rPr lang="cs-CZ" sz="1900" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, D.  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1900" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Násilí na ženách v souvislosti s covid - 19</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1900" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>. Praha: Sociologický ústav AV ČR, v. v. i a Fakulta humanitních studií UK, 2021. ISBN 978-80-7330-380-8. Dostupní z: </a:t>
+              <a:t>. Praha: Sociologický ústav AV ČR, v. v. i a Fakulta humanitních studií UK, 2021. ISBN 978-80-7330-380-8. Dostupné z: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1900" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.soc.cas.cz/sites/default/files/publikace/blanka_nyklova_dana_moree_-_nasili_na_zenach_v_souvislosti_s_covid19.pdf</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0">
               <a:effectLst/>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
@@ -6559,51 +7269,51 @@
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1634826928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -6773,51 +7483,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Jistě důležité téma, ale dnes nám půjde o to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>aplikovat různé teoretické perspektivy</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>, o kterých jsme se bavili minulý týden.</a:t>
+              <a:t>, o kterých jsme hovořili minulý týden.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Struktura hodiny:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>1) základní informace k domácímu násilí</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
@@ -7057,112 +7767,121 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>Domácí násilí: </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1429788"/>
             <a:ext cx="10515600" cy="5275811"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Definice </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0"/>
               <a:t>(nememorujte se jí, ale </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0" err="1"/>
               <a:t>df</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0"/>
               <a:t> jsou důležité!): </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Domácí násilí je násilí mezi sobě blízkými osobami, které žijí ve společné domácnosti. Jedná se o vztah, kdy jedna osoba (násilník) získává nad druhou osobou (obětí) moc, přičemž intenzita násilí se časem stupňuje</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0"/>
-              <a:t>(Ševčík, Špatenková 2011)</a:t>
+              <a:t>(Ševčík, Špatenková 2011).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0"/>
+              <a:t>(Pozn. Domácí násilí se může ale odehrávat i mezi současnými a bývalými partnery, kteří spolu nebydlí.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Trestní zákon vymezuje trestný čin „týrání osoby žijící ve společně obývaném bytě nebo domě nebo osoby blízké“.</a:t>
+              <a:t>Trestní zákon vymezuje trestný čin „Týrání osoby žijící ve společném obydlí“. Další formy násilí mohou naplňovat i jiné trestné činy. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Rozpoznat oběť domácího násilí není lehké!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Domácí násilí je rozšířený jev! (Může se týkat každého, ale různé pravděpodobnosti řešení – VŠ, senioři, děti, socio-ekonomické podmínky...)</a:t>
+              <a:t>Domácí násilí je rozšířený jev! (Může se týkat každého, ale různé možnosti vyhledat pomoc a situaci řešit  – VŠ, senioři, děti, socio-ekonomické podmínky...)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Stejně tak není lehké rozpoznat agresora (nepřijímají zodpovědnost za své chování/ za násilí obviňují oběť / násilí zlehčují / chovají se odlišně doma a na veřejnosti)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Příčinou domácího násilí je snaha získat kontrolu nad obětí (partnerem/partnerkou/dítětem/seniory…)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2773785579"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -7227,52 +7946,52 @@
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1"/>
               <a:t>o.s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
               <a:t>.)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1600" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1237129"/>
-            <a:ext cx="10515600" cy="5241492"/>
+            <a:off x="838199" y="1237129"/>
+            <a:ext cx="11084169" cy="5241492"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Opakování a dlouhodobost</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> – z jednoho útoku jakéhokoli charakteru ještě nelze určit, zda jde o domácí násilí. Může to však být jeho začátek.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0">
                 <a:solidFill>
@@ -7330,51 +8049,51 @@
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>– probíhá zpravidla za zavřenými dveřmi bytu či domu, stranou společenské kontroly.  </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1300" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Aby se jednalo o domácí násilím, musí být naplněny všechny čtyři znaky!</a:t>
+              <a:t>Jedná se o typické charakteristiky, nikoli univerzální podmínky rozpoznání! K domácímu násilí může např. docházet i na veřejnosti atp.</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1300" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="40000"/>
                   <a:lumOff val="60000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="148744426"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -7475,59 +8194,51 @@
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Fyzické násilí </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>aktivní</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>: bití, škrcení, řezání, odpírání spánku, jídla, rozbíjení </a:t>
-[...7 lines deleted...]
-              <a:t> věcí…</a:t>
+              <a:t>: bití, škrcení, řezání, odpírání spánku, jídla, rozbíjení osobních věcí…</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>pasivní</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>: neposkytnutí pomoci, nepřítomnost)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
@@ -7577,212 +8288,182 @@
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Sociální násilí </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>(snaha oběť izolovat od okolí – rodiny, přátel </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>aktivní</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>:, schování klíčů, čtení </a:t>
-[...7 lines deleted...]
-              <a:t>, mailů…- nadměrná kontrola, zákaz práce, potkávání se s přáteli </a:t>
+              <a:t>:, schování klíčů, čtení SMS zpráv, e-mailů…- nadměrná kontrola, zákaz práce, potkávání se s přáteli </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>pasivní</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>: tresty za odchod do společnosti, vytváření různých překážek)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Sexuální násilí </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(znásilnění, vynucování sexu…)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ekonomické násilí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>aktivní</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>: znásilnění, vynucování sexu… </a:t>
+              <a:t>: kontrola nad příjmy a výdaji oběti, neochota poskytovat peníze na společnou domácnost, schovávání peněz…</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>pasivní</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>: odepření intimity)</a:t>
-[...17 lines deleted...]
-            </a:r>
+              <a:t>: odepření prostředků )</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Často kombinace, projevy narůstají, nejde o jednotlivé excesy (např. samotné nerespektování přání nebo odepření intimity se nerovná domácímu násilí).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>aktivní</a:t>
-[...3 lines deleted...]
-              <a:t>: kontrola nad příjmy a výdaji oběti, neochota poskytovat peníze na společnou domácnost, schovávání peněz…</a:t>
+              <a:t>Jde o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>systematický vzorec chování </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>pasivní</a:t>
-[...47 lines deleted...]
-              <a:t>chování, jehož cílem je získat kontrolu nad obětí.</a:t>
+              <a:t>, jehož cílem je získat kontrolu nad obětí.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="465629603"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="352216"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
@@ -7810,68 +8491,104 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1032" name="Picture 8" descr="https://player.slideplayer.cz/66/11886053/slides/slide_4.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1535488" y="227517"/>
+            <a:off x="480412" y="195500"/>
             <a:ext cx="8622666" cy="6467000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextovéPole 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F32A5DD-6A5A-AB9E-CB25-71245942D752}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9777045" y="3743254"/>
+            <a:ext cx="2221523" cy="2677656"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>Jeden z modelů, některé násilné vztahy takový cyklus nevykazují.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2678304724"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="174944"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="174944"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -7907,90 +8624,148 @@
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Cyklus domácího násilí </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...1 lines deleted...]
-          <a:bodyPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825624"/>
+            <a:ext cx="10515600" cy="3841679"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Roztáčí se, postupně eskaluje, nemusí jít o lineární nárůst</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>V praxi komplikovaněji než předchozí diagram</a:t>
-[...5 lines deleted...]
-              <a:t>Neskončí </a:t>
+              <a:t>V praxi bývá průběh násilí složitější, než naznačuje předchozí diagram </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Často neskončí </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1050" dirty="0"/>
               <a:t>(opravdu velmi málo výjimek, tj. pokud na sobě nezačne agresor intenzivně pracovat, třeba odborná pomoc)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Většinou trvá léta, desetiletí</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Eskalace domácího násilí končívá i smrtí oběti</a:t>
-[...3 lines deleted...]
-      </p:sp>
+              <a:t>Eskalace domácího násilí je významné riziko, někdy končívá i smrtí oběti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Léto 2026: </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9908C22D-C22F-D64B-419C-95D068D8D6E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2087959" y="5667303"/>
+            <a:ext cx="8297433" cy="1019317"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4099644090"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="176764"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="176764"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Motiv Office">
@@ -8755,108 +9530,111 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>2044</Words>
+  <Words>2315</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>136</Paragraphs>
-  <Slides>23</Slides>
+  <Paragraphs>165</Paragraphs>
+  <Slides>26</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>1</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Roboto</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>SOCIÁLNÍ PROBLÉMY </vt:lpstr>
       <vt:lpstr>Na začátek</vt:lpstr>
       <vt:lpstr>Domácí násilí jako téma</vt:lpstr>
       <vt:lpstr>Co to je „domácí násilí“?</vt:lpstr>
       <vt:lpstr>Domácí násilí: </vt:lpstr>
       <vt:lpstr>Klíčové znaky domácího násilí (dle Bílý kruh bezpečí, o.s.)</vt:lpstr>
       <vt:lpstr>Formy (!) domácího násilí:</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Cyklus domácího násilí </vt:lpstr>
       <vt:lpstr>Nepravdivé mýty o domácím násilí</vt:lpstr>
       <vt:lpstr>Nepravdivé mýty o domácím násilí (více na Persefona.cz)</vt:lpstr>
       <vt:lpstr>Domácí násilí nezmizí… občas utichá, ale vrací se  – a především – eskaluje (tj. nebude to dobré)</vt:lpstr>
       <vt:lpstr>Podívejme se na ukázku (2 min) z filmu Zuřivec, je to výukový film pro starší děti (tím se nenechte odradit), hezky shrnuje, o co jde.</vt:lpstr>
       <vt:lpstr>Film Zuřivec </vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Co dalšího bychom měli k domácímu násilí dodat, pokud ho chceme řešit jako SP?</vt:lpstr>
       <vt:lpstr>Co dalšího bychom mohli k domácímu násilí dodat?</vt:lpstr>
-      <vt:lpstr>Strukturální funkcionalismu a domácí násilí jako SP</vt:lpstr>
+      <vt:lpstr>Strukturální funkcionalismus a domácí násilí jako SP</vt:lpstr>
+      <vt:lpstr>Funkcionalistická perspektiva</vt:lpstr>
       <vt:lpstr>Teorie konfliktu a domácí násilí jako SP</vt:lpstr>
+      <vt:lpstr>Konfliktualistická perspektiva</vt:lpstr>
       <vt:lpstr>Symbolický interakcionismus a domácí násilí jako SP</vt:lpstr>
+      <vt:lpstr>Symbolický interakcionismus – jak řešit domácí násilí?</vt:lpstr>
       <vt:lpstr>Závěry a další pohledy na domácí násilí</vt:lpstr>
       <vt:lpstr>Chci vědět víc</vt:lpstr>
       <vt:lpstr>A co dál?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOCIÁLNÍ PROBLÉMY</dc:title>
   <dc:creator>Marie Jelínková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>