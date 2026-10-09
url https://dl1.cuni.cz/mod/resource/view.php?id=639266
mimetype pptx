--- v0 (2026-08-12)
+++ v1 (2026-10-09)
@@ -8,102 +8,104 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483916" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="278" r:id="rId3"/>
     <p:sldId id="262" r:id="rId4"/>
     <p:sldId id="261" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="279" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
-    <p:sldId id="259" r:id="rId12"/>
-[...10 lines deleted...]
-    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="280" r:id="rId12"/>
+    <p:sldId id="259" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="269" r:id="rId16"/>
+    <p:sldId id="270" r:id="rId17"/>
+    <p:sldId id="271" r:id="rId18"/>
+    <p:sldId id="272" r:id="rId19"/>
+    <p:sldId id="273" r:id="rId20"/>
+    <p:sldId id="274" r:id="rId21"/>
+    <p:sldId id="275" r:id="rId22"/>
+    <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -204,91 +206,91 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15960" autoAdjust="0"/>
     <p:restoredTop sz="96252" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="106" d="100"/>
-          <a:sy n="106" d="100"/>
+          <a:sx n="68" d="100"/>
+          <a:sy n="68" d="100"/>
         </p:scale>
-        <p:origin x="738" y="114"/>
+        <p:origin x="78" y="768"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -422,51 +424,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím můžete upravit styl předlohy.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -592,51 +594,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -772,51 +774,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -942,51 +944,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1188,51 +1190,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1420,51 +1422,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1787,51 +1789,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1905,51 +1907,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2000,51 +2002,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2277,51 +2279,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2534,51 +2536,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2751,51 +2753,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{021F98C9-E175-4892-BA74-39D875D85418}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>09.10.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3148,98 +3150,102 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=JNpxrMlssh8" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-EzY9ePFfCU" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=keJbMu2SRnk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GczkFbi4ezM" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KpaLchFpJZ8" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=paA61KfOcEc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=JNpxrMlssh8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
@@ -3370,179 +3376,161 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1114883"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Mýlí se společenské vědy? A další vědy?</a:t>
+              <a:t>Mýlí se společenské vědy? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1621766"/>
             <a:ext cx="10515600" cy="4555197"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Verifikace</a:t>
-[...3 lines deleted...]
-              <a:t> – induktivní potvrzování teorií (ověřování hypotéz odvozených z teorie), hledání důkazů, které ukazují, že teorie je pravdivá</a:t>
+              <a:t>Verifikace - spíše induktivní logika </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>– hledání empirických důkazů podporujících hypotézu či teorii. Jednotlivá potvrzení ale nedokazují, že je teorie definitivně pravdivá.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Falzifikace</a:t>
-[...63 lines deleted...]
-            </a:pPr>
+              <a:t>Falzifikace - spíše deduktivní logika</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – snaha hypotézu z teorie empiricky vyvrátit. Pokud se ji nepodaří vyvrátit, neznamená to, že jsme dokázali její pravdivost; zatím obstála v testování.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Indukce/verifikace:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Chyby mají ve vědě své nezastupitelné místo!</a:t>
-[...9 lines deleted...]
-          <a:p>
+              <a:t>„Všichni čerti jsou černí“: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Vidím 100 černých čertů → získávám stále více podpory pro tvrzení „všichni čerti jsou černí“, ale nemohu si být jistá, že 101. nebude červený.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Dedukce/falzifikace:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> Pokud platí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>„všichni čerti jsou černí“, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>nesmí existovat nečerný čert → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>jeden červený čert stačí k vyvrácení univerzálního tvrzení.</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Obdélník 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2978988" y="3924391"/>
             <a:ext cx="6096000" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -3556,2163 +3544,2429 @@
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="778282864"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43D516C3-2C0C-E528-6708-ACCE1AA97AC4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B8D477F-9D82-059F-5469-F02549A67955}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
-          </p:nvPr>
-[...20 lines deleted...]
-            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1690688"/>
-            <a:ext cx="10515600" cy="4486275"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1114883"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="40000" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Mýlit se je v procesu poznávání asi nevyhnutelné, ale tím to nekončí:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2CBE339-5DE6-9E35-6570-D0487BA860FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1621766"/>
+            <a:ext cx="10515600" cy="4555197"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="3800" dirty="0">
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Frenologie: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>podle lebky poznáš člověka (psychické schopnosti a osobnostní rysy lze určit podle tvaru a velikosti určitých částí lebky.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>Lombrosovská</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t> teorie kriminality</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: Kriminalita je vrozená — zločinci mají typické fyziognomické rysy.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Teorie modernizace</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: Všechny země procházejí stejnými vývojovými fázemi od „tradiční“ k „moderní“ společnosti; rozvojové země „dohoní“ Západ, pokud přijmou jeho model. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent3">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>…jen používejte dobré zdroje </a:t>
-[...19 lines deleted...]
-              <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:t>Chyby mají ve vědě své nezastupitelné místo!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...125 lines deleted...]
-            </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
-          <a:p>
-[...17 lines deleted...]
-            </a:pPr>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71734229-2489-FA28-9F3D-13C50F523333}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2978988" y="3924391"/>
+            <a:ext cx="6096000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3834305407"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="643361499"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...6 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Tři významné teorie </a:t>
-[...3 lines deleted...]
-              <a:t>(Významných teorií je mnohem více, ale začněme základními informace k těmto, které se samozřejmě také dál člení.)</a:t>
+              <a:t>Neváhejte se dozvědět více</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1690688"/>
+            <a:ext cx="10515600" cy="4486275"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="40000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="cs-CZ" dirty="0">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
-[...49 lines deleted...]
-                    <a:lumOff val="40000"/>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>- </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="cs-CZ" dirty="0">
+              <a:t>…jen používejte dobré zdroje </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
-              <a:t>jak se dívají na sociální problémy?</a:t>
-            </a:r>
+              <a:t></a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="3800" dirty="0">
+              <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t>Čerpala jsem třeba ze skvělého videa </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/watch?v=-EzY9ePFfCU</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="3800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="3800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0"/>
+              <a:t>I toto video mi přijde dobré</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/watch?v=JNpxrMlssh8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="3800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0"/>
+              <a:t>A z obecnějšího soudku:?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0"/>
+              <a:t>Cyril </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0" err="1"/>
+              <a:t>Höschl</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0"/>
+              <a:t> - Kouzla a klamy vědeckého zkoumání | Neurazitelny.cz | Večery na FF UK</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" u="sng" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/watch?v=GczkFbi4ezM</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="3800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="3800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" dirty="0"/>
+              <a:t>Jak se věda mýlila: Omyly ve vědě - Petr Slavíček | Neurazitelny.cz | Večery na FF UK</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3800" u="sng" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/watch?v=keJbMu2SRnk</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="3800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="r">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1700" i="1" dirty="0"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>                        A nyní se pojďme podívat na tři velké teorie, které dnes probereme!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1271611966"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3834305407"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="67816"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="44255"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="67816"/>
+      <p:transition spd="slow" advTm="44255"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Tři významné teorie </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>(Významných teorií je mnohem více, ale začněme základními informace k těmto, které se samozřejmě také dál člení.)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Strukturální funkcionalismus</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teorie konfliktu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sociální interakcionismus</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Jak to, že společnost funguje? Co jí drží pohromadě?  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>A - což je pro nás důležité </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Strukturální funkcionalismus I.</a:t>
-[...59 lines deleted...]
-              <a:rPr lang="cs-CZ" i="1" u="sng" dirty="0">
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>funkci</a:t>
-[...13 lines deleted...]
-              <a:t>Proč to funguje? Klíčová role sdílených hodnot</a:t>
+              <a:t>jak se dívají na sociální problémy?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" i="1" dirty="0"/>
+              <a:t>Následuje stručný, trochu zjednodušený výklad, který se snaží nepreferovat žádnou z těchto teorií. Důvod, proč se o těchto teoriích bavíme je, že každá vnímá SP jinak a proto navrhuje i jinou perspektivu a  řešení, což nám může pomoci sociálním problémům lépe porozumět.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="260204027"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1271611966"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="184479"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="67816"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="184479"/>
+      <p:transition spd="slow" advTm="67816"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Strukturální funkcionalismus II.</a:t>
+              <a:t>Strukturální funkcionalismus I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Rovnováha je nastolována prostřednictvím sociální kontroly</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="cs-CZ" dirty="0">
+              <a:t>40. a 50. léta 20. století</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Společnost jako celek se vzájemně propojenými závislými částmi, které mají svou funkci, která přispívá k fungování celku (Parsons 1951)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Příklad rodina jako instituce </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>(~analogie k představě společnosti jako organizmu, viz dílo H. Spencera a E. Durkheima)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Nutnost vnitřní rovnováhy a seberegulace, změny v jedné části vedou k systémové změně v jiné části</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Struktury a funkce (otázky: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>jakou </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Normální společnost </a:t>
-[...33 lines deleted...]
-              <a:t>SP tedy není zlý </a:t>
+              <a:t>funkci</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
-              <a:t>per se</a:t>
-[...68 lines deleted...]
-            </a:r>
+              <a:t> zastává každá část společnosti?</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Proč to funguje? Klíčová role sdílených hodnot</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3273338357"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="260204027"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="289089"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="184479"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="289089"/>
+      <p:transition spd="slow" advTm="184479"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365126"/>
+            <a:ext cx="10515600" cy="704918"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Kritika strukturálního funkcionalismus</a:t>
+              <a:t>Strukturální funkcionalismus II.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1381328"/>
+            <a:ext cx="10515600" cy="4795635"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>není empiricky testovatelný</a:t>
-[...32 lines deleted...]
-            </a:pPr>
+              <a:t>Rovnováha je nastolována prostřednictvím sociální kontroly</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
-              <a:t>Pro porozumění této teorii je třeba vzít v potaz rozdíl mezi dnešní relativistickou a tekutou společností a staletím lidské společnosti s přítomností </a:t>
-[...3 lines deleted...]
-              <a:t>výrazného sociálního řádu</a:t>
+              <a:t>Zjednodušeně</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Normální společnost </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>= všechny součásti společenského systému jsou </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>v rovnováze </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>a plní své poslání. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vše ostatní je patologické</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>SP tedy není zlý </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
-              <a:t>.</a:t>
+              <a:t>per se</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, ale je problémem tehdy, pokud neplní funkci (je dysfunkční), vzniká ze sociální desorganizace (např. rozvodovost)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0"/>
+              <a:t>Makro</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> pohled na společnost (velké skupiny, sociální instituce, společnost jako celek)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Představitelé: Talcott Parsons, Robert King Merton  (částečná reforma, pojem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>sociální</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>dysfunkce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>- jev, který má pro společnost negativní důsledky, nicméně závisí na úhlu pohledu, např. korupce, celku škodí, někteří benefitují. Dále </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>latentní x manifestační </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>funkce jednání, př. „tance deště“, role školy)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3806129750"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3273338357"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="147215"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="289089"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="147215"/>
+      <p:transition spd="slow" advTm="289089"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...8 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4">
+                  <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Teorie konfliktu I.</a:t>
+              <a:t>Kritika strukturálního funkcionalismu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Vzniká i v reakci na jednostrannost strukturálního funkcionalismu (není to o konsenzu a stabilitě, ale o konfliktu), rovněž </a:t>
-            </a:r>
+              <a:t>některá jeho obecná tvrzení jsou obtížně empiricky testovatelná</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>má potíže s vysvětlením konfliktu a rychlé sociální změny</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>změny jako takové vnímá jako patologii</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>neříká, kde se berou hodnoty</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>nevysvětluje, proč jednotlivci přijímají nebo odmítají dané normy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
-              <a:t>makro</a:t>
-[...73 lines deleted...]
-              <a:t>Čerpá z díla Karla Marxe (ovšem nerovná se marxismus, na to pozor): často pracuje s dichotomií vládnoucí x ovládaní</a:t>
+              <a:t>Pro porozumění této teorii je třeba vzít v potaz rozdíl mezi dnešní relativistickou a tekutou společností a staletím lidské společnosti s přítomností </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" u="sng" dirty="0"/>
+              <a:t>výrazného sociálního řádu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2404715133"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3806129750"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="218131"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="147215"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="218131"/>
+      <p:transition spd="slow" advTm="147215"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="831377"/>
+            <a:off x="838200" y="365126"/>
+            <a:ext cx="10515600" cy="646552"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent4">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Teorie konfliktu II.</a:t>
+              <a:t>Teorie konfliktu I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1578634"/>
-            <a:ext cx="10515600" cy="4997264"/>
+            <a:off x="838200" y="1138136"/>
+            <a:ext cx="10515600" cy="5437762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Zkoumá sociální konflikt (řízení, kontrolu, roli institucí, vztahy, závislosti, mechanismy…)</a:t>
-[...8 lines deleted...]
-          <a:p>
+              <a:t>Vzniká i v reakci na jednostrannost strukturálního funkcionalismu (není to o konsenzu a stabilitě, ale o konfliktu), rovněž </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
-              <a:t>Je konflikt funkční nebo dysfunkční? </a:t>
-[...36 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>makro</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> pohled</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Také se snaží porozumět společnosti a souhlasí s tím, že společnost je strukturována, ovšem ne na základě sdílených norem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>a hodnot</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, ale </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>skrze moc a donucení</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, z čehož někteří benefitují</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Skrze struktury je však rozdělena a uspořádána, tj. existuje v ní nerovnost</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Z uspořádání mají nějaké skupiny větší prospěch než jiné</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Konflikty jsou trvale přítomny</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Společnost je složena z různých skupin, které mají různé zájmy a soutěží o moc a zdroje</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Společenské dění vysvětluje na základě pohledu na to, jaké skupiny mají moc a jak benefitují z konkrétního uspořádání ve společnosti (př. feministická teorie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0"/>
+              <a:t>, byť i těch je více</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Čerpá z díla Karla Marxe (ovšem nerovná se marxismus, na to pozor): často pracuje s dichotomií vládnoucí x ovládaní</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3317594005"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2404715133"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="248853"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="218131"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="248853"/>
+      <p:transition spd="slow" advTm="218131"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="831377"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent4">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Kritika teorie konfliktu </a:t>
+              <a:t>Teorie konfliktu II.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1578634"/>
+            <a:ext cx="10515600" cy="4997264"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Různé: neustálé vnášení dichotomického pohledu (vládnoucí x utlačovaní)</a:t>
-[...23 lines deleted...]
-            </a:pPr>
+              <a:t>Zkoumá sociální konflikt (řízení, kontrolu, roli institucí, vztahy, závislosti, mechanismy…)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Sociální konflikt  – široké pojetí, ne pouze násilné, ale i moc a různé zdroje, boj i sociální proces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Je konflikt funkční nebo dysfunkční? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(sociální evoluce – vytváří pravidla, ustanovuje vztahy a hranice… x destrukce – přerušení interakce)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>SP – již samotný systém</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>SP – jiné pro různé skupiny (různé perspektivy), snaha nějaké skupiny, které má zdroje, změnit situaci, aby jejich moc a zdroje nebyly ohroženy (např. rozvod může být vnímaný jako negativní, ale </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0"/>
+              <a:t>SP se stane ve chvíli, kdy konkrétní skupina lidí, kteří mají nějakou moc, považuje svoje zájmy za ohrožené </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>rozsahem rozvodů ve společnosti)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Představitelé: Lewis Coser, Charles Wright Mills, Ralf Dahrendorf…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...5 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="923787888"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3317594005"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="97907"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="248853"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="97907"/>
+      <p:transition spd="slow" advTm="248853"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Kritika teorie konfliktu </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0">
-[...71 lines deleted...]
-            </a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Různé: neustálé vnášení dichotomického pohledu (vládnoucí x utlačovaní)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Tendence dávat přílišný důraz na konflikt a nerovnost</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Ignorance převažující stability a konsenzu ve společnosti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Výše zmíněné může vést k přehlížení faktorů, které jsou pro SP zásadní</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
-            <a:r>
-[...13 lines deleted...]
-              <a:t>Sociální změna = potřeba nové shody </a:t>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Mohly by vás bavit různé poznatky vyvozené z teorie her (hra – soutěž – konflikt, vězňova dilema….) a rozhodně důležité pro společenské vědy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3217639213"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="923787888"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="170599"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="97907"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="170599"/>
+      <p:transition spd="slow" advTm="97907"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="752415" y="109714"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Jaké sociální problémy řešily volební programy?</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="Zástupný obsah 2">
+              <a:t>Jaké sociální problémy řeší volební programy? </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Zástupný obsah 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5686FBA3-5E10-2F92-3BC8-C12F704B9843}"/>
-[...24 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{653B2422-A024-D1C0-F642-7B5A8DB892F0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CED6068-F339-232D-2AA9-4FB82A965001}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="6090044" cy="4440421"/>
+            <a:off x="4152123" y="1238865"/>
+            <a:ext cx="7287462" cy="5509421"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextovéPole 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5641B93E-158D-39ED-B9EE-9015E2273959}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426098" y="3134817"/>
+            <a:ext cx="2755641" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Volební preference dle STEM, září 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1200" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3264340060"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...6 lines deleted...]
-          <a:bodyPr/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Symbolický interakcionismus II.</a:t>
+              <a:t>Symbolický interakcionismus I. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2200" dirty="0"/>
+              <a:t>(spadá pod interpretativní sociologii, např. společně s fenomenologickou sociologií)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="932330"/>
-            <a:ext cx="10515600" cy="5692588"/>
+            <a:off x="713509" y="1584556"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...36 lines deleted...]
-          </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFC000"/>
+                  <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Thomasův teorém</a:t>
-[...21 lines deleted...]
-              <a:t>Blumer</a:t>
+              <a:t>Lidé dávají věcem významy, které jsou produktem sociálních interakcí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, (a proto nejsou stále, ale mohou se měnit)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Zaměřuje se na každodenní </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>sociální interakce mezi jednotlivci </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(mikro úroveň) spíše než na rozsáhlé sociální struktury </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Význam věcí je odvozen z interakce, která probíhá mezi člověkem a společností. Tyto významy jsou řešeny a upravovány přes výkladový proces, který člověk používá při řešení věcí, kterým čelí.</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Společnost je složena z jednotlivců, kteří jsou ve vzájemném kontaktu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Porozumění společnosti = porozumění sociálním interakcím</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Sociální změna = potřeba nové shody </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3100551533"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3217639213"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="304432"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="170599"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="304432"/>
+      <p:transition spd="slow" advTm="170599"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="80683"/>
+            <a:ext cx="10515600" cy="851646"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Symbolický interakcionismus - kritika</a:t>
+              <a:t>Symbolický interakcionismus II.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...25 lines deleted...]
-            </a:r>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="932330"/>
+            <a:ext cx="10515600" cy="5692588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Na základě interakce společnost vytváří institucionalizované hodnoty, vyjadřují a uspořádávají orientace účastníků interakce a zároveň vyvolávají proces jejich sociální kontroly</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Uznání těchto hodnot – stabilita sociálního řádu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Význam symbolů – sdílené významy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Sociální změna – pokud se mění významy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Sociální problém – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0"/>
+              <a:t>nějaký stav či situace je v sociální interakci (např. vlivnou skupinou) definována jako stigmatizující nebo ohrožující její hodnoty a narušující normální společenské očekávání </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(př. změny ve stigmatizaci rozvodu, ale pro některé stále SP ohrožující stabilitu rodiny) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Thomasův teorém</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: „Pokud je nějaká situace definovaná lidmi jako reálná, stává se reálnou ve svých důsledcích“ (na tento princip později navazuje </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Mertonův</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> koncept sebenaplňujícího se proroctví).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Představitelé: G. H. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Mead</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> (osobnost je výsledkem přejímání postojů ostatních), H.G. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Blumer</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4201791830"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3100551533"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="59754"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="304432"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="59754"/>
+      <p:transition spd="slow" advTm="304432"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Symbolický interakcionismus - kritika</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Zaměření se na interakce mezi jednotlivci → možné podceňování společenských institucí jako je politika či náboženství nebo vlivů typu industrializace na lidské chování.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Ignoruje makroúroveň společnosti jako celku.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Tradičně preferuje kvalitativní metody a detailní studium interakcí; kvantitativní přístupy jsou využívány méně často.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Je příliš obecná a široká na to, aby byla užitečná.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4201791830"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="59754"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow" advTm="59754"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent3">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Děkuji za pozornost, nyní je váš úkol vyplnit přiloženou tabulku.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="cs-CZ" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Vím, že to není úplně jednoduché. Předpoklad je, že budete hledat v různých zdrojích ne pouze čerpat z této prezentace. </a:t>
+              <a:t>Vím, že to není úplně jednoduché. Předpoklad je, že budete hledat v různých zdrojích nečerpat pouze z této prezentace. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Nahrajte ji prosím před příští hodinou, tj. do 15.10.  Děkuji!</a:t>
+              <a:t>Nahrajte ji prosím před příští hodinou, tj. do 14.10.  Děkuji!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Smyslem tabulky není vás zbytečně úkolovat, ale dovést vás k tomu nad teoriemi přemýšlet a hlouběji jim porozumět</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
@@ -5746,51 +6000,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=KpaLchFpJZ8</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> (úvod </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Khan</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Academy</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>, viz i jejich navazují prezentace pro každou z třech představovaných teorií)</a:t>
+              <a:t>, viz i jejich navazující prezentace pro každou ze tří představovaných teorií)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=JNpxrMlssh8</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> (detailněji vysvětlené teorie)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -6317,51 +6571,51 @@
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F1A23EB-D464-96AC-0F23-8B0CA8DC53B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="371192" y="823866"/>
-            <a:ext cx="4961299" cy="5567882"/>
+            <a:ext cx="5592024" cy="5567882"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Deduktivní výzkum: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
@@ -6408,68 +6662,52 @@
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
               <a:t>odvozujeme hypotézy</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
               <a:t> — konkrétní, testovatelné předpoklady.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
               <a:t>Ty pak </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
               <a:t>empiricky ověřujeme</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
               <a:t> pomocí dat (např. dotazníků, statistik, rozhovorů).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
-              <a:t>potvrdí</a:t>
-[...11 lines deleted...]
-              <a:t> teorii.</a:t>
+              <a:t>Výsledky mohou teorii podpořit, zpochybnit nebo vést k jejímu zpřesnění</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
               <a:t>Cíl:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
               <a:t>Ověřit nebo zpřesnit existující teorii.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
               <a:t>Příklad:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
@@ -6762,55 +7000,55 @@
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" b="1" dirty="0"/>
               <a:t>Cíl:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
               <a:t>Vytvořit novou teorii nebo rozvinout existující koncepty.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" b="1" dirty="0"/>
               <a:t>Příklad:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
-              <a:t>Zkoumáme, jak se ukrajinští koordinátoři adaptují ve školách. Nezačínáš žádnou teorií, ale </a:t>
+              <a:t>Zkoumáme, jak se ukrajinští koordinátoři adaptují ve školách. Nezačínáme žádnou teorií, ale z rozhovorů </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" b="1" dirty="0"/>
-              <a:t>z rozhovorů objevujeme</a:t>
+              <a:t>postupně zjišťujeme</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
               <a:t>, že hlavní roli hraje pocit uznání od vedení školy. Z toho </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" b="1" dirty="0"/>
               <a:t>vytváříme nový koncept “institucionálního uznání”</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
               <a:t> jako klíčového faktoru integrace.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -6857,51 +7095,51 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Teorie jsou opravdu důležité a bez porozumění teoriím se v sociální vědách nehneme</a:t>
+              <a:t>Teorie jsou opravdu důležité a bez porozumění teoriím se v sociálních vědách nehneme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
@@ -7354,104 +7592,105 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{3E4F19A7-A959-40BB-972C-4880BAF8EB09}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>1970</Words>
+  <Words>2101</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>147</Paragraphs>
-  <Slides>22</Slides>
+  <Paragraphs>152</Paragraphs>
+  <Slides>23</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>22</vt:i4>
+        <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="28" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Sociální problémy II.</vt:lpstr>
-      <vt:lpstr>Jaké sociální problémy řešily volební programy?</vt:lpstr>
+      <vt:lpstr>Jaké sociální problémy řeší volební programy? </vt:lpstr>
       <vt:lpstr>Teorie…nepodceňujte!</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Role teorií</vt:lpstr>
       <vt:lpstr>Induktivní a deduktivní přístupy</vt:lpstr>
       <vt:lpstr>Induktivní a deduktivní přístupy (+ smíšená metoda, mix method)</vt:lpstr>
-      <vt:lpstr>Teorie jsou opravdu důležité a bez porozumění teoriím se v sociální vědách nehneme</vt:lpstr>
+      <vt:lpstr>Teorie jsou opravdu důležité a bez porozumění teoriím se v sociálních vědách nehneme</vt:lpstr>
       <vt:lpstr>Pluralita teorií</vt:lpstr>
-      <vt:lpstr>Mýlí se společenské vědy? A další vědy?</vt:lpstr>
+      <vt:lpstr>Mýlí se společenské vědy? </vt:lpstr>
+      <vt:lpstr>Mýlit se je v procesu poznávání asi nevyhnutelné, ale tím to nekončí:</vt:lpstr>
       <vt:lpstr>Neváhejte se dozvědět více</vt:lpstr>
       <vt:lpstr>Tři významné teorie (Významných teorií je mnohem více, ale začněme základními informace k těmto, které se samozřejmě také dál člení.)</vt:lpstr>
       <vt:lpstr>Strukturální funkcionalismus I.</vt:lpstr>
       <vt:lpstr>Strukturální funkcionalismus II.</vt:lpstr>
-      <vt:lpstr>Kritika strukturálního funkcionalismus</vt:lpstr>
+      <vt:lpstr>Kritika strukturálního funkcionalismu</vt:lpstr>
       <vt:lpstr>Teorie konfliktu I.</vt:lpstr>
       <vt:lpstr>Teorie konfliktu II.</vt:lpstr>
       <vt:lpstr>Kritika teorie konfliktu </vt:lpstr>
       <vt:lpstr>Symbolický interakcionismus I. (spadá pod interpretativní sociologii, např. společně s fenomenologickou sociologií)</vt:lpstr>
       <vt:lpstr>Symbolický interakcionismus II.</vt:lpstr>
       <vt:lpstr>Symbolický interakcionismus - kritika</vt:lpstr>
       <vt:lpstr>Děkuji za pozornost, nyní je váš úkol vyplnit přiloženou tabulku.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sociální problémy</dc:title>
   <dc:creator>Marie Jelínková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>