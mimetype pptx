--- v0 (2025-10-06)
+++ v1 (2026-10-13)
@@ -230,94 +230,94 @@
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="0199C8"/>
     <a:srgbClr val="9BA8B7"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="20037" autoAdjust="0"/>
+    <p:restoredLeft sz="20637" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="83" d="100"/>
-          <a:sy n="83" d="100"/>
+          <a:sx n="80" d="100"/>
+          <a:sy n="80" d="100"/>
         </p:scale>
-        <p:origin x="456" y="77"/>
+        <p:origin x="998" y="48"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="120" d="100"/>
           <a:sy n="120" d="100"/>
         </p:scale>
         <p:origin x="5040" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -364,51 +364,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{1F8AE666-829D-48E8-9FC3-85FF0D1DB2B5}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -538,51 +538,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{4B200E62-9364-4CB9-89C4-77645E764019}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol obrázku snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1109,51 +1109,51 @@
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9925CCF1-92C0-4AF3-BFAF-4921631915AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{4BD239E7-27CF-40C7-8F0A-BFE4D4394C35}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{051A78A9-3DFF-4937-A9F2-5D8CF495F367}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
@@ -1301,51 +1301,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D5506EE-1026-4F35-9ACC-BD05BE0F9B36}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8279535A-A064-470E-AB26-E7F9E0FAA2CE}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7696E5F-8D95-4450-AE52-5438E6EDE2BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
@@ -1547,51 +1547,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF33D6B0-F070-45C4-A472-19F432BE3932}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{59A97A77-74DD-4E76-8172-DB6859F6630F}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9975399F-DAB2-410D-967F-ED17E6F796E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
@@ -1739,51 +1739,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{354D8B55-9EA8-4B81-8E84-9B93B0A27559}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{062CA021-2578-47CB-822C-BDDFF7223B28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
@@ -2116,51 +2116,51 @@
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAF2E137-EC28-48F8-9198-1F02539029B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{D3E4E29C-9478-40CB-B885-8083C7A499E9}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{189422CD-6F62-4DD6-89EF-07A60B42D219}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
@@ -2375,51 +2375,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5782D47D-B0DC-4C40-BCC6-BBBA32584A38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{ECD01282-382C-4BEC-BF1E-B43C436AE95C}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Zástupný symbol pro zápatí 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4690D34E-7EBD-44B2-83CA-4C126A18D7EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
@@ -2776,51 +2776,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AF8A515-AA94-45D1-9223-5C2272618D85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8EFFA001-1288-4B91-8F38-F652FDAD1948}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Zástupný symbol pro zápatí 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D052F5BC-98E0-4D60-AD67-9547738B7DD4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
@@ -2916,51 +2916,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7392073F-158F-44A3-8913-917AFFC1BC20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{26F2F52B-EF36-4385-B68C-26B683FC6FB0}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro zápatí 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED72207-24CA-42B7-A975-2F8E41CBA904}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
@@ -3076,51 +3076,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94E9223F-721F-47BF-9FD5-0F8D12FF0DE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{BD2C2BC2-E937-462E-A053-77029519E0A6}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05915714-6BBA-4593-8591-4E26F7D58D9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
@@ -3409,51 +3409,51 @@
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="643464" y="6446520"/>
             <a:ext cx="3517568" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5458983" y="6446520"/>
             <a:ext cx="5334019" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
@@ -3764,51 +3764,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{DE121A66-A1E7-4CF3-A514-5864B0060CFE}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097279" y="6446838"/>
             <a:ext cx="6818262" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
@@ -4039,51 +4039,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8218426" y="6446838"/>
             <a:ext cx="2584850" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{4A0AA7D3-9C6A-469F-BADB-E9850326DE88}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupné zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097279" y="6446838"/>
             <a:ext cx="6818262" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5014,115 +5014,130 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5458984" y="812799"/>
             <a:ext cx="5928344" cy="5294757"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>Můžeme zkoumat „bohy“ na základě vlastní zkušenosti</a:t>
+              <a:t>Můžeme zkoumat „bohy“ na základě </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1">
+                <a:highlight>
+                  <a:srgbClr val="FF0000"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>vlastní zkušenosti</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="0" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="202124"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>muzeme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>zamerovat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> na to, jak tyto entity </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>ovlivnuji</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> pohled na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>svet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>prozitky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>jinych</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> lidi</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...51 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1495EF4-2077-4625-95C3-ACF54BDAB5A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3644449" y="4223780"/>
             <a:ext cx="5020265" cy="3303924"/>
           </a:xfrm>
         </p:spPr>
@@ -5152,51 +5167,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="643464" y="6446520"/>
             <a:ext cx="3517568" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:pPr rtl="0">
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4098" name="Picture 2" descr="Karen McCarthy Brown: Mama Lola: A Vodou Priestess in Brooklyn –  Náboženství karibiku">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3582D437-5CED-4352-9420-0FC4BFE66B94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -5282,158 +5297,175 @@
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Jak to teď vidíte vy?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37A593DE-C72C-4831-BE1E-8109C76DACC5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" i="1" spc="15" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
                 <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Vypovídat o „bozích“ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" i="1" spc="15" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
                 <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>není problém</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Pozorováním</a:t>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>muzeme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>zamerovat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> na to, jak tyto entity </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>ovlivnuji</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> pohled na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>svet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>prozitky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>jinych</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> lidi</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" i="1" spc="15" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
                 <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Vypovídat o „bozích“ je problém</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" sz="1800" i="1" spc="15" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="202124"/>
               </a:solidFill>
               <a:effectLst/>
               <a:highlight>
                 <a:srgbClr val="FF0000"/>
               </a:highlight>
               <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
-            <a:r>
-[...26 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B083A6D-803C-440E-9665-467354DE5F34}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
@@ -5442,51 +5474,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A1EC92D-963D-4AC2-B21E-984A2842146E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2" descr="Self and Social: An Interview About Autoethnography - Social Science Space">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6066259B-D51D-4E04-B5CC-83EB024994F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -5709,51 +5741,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67863BE2-C072-4005-919C-0CA71EA678A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5122" name="Picture 2" descr="Male Type/Noble Savage (Print #4315849). Photographic Prints, Cards">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E640D31C-134D-4B15-B5A3-67A7C683AC32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -5947,51 +5979,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32F55C20-59BC-470C-A2EB-A114B35CDCB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="615864027"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6141,51 +6173,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FCCB43E-10F7-41B3-B673-0AB366C66715}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8EFFA001-1288-4B91-8F38-F652FDAD1948}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1943158179"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6306,51 +6338,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32F55C20-59BC-470C-A2EB-A114B35CDCB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3074348109"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6556,51 +6588,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67863BE2-C072-4005-919C-0CA71EA678A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Nadpis 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7076CD8-F0AF-4FA7-A07D-DC0AD2C446FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="0"/>
             <a:ext cx="4498109" cy="3043049"/>
@@ -8194,51 +8226,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F084C42B-BEFF-4072-8645-C64CB299CEE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="601657375"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8388,51 +8420,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FCCB43E-10F7-41B3-B673-0AB366C66715}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8EFFA001-1288-4B91-8F38-F652FDAD1948}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1710749895"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8536,51 +8568,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F084C42B-BEFF-4072-8645-C64CB299CEE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2613961594"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8705,51 +8737,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFF630E8-D515-4775-AE5E-334BE26EEE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1263570678"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8945,51 +8977,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67863BE2-C072-4005-919C-0CA71EA678A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Nadpis 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7076CD8-F0AF-4FA7-A07D-DC0AD2C446FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="0"/>
             <a:ext cx="4498109" cy="3043049"/>
@@ -9423,51 +9455,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2051AEFA-261A-4640-89B9-C585CD46C8FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2937218607"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -9617,51 +9649,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FCCB43E-10F7-41B3-B673-0AB366C66715}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8EFFA001-1288-4B91-8F38-F652FDAD1948}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2465967287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -9813,51 +9845,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2051AEFA-261A-4640-89B9-C585CD46C8FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1462283436"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -10064,51 +10096,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8218426" y="6446838"/>
             <a:ext cx="2584850" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:pPr rtl="0">
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9220" name="Picture 4" descr="Honza Paleček – TUDYTAM">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46788242-EA28-4D8D-ABA1-0C30DB5ECDCC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -10373,51 +10405,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8218426" y="6446838"/>
             <a:ext cx="2584850" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:pPr rtl="0">
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8198" name="Picture 6" descr="Tanya Luhrmann on &quot;When God Talks Back&quot; | MPR News">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6400036A-6382-4DA9-B471-A836F622FA84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -10801,51 +10833,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8218426" y="6446838"/>
             <a:ext cx="2584850" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:pPr rtl="0">
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10244" name="Picture 4" descr="Eduardo Kohn - Beyond Language • Articles • PCA – STREAM">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85E4BC3F-457A-4869-BEB0-F6B9AF291C4E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -10961,176 +10993,50 @@
           <a:xfrm>
             <a:off x="5458984" y="812799"/>
             <a:ext cx="5928344" cy="5294757"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" i="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
               </a:rPr>
               <a:t>Není to problém, protože „bohové“ jsou produkty lidské mysli</a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...124 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC2216C4-AC0E-49C4-8385-DCDB03C26484}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="643465" y="3043050"/>
             <a:ext cx="3517567" cy="3064505"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
@@ -11159,51 +11065,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="643464" y="6446520"/>
             <a:ext cx="3517568" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{ECCB81F3-DDE0-4DA4-BA3D-DCA17B514D85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:pPr rtl="0">
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Obrázek 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B241962D-B899-4A97-9BD1-7C2EE9642AD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -11278,147 +11184,95 @@
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Jak to vidíte teď vy?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E59321B8-7855-9CB1-8E2B-592C16B07C9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
               </a:rPr>
               <a:t>Nezkoumáme „bohy“, ale lidi</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>čistým popisem dopadu jejích vztahů na </a:t>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Težko</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, když budeme o náboženství mluvit jako o něčem, co si lidé "vymysleli", věřící nám mohou namítnout, že jsme tedy vůbec nepochopili o co jde a že popíráme jejich zkušenost. Pokud ale vše co říká dané náboženství slepě přijmeme, a budeme o něm uvažovat v náboženském smyslu, začínáme se pohybovat spíše v oblasti teologie či nějakých náboženských studií. Možná je tedy možností pro nás, jako pro sociální vědce, nestudovat náboženství jako takové (to co si nárokuje ne-lidský ontologický status), ale studovat to, co kolem něj lidé </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>materiální, lidský svět</a:t>
-[...63 lines deleted...]
-            </a:endParaRPr>
+              <a:t>zkonstruovali</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a jak si dle něj organizují svou společnost a na základě jakých důvodů a přesvědčení tak činní.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDF674A1-F4C0-DAA6-5042-1D4A54F4F005}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
@@ -11427,51 +11281,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FE90691-50AA-1DCE-36D6-A5093BB9A4EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 2" descr="Sociologist of the Spiritual: Peter Berger, 1929-2017 - Social Science Space">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8A114F-CF58-F3C3-69DB-909DA2858FB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -11557,115 +11411,93 @@
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Jak to vidíte teď vy?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E10BA893-2535-71D7-7153-DB3DD5AEBC4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Nezkoumáme bohy, ale lidi</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...39 lines deleted...]
-              <a:t>Můžeme zkoumat jak to lidé vnímají, jak s tím interagují, jaký význam to pro ně nese v</a:t>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Jako sociální vědkyně a vědci nemůžeme vypovídat o (ne)pravdivosti či podstatě oné nelidské </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>ontoligické</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> sféry. Jako vědci můžeme ale vypovídat jaký dopad, vliv a tak, to má na uspořádání lidí ve společenství, jak to formuje jejich vztahy, jak to ovlivňuje jejich vnímání světa a každodenní činnosti. Podle mě nebude cílem kurzu vypovídat o pravdivostech a nepravdivostech náboženského myšlení ale spíše jaký je jejich společenský přesah.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Ať již je původ toho něčeho jakýkoliv, víra v to působí jako reálná síla na jednání lidí. Sociální vědec, se asi nutně nemusí zabývat ontologickým původem, ale může zkoumat toho něčeho projevy. Jak víra interaguje se společenskými institucemi, jestli se vzájemně nějak ovlivňují, jak se mění, vyvíjí, jaké podmínky musí existovat, aby na ně to něco reagovalo, a tak dále.</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0F44F16-BA53-A2E2-16FA-5BA32B1E9A08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11676,51 +11508,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C66AAA0B-F32F-65E5-C931-6E0EEDFDED60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2" descr="Sociologist of the Spiritual: Peter Berger, 1929-2017 - Social Science Space">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86A1DD6A-D1D5-EC17-CAAB-BC1B80D8A5ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -11830,106 +11662,72 @@
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Nezkoumáme bohy, ale lidské reprezentace bohů</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-[...54 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D97DEC6B-CE30-2D86-058E-081F85CBCE24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -11944,51 +11742,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A32D23D-F322-1D40-4F92-2AEF25F5B3C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2" descr="Sociologist of the Spiritual: Peter Berger, 1929-2017 - Social Science Space">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B808599-AFE6-A42B-3D0B-3B4EADFCC918}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -12097,66 +11895,81 @@
           <a:xfrm>
             <a:off x="5458984" y="812799"/>
             <a:ext cx="5928344" cy="5294757"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Nezkoumáme bohy, ale náboženství</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Řekl bych, že nemusíme rozsoudit metafyzickou pravdivost těchto entit. Můžeme se zaměřit na to, jak lidé těmto ne-lidským aktérům přisuzují význam, jak kolem nich strukturují rituály a instituce a jak víra v ně reálně formuje společenské jednání a vztahy, které ovlivňují světský život.</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FF0000"/>
               </a:highlight>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:highlight>
+                <a:srgbClr val="FF0000"/>
+              </a:highlight>
+              <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0F44F16-BA53-A2E2-16FA-5BA32B1E9A08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -12169,51 +11982,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C66AAA0B-F32F-65E5-C931-6E0EEDFDED60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2" descr="Sociologist of the Spiritual: Peter Berger, 1929-2017 - Social Science Space">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86A1DD6A-D1D5-EC17-CAAB-BC1B80D8A5ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -12299,148 +12112,100 @@
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Jak to vidíte teď vy?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625C68F5-1805-9DBA-4B5A-0F77AF0D6564}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Nezkoumáme bohy, ale společnost</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
-            <a:r>
-[...46 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8D64EBF-DCDE-D2BD-D270-D8C2E6666EFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Obrázek 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D70A88EE-B7D9-CF70-8366-BCD52374B00F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -12583,108 +12348,72 @@
                 <a:srgbClr val="202124"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FF0000"/>
               </a:highlight>
               <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="202124"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FF0000"/>
                 </a:highlight>
                 <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Můžeme zkoumat „bohy“ jako hypotézy</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0">
-[...35 lines deleted...]
-              <a:t>upřímně si nejsem jistý, asi o tom můžeme vypovídat v kontextu nějaké interakce s člověkem?</a:t>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>nelidští aktéři jsou v rámci sociálních věd nezanedbatelní, protože významně ovlivňují jednání lidí ve společnosti a nebo celých společností</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Domnívám se, že nejlepším způsobem jak o takovém konceptu/ "entitě" vypovídat, je snažit se ho co nejlépe pochopit z perspektivy dané kultury, pro kterou je relevantní a v rámci výpovědi pak obsáhnout co možná nejvíce detailů, včetně reflexe vlastního </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>kuturně</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> náboženského zázemí a tedy možného subjektivního zkreslení.</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" b="0" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="202124"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:highlight>
-[...13 lines deleted...]
-              </a:highlight>
               <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF132D37-54E9-1955-3E78-ECF0153C02EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-2318633" y="4221418"/>
             <a:ext cx="2319699" cy="3064505"/>
@@ -12700,51 +12429,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86571FAC-9EFC-ECCD-26C4-7585053CCB91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{AE82B159-E07C-4CB9-92A4-E7A9600AB687}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.10.2025</a:t>
+              <a:t>11.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Obrázek 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D76C71D7-C2F8-F452-3FC8-E1310C7D16F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -13564,54 +13293,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>{B4E8AFF1-D66A-43B9-BE8D-7FEF47F0EBA0}tf56160789_win32</Template>
   <TotalTime></TotalTime>
-  <Words>2528</Words>
+  <Words>2279</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>161</Paragraphs>
+  <Paragraphs>151</Paragraphs>
   <Slides>26</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>