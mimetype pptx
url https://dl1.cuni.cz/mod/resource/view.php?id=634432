--- v0 (2026-08-14)
+++ v1 (2026-10-10)
@@ -10,107 +10,112 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483726" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId27"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="259" r:id="rId3"/>
     <p:sldId id="276" r:id="rId4"/>
     <p:sldId id="257" r:id="rId5"/>
     <p:sldId id="258" r:id="rId6"/>
     <p:sldId id="277" r:id="rId7"/>
     <p:sldId id="281" r:id="rId8"/>
-    <p:sldId id="282" r:id="rId9"/>
-[...17 lines deleted...]
-    <p:sldId id="272" r:id="rId27"/>
+    <p:sldId id="261" r:id="rId9"/>
+    <p:sldId id="260" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="265" r:id="rId13"/>
+    <p:sldId id="279" r:id="rId14"/>
+    <p:sldId id="264" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="274" r:id="rId21"/>
+    <p:sldId id="275" r:id="rId22"/>
+    <p:sldId id="273" r:id="rId23"/>
+    <p:sldId id="280" r:id="rId24"/>
+    <p:sldId id="283" r:id="rId25"/>
+    <p:sldId id="272" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -389,82 +394,711 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15778" autoAdjust="0"/>
     <p:restoredTop sz="94604" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="55" d="100"/>
-          <a:sy n="55" d="100"/>
+          <a:sx n="56" d="100"/>
+          <a:sy n="56" d="100"/>
         </p:scale>
-        <p:origin x="1068" y="36"/>
+        <p:origin x="968" y="44"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro záhlaví 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{2ABBD01F-A87E-481E-94A9-7CC6A5DBB706}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>01.10.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro poznámky 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Druhá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Třetí úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Čtvrtá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{A55A9713-4F81-4E08-8C9C-ABDA7D2259A5}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="203239299"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro obrázek snímku 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro poznámky 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Konstruktivistický pohled</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Kdy se určitý jev stává sociálním problémem?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Když je jako sociální problém definován a tato definice se prosazuje ve společnosti.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Sociální problémy nejsou pouze objektivně existující skutečnosti. Záleží také na tom, jak jim lidé rozumějí a jak o nich hovoří.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Různí aktéři (občané, média, zájmové skupiny, politici) prosazují odlišné interpretace určitých jevů.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Zkoumáme, kdo a proč označuje určitý jev za problém, jak se tato definice prosazuje a jaká řešení jsou navrhována.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Příklad: V 19. století bylo vysokoškolské vzdělávání žen některými aktéry považováno za společenský problém. Dnes bychom naopak mohli zkoumat, jak se problémem staly nerovnosti v přístupu ke vzdělávání.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A55A9713-4F81-4E08-8C9C-ABDA7D2259A5}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2885722460"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro obrázek snímku 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro poznámky 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Objektivistický pohled</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Kdy se určitý jev stává sociálním problémem?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Když existují empiricky zjistitelné společenské podmínky, které mají negativní důsledky pro jednotlivce nebo společnost.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Sociální problémy mají reálný základ, který lze empiricky zkoumat.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Zkoumáme jejich rozsah, příčiny a důsledky.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Využíváme například statistická data, sociologické výzkumy a další empirické poznatky.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Cílem je vysvětlit, proč problém vzniká, jaké má důsledky a jaké možnosti jeho řešení existují.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Příklad: U domácího násilí můžeme zkoumat jeho výskyt, zdravotní a sociální důsledky nebo rizikové faktory.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Tady bych studentům připomněla, že ani empirické zkoumání není zcela oproštěné od hodnot. Už rozhodnutí, co budeme měřit a jaké důsledky považujeme za negativní, zahrnuje určité předpoklady.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A55A9713-4F81-4E08-8C9C-ABDA7D2259A5}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1229059999"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -598,51 +1232,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím můžete upravit styl předlohy.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -768,51 +1402,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -948,51 +1582,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1118,51 +1752,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1364,51 +1998,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1596,51 +2230,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1963,51 +2597,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2081,51 +2715,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2176,51 +2810,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2453,51 +3087,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2710,51 +3344,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2927,51 +3561,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3093CD90-ABFB-477A-B4C1-AB391929EDD9}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>01.10.2025</a:t>
+              <a:t>01.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3320,147 +3954,143 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fsv.cuni.cz/studium/studenti-se-specialnimi-potrebami" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jsns.cz/nove/projekty/pruzkumy-setreni/jeden-svet-na-skolach-v-cr-2020_komplet-priloha_v4_po-kor.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jsns.cz/nove/projekty/pruzkumy-setreni/jeden-svet-na-skolach-v-cr-2020_komplet-priloha_v4_po-kor.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai.cuni.cz/AI-11.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai.cuni.cz/AI-17.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pollev.com/mariejelinkova514" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai.cuni.cz/AI-11.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai.cuni.cz/AI-17.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fsv.cuni.cz/studium/studenti-se-specialnimi-potrebami" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -3486,51 +4116,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>I.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>PhDr. Marie Jelínková, Ph.D.</a:t>
+              <a:t>doc. PhDr. Marie Jelínková, Ph.D.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Katedra veřejné a sociální politiky</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1142150790"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -3544,1035 +4174,812 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Politiky kurzu</a:t>
-            </a:r>
+              <a:t>Harmonogram kurzu I. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0"/>
+              <a:t>drobné změny vyhrazeny </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...10 lines deleted...]
-          </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Nicméně pokud máte </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>1.10. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Úvodní hodina</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>problémy</a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>8.10. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sociální problémy a jejich teoretické ukotvení </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(do 14.10. vyplňujete a odevzdáváte tabulku – úkol na další hodinu)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>dejte o nich vědět, co nejdříve</a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>15.10. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Domácí násilí jako sociální problém (SP)?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>V předem odůvodněných případech je možné domluvit jiný harmonogram.</a:t>
-[...29 lines deleted...]
-            </a:r>
+              <a:t>22.10. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Jak definovat sociální problém? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Vyučující je připravena hledat vhodná řešení odpovídající funkční diagnostice studenta/</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="cs-CZ" dirty="0" err="1">
+              <a:t>29.10. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Migrace jako sociální problém? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>ky</a:t>
-[...7 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>5.11. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Zkoumání SP a společenská zodpovědnost v sociálních vědách </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(do 11.11. vypracováváte mini-recenzi - úkol na další hodinu)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>12.11. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Diskuze nad knihou Slepé skvrny, diskuze ohledně témat esejů</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1942101398"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2849129695"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Harmonogram kurzu I. </a:t>
-[...11 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0"/>
+              <a:t>Harmonogram kurzu II.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2.10. </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>19.11</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. STEM: Jaká je česká společnost a co si myslí? Přednáška diskuze s hostem ze </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>STEMu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> Alešem Vomáčkou</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>9.10. </a:t>
-[...3 lines deleted...]
-              <a:t> </a:t>
+              <a:t>26.11</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3">
-                    <a:lumMod val="40000"/>
-[...14 lines deleted...]
-                  <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>(do 15.10. vyplňujete a odevzdáváte tabulku – úkol na další hodinu)</a:t>
+              <a:t>Zločinnost jako SP a trest jako řešení? Host Jakub Drápal</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>16.10. </a:t>
-[...3 lines deleted...]
-              <a:t>Domácí násilí jako sociální problém (SP)?</a:t>
+              <a:t>3.12. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Bydlení jako SP? Diskuze s hostem Filipem Pospíšilem </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>23.10. </a:t>
+              <a:t>10.12. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3">
-                    <a:lumMod val="40000"/>
-                    <a:lumOff val="60000"/>
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Jak definovat sociální problém? </a:t>
+              <a:t>Řešení sociálních problémů</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>30.10. </a:t>
-[...60 lines deleted...]
-              <a:t>Diskuze nad knihou Slepé skvrny, diskuze ohledně témat esejů</a:t>
+              <a:t>17.12. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Najděte to! (úkol v terénu místo přednášky)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2849129695"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3355853799"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Harmonogram kurzu II.</a:t>
-[...156 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Dotazy k formalitám</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3355853799"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3474161581"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Dotazy k formalitám</a:t>
+              <a:t>Co je to sociální problém?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3474161581"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2579685169"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Co je to sociální problém?</a:t>
-            </a:r>
+              <a:t>Problém…ale sociální?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="3657600" lvl="8" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>                                                                   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Problémy se neobjevují přes noc. A ani přes noc nemizí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Problém – rozpor mezi tím, co je a co by mělo být</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Sociální problémy (nerovnost, kriminalita…) jsou ve středu prvopočátků sociologického zájmu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Prvotní smysl sociologie – pomáhat společnosti zbavit se tíživých problémů</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Reakce dalších společenských věd</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2900" dirty="0"/>
+              <a:t>Vývoj – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>systémový přístup </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2900" dirty="0"/>
+              <a:t>(metodologický perfekcionismus, rozvoj teorie, nezáleží na tom, jaký jev je zkoumán) x </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>problémový přístup </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2900" dirty="0"/>
+              <a:t>(sociologie má ovlivňovat, zasahovat, pomáhat, důležitost výzkumu má přednost před jeho perfektním provedením)/ kombinace přístupů.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sociálním problémem je jakýkoli stav nebo chování, které má negativní důsledky pro velký počet lidí a které je obecně považováno za stav nebo chování, které je třeba řešit. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Tato definice má jak objektivní složku, tak subjektivní složku.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2579685169"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="828875962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Problém…ale sociální?</a:t>
+              <a:t>Sociální problém</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="3657600" lvl="8" indent="0" algn="just">
-[...5 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
-              <a:t>Problémy se neobjevují přes noc. A ani přes noc nemizí</a:t>
-[...179 lines deleted...]
-              <a:t>Je stáří SP? Je rozšíření tetování SP? Je alkoholismus mladistvých SP? Je zabitý novorozenec SP? Je rasová segregace SP?</a:t>
+              <a:t>Je stáří sociální problém (SP)? Je rozšíření tetování SP? Je alkoholismus mladistvých SP? Je zabitý novorozenec SP? Je rasová segregace SP?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0"/>
               <a:t>Znáte nějaké vyřešené SP? </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
@@ -4766,448 +5173,660 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="800701935"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="826861"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Subjektivní a objektivní složka SP</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1355271"/>
+            <a:ext cx="10515600" cy="4821692"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Objektivní složka:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Existuje určitý společenský stav nebo chování, které má negativní důsledky pro jednotlivce či společnost.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Tyto důsledky lze empiricky zkoumat (např. rozsah chudoby, zdravotní dopady znečištění).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Subjektivní složka:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Určitý stav nebo chování je společností či její částí vnímáno jako nežádoucí.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Lidé jej označují za problém, který vyžaduje pozornost nebo řešení.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1932759413"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Subjektivní a objektivní složka SP</a:t>
+              <a:t>→ Dva základní přístupy ke zkoumání SP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-[...7 lines deleted...]
-          <a:p>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Je rozhodující, že existuje a má empiricky doložitelné negativní důsledky?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Objektivistický</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> přístup: důraz na existenci, příčiny a důsledky společenských problémů.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-              <a:t>Subjektivní složka – něco za problém považuji (= konstruktivistický pohled – blízko interpretativní sociologii)</a:t>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nebo je rozhodující, že je určitý jev za sociální problém označován a společensky vnímán?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sociálněkonstruktivistický</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>přístup: důraz na to, kdo, jak a proč určité jevy definuje jako sociální problémy.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>                </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t> Diskuze: domácí násilí  (existence x vnímání)  či inteligence a malý mozek žen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1932759413"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1520179857"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-[...20 lines deleted...]
-        <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...1 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
-                <a:solidFill>
-[...20 lines deleted...]
-              <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Je to tehdy, když reálně (empiricky podloženě) existuje? </a:t>
-[...22 lines deleted...]
-              <a:rPr lang="cs-CZ" i="1" dirty="0">
+              <a:t>Konstruktivistický pohled </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Nebo je to tehdy, kdy je za problém považován?</a:t>
-[...1 lines deleted...]
-          </a:p>
+              <a:t>(má blízko k Interpretativní sociologii)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>                              (konstruktivistický/interpretativní proud, sociální realita je konstrukt v myslích lidí)</a:t>
+              <a:t>Kdy se určitý jev stává sociálním problémem?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...15 lines deleted...]
-              <a:t> Diskuze: domácí násilí  (existence x vnímání)  či inteligence a malý mozek žen</a:t>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>   Když je jako sociální problém definován a tato definice se prosazuje ve společnosti.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Sociální problémy nejsou pouze objektivně existující skutečnosti. Záleží také na tom, jak jim lidé rozumějí a jak o nich hovoří.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Různí aktéři (občané, média, zájmové skupiny, politici) prosazují odlišné interpretace určitých jevů.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Zkoumáme, kdo a proč označuje určitý jev za problém, jak se tato definice prosazuje a jaká řešení jsou navrhována.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Implikace – „vytváření“ sociálních problémů či kvazi-důkazů pro jejich existenci, i když pro to máme málo nebo žádný základ? Pokud to tak vnímáme a prosadíme, tak to tak je. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1500" dirty="0"/>
+              <a:t>(Např. pohled na studium žen na VŠ v 19. století – víra, že studium naruší menstruační cyklus)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1520179857"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="531050342"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Konstruktivistický pohled </a:t>
-[...10 lines deleted...]
-              <a:t>(má blízko k Interpretativní sociologii)</a:t>
+              <a:t>Objektivistický pohled</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>                    </a:t>
-            </a:r>
+              <a:t>Kdy se určitý jev stává sociálním problémem?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent2">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Když je tak vnímán! Na vnímání záleží přinejmenším stejně jako na realitě, někdy dokonce více. </a:t>
-[...36 lines deleted...]
-            </a:r>
+              <a:t>    Když existují empiricky zjistitelné společenské podmínky, které mají negativní důsledky pro jednotlivce nebo společnost.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Sociální problémy mají reálný základ, který lze empiricky zkoumat.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Zkoumáme jejich rozsah, příčiny a důsledky.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Využíváme například statistická data, sociologické výzkumy a další empirické poznatky.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Cílem je vysvětlit, proč problém vzniká, jaké má důsledky a jaké možnosti jeho řešení existují.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="531050342"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="542935738"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5248,113 +5867,113 @@
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1375954"/>
             <a:ext cx="10515600" cy="4801009"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Všechny informace (prezentace /nikoli zoom záznamy/, literatura atp.) jsou/budou na Moodle stránce</a:t>
+              <a:t>Všechny informace (prezentace, literatura atp.) jsou/budou na Moodle stránce</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>, viz: dl1.cuni.cz, kurz: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Sociální problémy</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>heslo: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>problem2025</a:t>
+              <a:t>problem2026</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>. Kdo se do Moodle ještě nepřihlásil, nechť tak učiní.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Moodle stránku prosím pečlivě sledujte, můžete tam psát i dotazy, než napíšete dotaz, podívejte se do sylabu a harmonogramu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Na Moodle nahráváte rovněž všechny práce a skrze Moodle budete i psát závěrečný test (pozor na správnou adresu, Moodle občas propisuje 2. adresu ze SIS)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Konzultace: čtvrtek od 8:30 h nebo od 12.30 h, předem domluvené, či přes zoom v jiný čas</a:t>
+              <a:t>Konzultace: čtvrtek od 12.30 h, předem domluvené v C227, případně přes zoom v jiný čas</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="198281388"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -5367,677 +5986,593 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0">
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>A jaký je váš názor? </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Jsou sociální problémy primárně otázkou naší interpretace?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Je pravda, že špatná sociální situace/stav nebo chování nejsou sociálním problémem, pokud to jako sociální problém nevnímáme? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent2">
-[...1 lines deleted...]
-                    <a:lumOff val="40000"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Objektivistický pohled</a:t>
-[...85 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>Proč ano nebo proč ne?</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="542935738"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2712865714"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>A jaký je váš názor? </a:t>
-[...11 lines deleted...]
-            <p:ph idx="1"/>
+              <a:t>Příklady teoretických přístupů ke zkoumání sociálních problémů</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro text 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-[...22 lines deleted...]
-              <a:rPr lang="cs-CZ" i="1" dirty="0">
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
+                  <a:schemeClr val="accent5">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Proč ano nebo proč ne?</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Konstruktivistický proud</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obsah 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2505075"/>
+            <a:ext cx="5157787" cy="2932339"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" altLang="sk-SK" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="sk-SK" dirty="0"/>
+              <a:t>Teorie nálepkování</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="sk-SK" dirty="0"/>
+              <a:t>Arénový model vývoje SP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Management sociálních problémů</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro text 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Objektivistický proud</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro obsah 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="2505075"/>
+            <a:ext cx="5183188" cy="2932339"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Teorie sociální patologie</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Teorie sociální  dezorganizace</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Teorie konfliktu hodnot</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextovéPole 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CA794C6-D5B0-E111-C30E-4635BA6687D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2465614" y="5569545"/>
+            <a:ext cx="7772400" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>Teorie sociální deviace zahrnují různé přístupy – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>některé zkoumají příčiny porušování společenských norem, jiné procesy, kterými společnost určité chování označuje za deviantní.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2712865714"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1176955769"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Příklady teorií dle dvou proudů pojetí SP</a:t>
-[...40 lines deleted...]
-            <p:ph sz="half" idx="2"/>
+              <a:t>Sociologická imaginace</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="cs-CZ" altLang="sk-SK" dirty="0"/>
-[...81 lines deleted...]
-              <a:defRPr/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>~ kritická reakce na vývoj sociologie </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0"/>
+              <a:t>(kritická sociologie, neusiluje o nehodnotící vědu, zájem o společenskou změnu)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>= uvědomění si vztahu mezi osobní zkušeností a širším společenským kontextem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0"/>
+              <a:t>(př. nezaměstnanost)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>…schopnost oprostit se od reality každodenního života a nahlédnutí na daný sociologický problém v širším celospolečenském kontextu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr>
-              <a:defRPr/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...5 lines deleted...]
-              <a:defRPr/>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0"/>
+              <a:t>                                                                                                                                                                             </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0"/>
+              <a:t>      Co je to konzumace marihuany?  Kdo může za nezaměstnanost?</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Teorie sociální  dezorganizace</a:t>
-[...4 lines deleted...]
-              <a:defRPr/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Teorie sociální deviace</a:t>
-[...8 lines deleted...]
-              <a:t>Teorie konfliktu hodnot</a:t>
+              <a:t>„Život jednotlivce ani dějiny společnosti nelze pochopit, nepochopíme-li obojí současně.“ (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Mills</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, 2002, s.7)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1176955769"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="696802545"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Sociologická imaginace</a:t>
-[...152 lines deleted...]
-              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Co jsou dle vás největší sociální problémy ČR?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
@@ -6106,51 +6641,51 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0"/>
               <a:t>Co z toho jsou sociální problémy a co ne?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="839714946"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3061857F-BF68-718D-5CA0-E8D0EB6A4B37}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -6229,161 +6764,148 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="8611802" cy="4534533"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2252684511"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Nezapomeňte na úkol: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="-apple-system"/>
               </a:rPr>
               <a:t>Přečtete si volební programy alespoň dvou stran</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:latin typeface="-apple-system"/>
               </a:rPr>
-              <a:t> (do parlamentních </a:t>
-[...12 lines deleted...]
-              <a:t>Co </a:t>
+              <a:t> do komunálních voleb. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="-apple-system"/>
               </a:rPr>
-              <a:t>považují za klíčové sociální problémy Slovenska? Jaká navrhují řešení? C čem se liší?</a:t>
+              <a:t>Co považují za klíčové sociální problémy? Jaká navrhují řešení? V čem se liší?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D2125"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="-apple-system"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Půjčte/kupte si Slepé skvrny od D. Prokopa a začněte tuto knihu číst.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Děkuji za pozornost a čtete </a:t>
+              <a:t>Děkuji za pozornost a čtěte </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Millse</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
               <a:t></a:t>
             </a:r>
             <a:br>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3100" dirty="0">
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
               <a:t>Minimálně to, co máte naskenované v Moodle, ale raději celého!</a:t>
@@ -6573,51 +7095,51 @@
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
               <a:t>seznamuje se základními teoretickými přístupy ke zkoumání sociálních problémů</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
               <a:t>dává odpovědi na zásadní otázky týkající se příčin vzniku a přetrvávání sociálních problémů</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
-              <a:t>se zabývá se zkoumáním škodlivosti a prospěšnosti sociálních problémů v moderní společnosti</a:t>
+              <a:t>se zabývá zkoumáním škodlivosti a prospěšnosti sociálních problémů v moderní společnosti</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
               <a:t>učí využívat jednotlivé teorie při analýze aktuálních sociálních problémů (nejen) v České republice.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="2600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2600" i="1" dirty="0"/>
               <a:t>Důraz je tedy kladen na vaši schopnost aplikovat teoretické poznatky a přístupy při zkoumání konkrétních sociálních problémů a na základě výsledků této analýzy diskutovat jejich adekvátní řešení</a:t>
@@ -6684,232 +7206,274 @@
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Povinnosti kurzu…..plňte včas!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1463040"/>
             <a:ext cx="10515600" cy="4713923"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Ke zkoušce může jít ten, kdo: </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>vyplní a nahraje tabulku </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
               <a:t>k teoriím (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>do 15.10</a:t>
+              <a:t>do 14.10</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
               <a:t>.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>nahraje recenzi </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
               <a:t>na knihu Daniela Prokopa Slepé skvrny (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>do 12.11</a:t>
+              <a:t>do 11.11</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
-              <a:t>.)</a:t>
+              <a:t>.) (kdo četl, může číst  od Prokopa Spravedlivý růst, 2026)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>Splní úkol „</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Odevzdá esej DO </a:t>
+              <a:t>Najděte to“ – obrázek a krátká reflexe </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>19.12</a:t>
-            </a:r>
+              <a:t>do 17.12</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>.) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
+              <a:t>Odevzdá esej DO </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>18.12</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
               <a:t>. - tento termín je třeba dodržet </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
-              <a:t>(pozdní odevzdání – každý den 3 body dolu)</a:t>
+              <a:t>(pozdní odevzdání – každý den 1 bod dolů do max strhnutí 20 bodů)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" dirty="0"/>
-              <a:t> sleduje hodiny, čte!, učí se </a:t>
-[...7 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
+              <a:t>sleduje hodiny, čte!, učí se </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Hodnocení: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>splněné povinnosti </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>+ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>40 % (bodů) esej</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>60 % (bodů) závěrečný test (či alternativa - přečtená literatura)</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2958220443"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6967,119 +7531,137 @@
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1173192"/>
             <a:ext cx="10515600" cy="5003771"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="40000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" dirty="0"/>
-              <a:t>V roce 2025 je studentům umožněno namísto zkoušky přečíst 5 ze 9 níže uvedených knih. </a:t>
+              <a:t>V roce 2026 je studentům umožněno namísto zkoušky přečíst 5 ze 9 níže uvedených knih. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" dirty="0"/>
               <a:t>Volbu, že student/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" dirty="0" err="1"/>
               <a:t>ka</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" dirty="0"/>
-              <a:t> nejde ke zkoušce, ale čte knihy, je třeba učinit do 31.10.2025 VČETNĚ, a to zapsáním se do seznamu na Moodle stránkách kurzu. Přečtenou knihu je třeba ihned po dočtení zapsat do tohoto seznamu. </a:t>
+              <a:t> nejde ke zkoušce, ale čte knihy, je třeba učinit do 31.10.2026 VČETNĚ, a to zapsáním se do seznamu na Moodle stránkách kurzu. Přečtenou knihu je třeba ihned po dočtení zapsat do tohoto seznamu. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" dirty="0"/>
-              <a:t>Čtyři knihy z pěti je třeba mít přečteno a zapsáno v seznamu do 21.12.2025 včetně. </a:t>
+              <a:t>Čtyři knihy z pěti je třeba mít přečteno a zapsáno v seznamu do 21.12.2026 včetně. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" dirty="0"/>
               <a:t>Studenti, kteří dodrží průběžnou četbu, se v době konání zkoušky (termíny budou vypsány v SIS) dostaví na krátký pohovor o přečtených knihách.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>BAUMAN, Zykmund, 2022. </a:t>
+              <a:t>BAUMAN, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3400" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Zygmund</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, 2022. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" i="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tekutý strach</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. Praha: Pulchra. ISBN 978-80-7564-073-4. </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3400" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
@@ -7313,51 +7895,94 @@
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>POSPĚCH, Pavel, 2021. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" i="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Neznámá společnost: pohledy na současné Česko</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. Brno: Host. ISBN 978-80-275-0826-6. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="3400" dirty="0">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3500" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>PROKOP, Daniel, 2026. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3500" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Spravedlivý růst. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3500" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Host. EAN: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3500" dirty="0"/>
+              <a:t>9788027524181</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="3500" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3400" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
@@ -7725,236 +8350,69 @@
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" algn="just">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Vyučující může využívat nástrojů AI pro přípravu výukových materiálů a zpětné vazby na studentské výstupy (podrobněji viz sylabus). Pokud si studenti přejí, aby jejich práce nebyla hodnocena pomocí nástrojů podporovaných umělou inteligencí, informují vyučující. </a:t>
-[...34 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>Vyučující může využívat nástrojů AI pro přípravu výukových materiálů a zpětné vazby na studentské výstupy (podrobněji viz sylabus). Pokud si studenti přejí, aby jejich práce nebyla hodnocena pomocí nástrojů podporovaných umělou inteligencí, informují vyučující.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1824497733"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...131 lines deleted...]
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -8544,50 +9002,253 @@
                   <a:tcPr marL="0" marR="0" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1811668265"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2581074125"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Politiky kurzu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1579418"/>
+            <a:ext cx="10515600" cy="4597545"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Pokud se něco děje, dejte to vědět. Komunikujte! (I já vám budu dávat vědět.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Při pozdním odevzdání eseje (ne jiných výstupů) ztrácíte body (1 bod za každý den). Na náhlá onemocnění („chtěla jsem to napsat o víkendu, ale měla jsem zánět středního ucha…“) či překvapivě často opakující se katastrofy („už už jsem to odesílal, ale shořel mi v tu chvíli disk a zálohu nemám“) budou posuzována velmi obezřetně. Vážné důvody („uvízla jsem na tropickém ostrově“) lze zvážit.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nicméně pokud máte </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(budete mít) dlouhodobé a/či vážné zdravotní a jiné </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>problémy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> (vč. depresí, nemožnost připojení se k internetu…) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>dejte o nich vědět co nejdříve</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>V předem odůvodněných případech je možné domluvit jiný harmonogram.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Evidovaní studenti/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>ky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0">
+                <a:hlinkClick r:id="rId2" tooltip="Klikněte pro otevření v novém okně nebo záložce&#10;https://fsv.cuni.cz/studium/studenti-se-specialnimi-potrebami"/>
+              </a:rPr>
+              <a:t>speciálními potřebami</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>vyžadující v předmětu specifická (podpůrná) opatření, nechť se osobně či emailem obrátí na garantku kurzu před první hodinou. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vyučující je připravena hledat vhodná řešení odpovídající funkční diagnostice studenta/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1942101398"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Motiv Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="29AF8C"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="97BE49"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="3D9CCC"/>
       </a:accent3>
@@ -8805,118 +9466,431 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{3E4F19A7-A959-40BB-972C-4880BAF8EB09}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>2251</Words>
+  <Words>2521</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>187</Paragraphs>
-[...1 lines deleted...]
-  <Notes>0</Notes>
+  <Paragraphs>209</Paragraphs>
+  <Slides>25</Slides>
+  <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="36" baseType="lpstr">
+    <vt:vector size="34" baseType="lpstr">
       <vt:lpstr>-apple-system</vt:lpstr>
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>Segoe UI Emoji</vt:lpstr>
-      <vt:lpstr>source-sans-pro</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>SOCIÁLNÍ PROBLÉMY </vt:lpstr>
       <vt:lpstr>Informace o kurzu</vt:lpstr>
       <vt:lpstr>Praktické info k přednáškám</vt:lpstr>
       <vt:lpstr>Cíle kurzu</vt:lpstr>
       <vt:lpstr>Povinnosti kurzu…..plňte včas!</vt:lpstr>
       <vt:lpstr>Alternativa zkoušky (60 %)</vt:lpstr>
       <vt:lpstr>Využití AI… aneb AI je super, ale…</vt:lpstr>
-      <vt:lpstr>https://etc.ch/eRVS</vt:lpstr>
       <vt:lpstr>Hodnocení kurzu</vt:lpstr>
       <vt:lpstr>Politiky kurzu</vt:lpstr>
       <vt:lpstr>Harmonogram kurzu I. drobné změny vyhrazeny </vt:lpstr>
       <vt:lpstr>Harmonogram kurzu II.</vt:lpstr>
       <vt:lpstr>Dotazy k formalitám</vt:lpstr>
       <vt:lpstr>Co je to sociální problém?</vt:lpstr>
       <vt:lpstr>Problém…ale sociální?</vt:lpstr>
       <vt:lpstr>Sociální problém</vt:lpstr>
       <vt:lpstr>Subjektivní a objektivní složka SP</vt:lpstr>
-      <vt:lpstr>→ Dva základní teoretické proudy SP</vt:lpstr>
+      <vt:lpstr>→ Dva základní přístupy ke zkoumání SP</vt:lpstr>
       <vt:lpstr>Konstruktivistický pohled (má blízko k Interpretativní sociologii)</vt:lpstr>
       <vt:lpstr>Objektivistický pohled</vt:lpstr>
       <vt:lpstr>A jaký je váš názor? </vt:lpstr>
-      <vt:lpstr>Příklady teorií dle dvou proudů pojetí SP</vt:lpstr>
+      <vt:lpstr>Příklady teoretických přístupů ke zkoumání sociálních problémů</vt:lpstr>
       <vt:lpstr>Sociologická imaginace</vt:lpstr>
       <vt:lpstr>Co jsou dle vás největší sociální problémy ČR?</vt:lpstr>
       <vt:lpstr>Šetření mezi středoškoláky 2021: Za největší problém ČR považují studenti nejčastěji politickou reprezentaci (61 %) a epidemii COVID 19 (41 %). Od roku 2017 vzrostla vnímaná problémovost politické reprezentace a rasismu. Největší rozdíly ve vnímání problémů ČR jsou mezi studenty gymnázií a učilišť. Gymnazisté považují častěji za problematickou politickou reprezentaci, korupci, kvalitu vzdělání. Studenti učilišť častěji omezování kvůli epidemii COVID 19, drogy, nezaměstnanost a migraci.</vt:lpstr>
-      <vt:lpstr>Děkuji za pozornost a čtete Millse  Minimálně to, co máte naskenované v Moodle, ale raději celého!</vt:lpstr>
+      <vt:lpstr>Děkuji za pozornost a čtěte Millse  Minimálně to, co máte naskenované v Moodle, ale raději celého!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOCIÁLNÍ PROBLÉMY</dc:title>
   <dc:creator>Marie Jelínková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>