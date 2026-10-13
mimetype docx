--- v0 (2026-08-08)
+++ v1 (2026-10-13)
@@ -2,127 +2,127 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0CC2E09F" w14:textId="7CDC991D" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+    <w:p w14:paraId="0CC2E09F" w14:textId="7C269DB6" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LEXIKOLOGIE </w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ACC110023</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>přednáška + seminář ZS 202</w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
+      <w:r w:rsidR="00747355">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
+      <w:r w:rsidR="00747355">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B2FF57A" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
@@ -151,102 +151,102 @@
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ivana Bozděchová</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4245D64D" w14:textId="77777777" w:rsidR="0037126A" w:rsidRPr="00D90D06" w:rsidRDefault="0037126A" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31577989" w14:textId="255F3546" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+    <w:p w14:paraId="31577989" w14:textId="7C5A3DE9" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. přednáška </w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...7 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 10. 202</w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DE5C02" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lexikologie a lingvistika, slovo a jazykový znak, jazyk a myšlení</w:t>
       </w:r>
@@ -779,102 +779,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kurs obecné lingvistiky</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS PGothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Praha 1989, s. 95–107.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C07682B" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7334187A" w14:textId="4E7E66A9" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+    <w:p w14:paraId="7334187A" w14:textId="366985EC" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. přednáška </w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...7 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 10. 202</w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512DAF40" w14:textId="77777777" w:rsidR="00C620AB" w:rsidRPr="00D90D06" w:rsidRDefault="00C620AB" w:rsidP="00C620AB">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zachycení slovní zásoby ve slovnících – úvod do lexikografie</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
@@ -1126,51 +1126,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kapitoly z dějin české jazykovědné bohemistiky</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Praha 2007: Lexikografie, s. 164–198.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406E80BA" w14:textId="77777777" w:rsidR="00C620AB" w:rsidRPr="00D90D06" w:rsidRDefault="00C620AB" w:rsidP="00C620AB">
+    <w:p w14:paraId="406E80BA" w14:textId="5BF76BEA" w:rsidR="00C620AB" w:rsidRPr="00D90D06" w:rsidRDefault="00C620AB" w:rsidP="00C620AB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hladká, Z. – Martincová, O.: Tradice a současnost české lexikografie. In: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
@@ -1257,101 +1257,155 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>истoрия</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>слaвянсkoй</w:t>
+        <w:t>слaвянс</w:t>
+      </w:r>
+      <w:r w:rsidR="0018269D" w:rsidRPr="0018269D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oй</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>лekсиkoгрaфии</w:t>
+        <w:t>лe</w:t>
+      </w:r>
+      <w:r w:rsidR="0018269D" w:rsidRPr="0018269D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>си</w:t>
+      </w:r>
+      <w:r w:rsidR="0018269D" w:rsidRPr="0018269D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oгрaфии</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Н a </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>учны</w:t>
+        <w:t>Нaучныe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>мaтeриaлы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> к XIV </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1404,112 +1458,112 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008, s. 261–286. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E52D1D2" w14:textId="77777777" w:rsidR="00C620AB" w:rsidRPr="00D90D06" w:rsidRDefault="00C620AB" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E3C9179" w14:textId="21FB0574" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+    <w:p w14:paraId="2E3C9179" w14:textId="20C73344" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3. přednáška </w:t>
       </w:r>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidR="00F97C39" w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 10. 202</w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07BB70C8" w14:textId="77777777" w:rsidR="00C620AB" w:rsidRPr="00D90D06" w:rsidRDefault="00C620AB" w:rsidP="00C620AB">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Slovo/lexém a jeho vymezení</w:t>
       </w:r>
@@ -1783,102 +1837,122 @@
         <w:t>Mluvnice současné češtiny 1. Jak se píše a jak se mluví</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, s. 65–68. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1139C816" w14:textId="77777777" w:rsidR="000B26A5" w:rsidRPr="00D90D06" w:rsidRDefault="000B26A5" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="706AA51C" w14:textId="65960B7C" w:rsidR="000B26A5" w:rsidRPr="00D90D06" w:rsidRDefault="000B26A5" w:rsidP="000B26A5">
+    <w:p w14:paraId="706AA51C" w14:textId="5CBB09C5" w:rsidR="000B26A5" w:rsidRPr="00D90D06" w:rsidRDefault="000B26A5" w:rsidP="000B26A5">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4. přednáška 2</w:t>
-[...29 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">4. přednáška </w:t>
+      </w:r>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A5A559" w14:textId="70BDAB96" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="007004F5" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Model slova, l</w:t>
       </w:r>
       <w:r w:rsidR="00DB3A8F" w:rsidRPr="00D90D06">
         <w:rPr>
@@ -2546,122 +2620,122 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B711E82" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="077E621E" w14:textId="02500E89" w:rsidR="00622FAC" w:rsidRPr="00D90D06" w:rsidRDefault="00622FAC" w:rsidP="00622FAC">
+    <w:p w14:paraId="077E621E" w14:textId="52A6532C" w:rsidR="00622FAC" w:rsidRPr="00D90D06" w:rsidRDefault="00622FAC" w:rsidP="00622FAC">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5. přednáška </w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...7 lines deleted...]
-        <w:t>29</w:t>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 1</w:t>
       </w:r>
-      <w:r w:rsidR="005E2446">
-[...7 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 202</w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E06D9C" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vztahy lexikálních jednotek – paradigmatika a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90D06">
@@ -3086,102 +3160,112 @@
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6D87E9" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1380DC1C" w14:textId="02493B96" w:rsidR="00622FAC" w:rsidRPr="00D90D06" w:rsidRDefault="00622FAC" w:rsidP="00622FAC">
+    <w:p w14:paraId="1380DC1C" w14:textId="018C1E5B" w:rsidR="00622FAC" w:rsidRPr="00D90D06" w:rsidRDefault="00622FAC" w:rsidP="00622FAC">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6. přednáška </w:t>
       </w:r>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidR="00EC533C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 11. 202</w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DC3B89" w14:textId="233DEFE6" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3615,112 +3699,122 @@
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Praha 1961.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104E8580" w14:textId="77777777" w:rsidR="00622FAC" w:rsidRPr="00D90D06" w:rsidRDefault="00622FAC" w:rsidP="00622FAC">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B1835D9" w14:textId="603748D5" w:rsidR="00622FAC" w:rsidRPr="00D90D06" w:rsidRDefault="00622FAC" w:rsidP="00622FAC">
+    <w:p w14:paraId="6B1835D9" w14:textId="6915A5A0" w:rsidR="00622FAC" w:rsidRPr="00D90D06" w:rsidRDefault="00622FAC" w:rsidP="00622FAC">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7. přednáška </w:t>
       </w:r>
-      <w:r w:rsidR="005E2446">
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00EC533C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. 11. 202</w:t>
-[...9 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668A3AFE" w14:textId="33A5F38F" w:rsidR="00622FAC" w:rsidRPr="00D90D06" w:rsidRDefault="00622FAC" w:rsidP="00622FAC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4216,132 +4310,122 @@
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BF8C68" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="251F72EB" w14:textId="63610E56" w:rsidR="0000585D" w:rsidRPr="00D90D06" w:rsidRDefault="0000585D" w:rsidP="0000585D">
+    <w:p w14:paraId="251F72EB" w14:textId="78AE5C83" w:rsidR="0000585D" w:rsidRPr="00D90D06" w:rsidRDefault="0000585D" w:rsidP="0000585D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. přednáška </w:t>
       </w:r>
-      <w:r w:rsidR="005E2446">
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00747355">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
+      <w:r w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00747355">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACFC9BE" w14:textId="5260EDFF" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Systém ve slovní zásobě – vrstvy slov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507B43C8" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
@@ -4719,154 +4803,173 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mluvnice současné češtiny 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, s. 76–77. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5190F4D5" w14:textId="45971AC3" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BE69609" w14:textId="5DD8ABC5" w:rsidR="00585DF0" w:rsidRPr="00D90D06" w:rsidRDefault="00585DF0" w:rsidP="00585DF0">
+    <w:p w14:paraId="0BE69609" w14:textId="01889D34" w:rsidR="00585DF0" w:rsidRPr="00D90D06" w:rsidRDefault="00585DF0" w:rsidP="00585DF0">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9. přednáška </w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...7 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 1</w:t>
       </w:r>
       <w:r w:rsidR="005E2446">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 202</w:t>
       </w:r>
-      <w:r w:rsidR="00EC533C">
-[...10 lines deleted...]
-    <w:p w14:paraId="516967F1" w14:textId="59E25D39" w:rsidR="0052403D" w:rsidRPr="00D90D06" w:rsidRDefault="0052403D" w:rsidP="0052403D">
+      <w:r w:rsidR="00747355">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516967F1" w14:textId="5C148ED0" w:rsidR="0052403D" w:rsidRPr="00CC52DE" w:rsidRDefault="0052403D" w:rsidP="0052403D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Expresivita a původ slov</w:t>
       </w:r>
       <w:r w:rsidR="00585DF0" w:rsidRPr="00D90D06">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, přejatá slova</w:t>
       </w:r>
+      <w:r w:rsidR="00CC52DE">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC52DE" w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neologismy </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="53C55F2B" w14:textId="77777777" w:rsidR="0052403D" w:rsidRPr="00D90D06" w:rsidRDefault="0052403D" w:rsidP="0052403D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Základní pojmy a termíny</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E0CD8F" w14:textId="77777777" w:rsidR="0052403D" w:rsidRPr="00D90D06" w:rsidRDefault="0052403D" w:rsidP="0052403D">
       <w:pPr>
         <w:rPr>
@@ -4971,67 +5074,97 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">příznakové vrstvy slovní zásoby </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61612BBF" w14:textId="77777777" w:rsidR="0052403D" w:rsidRPr="00D90D06" w:rsidRDefault="0052403D" w:rsidP="0052403D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>expresivita, emocionálnost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D83AD7" w14:textId="77777777" w:rsidR="0052403D" w:rsidRPr="00D90D06" w:rsidRDefault="0052403D" w:rsidP="0052403D">
+    <w:p w14:paraId="67D83AD7" w14:textId="77777777" w:rsidR="0052403D" w:rsidRDefault="0052403D" w:rsidP="0052403D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>expresivita inherentní, adherentní, kontextová</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD579BD" w14:textId="2BAC15E3" w:rsidR="00CC52DE" w:rsidRPr="00D90D06" w:rsidRDefault="00CC52DE" w:rsidP="0052403D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>neologizační</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procesy, neologismy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D563EFE" w14:textId="77777777" w:rsidR="0052403D" w:rsidRPr="00D90D06" w:rsidRDefault="0052403D" w:rsidP="0052403D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20BB7DE7" w14:textId="77777777" w:rsidR="0052403D" w:rsidRPr="00D90D06" w:rsidRDefault="0052403D" w:rsidP="0052403D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5344,1590 +5477,911 @@
         <w:t xml:space="preserve"> 80, 1997, s. 113–115.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EA8E7E" w14:textId="77777777" w:rsidR="0052403D" w:rsidRPr="00D90D06" w:rsidRDefault="0052403D" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="410D804C" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63BB07D2" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+    <w:p w14:paraId="524E3F33" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w14:paraId="215B2217" w14:textId="5CC3D743" w:rsidR="00585DF0" w:rsidRPr="00D90D06" w:rsidRDefault="00585DF0" w:rsidP="00585DF0">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578A077E" w14:textId="0FDB98F1" w:rsidR="00585DF0" w:rsidRPr="00CC52DE" w:rsidRDefault="00585DF0" w:rsidP="00585DF0">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00597F86" w:rsidRPr="00D90D06">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00CC52DE" w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D90D06">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. přednáška </w:t>
       </w:r>
-      <w:r w:rsidR="005E2446">
-[...40 lines deleted...]
-    <w:p w14:paraId="2C94078C" w14:textId="6E48935F" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:r w:rsidR="00CC52DE" w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 1. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8C97D4" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lexikální onomaziologie: procesy přímé a nepřímé nominace (obraznost pojmenování, metafora, metonymie); frazeologie a idiomatika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA997C1" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D90D06">
-[...38 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Základní pojmy a termíny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182F84A2" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FFF332" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sémaziologie, onomaziologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0321B5C9" w14:textId="71E664E0" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pojmenování – nominace:</w:t>
+      </w:r>
+      <w:r w:rsidR="00597F86" w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-    <w:p w14:paraId="79773F6F" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. pojmenovací akt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4793CC" w14:textId="2EB8CF53" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00585DF0" w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. pojmenovací jednotka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FDC04B" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pojmenovací postupy: tvoření slov a ustálených pojmenování, sémantické tvoření, přejímání, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kalkování</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC6DD28" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pojmenování/nominace přímé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141F0E31" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pojmenování přenesené/nepřímá nominace: metafora, metonymie, synekdocha </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185FFF75" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>frazém – idiom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D7E68C" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>frazeologie – idiomatika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B467CB" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
-          <w:color w:val="000000"/>
-[...112 lines deleted...]
-    <w:p w14:paraId="76ECB4C1" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FEB5E8" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Literatura základní</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D90D06">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4FA2CB" w14:textId="1F2F001A" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+    <w:p w14:paraId="56E76EAB" w14:textId="77777777" w:rsidR="003309B1" w:rsidRPr="00CC52DE" w:rsidRDefault="003309B1" w:rsidP="003309B1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D90D06">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Příruční mluvnice češtiny</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D90D06">
-[...49 lines deleted...]
-    <w:p w14:paraId="2045BCB0" w14:textId="3CA7694B" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, s. 71–73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639552FB" w14:textId="5C03AD17" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="6047C228" w14:textId="410E9939" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Česká lexikologie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, s. 10</w:t>
+      </w:r>
+      <w:r w:rsidR="0061298B" w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–1</w:t>
+      </w:r>
+      <w:r w:rsidR="0061298B" w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAA8E6F" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D90D06">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literatura doporučená </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F83975" w14:textId="2A1897CC" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-[...16 lines deleted...]
-    <w:p w14:paraId="1282C787" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mluvnice současné češtiny 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, s. 75–7</w:t>
+      </w:r>
+      <w:r w:rsidR="00400F45" w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD09B59" w14:textId="16D9A46C" w:rsidR="00400F45" w:rsidRPr="00CC52DE" w:rsidRDefault="00400F45" w:rsidP="00400F45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D90D06">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šmilauer, V.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="524E3F33" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nauka o českém jazyku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E411D" w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Praha 197</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1898" w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005E411D" w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s. 58–65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC0F5C7" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
-[...293 lines deleted...]
-        <w:t xml:space="preserve">pojmenovací postupy: tvoření slov a ustálených pojmenování, sémantické tvoření, přejímání, </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čermák, F.: Frazeologie v českých slovnících, lexikografie a lexikon. In: S. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D90D06">
-[...6 lines deleted...]
-        <w:t>kalkování</w:t>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čmejrková</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D90D06">
-[...96 lines deleted...]
-    <w:p w14:paraId="41FEB5E8" w14:textId="77777777" w:rsidR="00DB3A8F" w:rsidRPr="00D90D06" w:rsidRDefault="00DB3A8F" w:rsidP="00DB3A8F">
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – J. Hoffmannová – J. Klímová (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čeština v pohledu synchronním a diachronním.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Praha: Karolinum, 2012, s. 377–382.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088A21F0" w14:textId="77777777" w:rsidR="00CC52DE" w:rsidRPr="00CC52DE" w:rsidRDefault="00CC52DE" w:rsidP="00CC52DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00D90D06">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martincová, O.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...429 lines deleted...]
-    <w:sectPr w:rsidR="00F97C39" w:rsidRPr="00D90D06" w:rsidSect="004A2B0C">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Problematika neologismů v současné spisovné češtině</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC52DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Praha 1983.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F1AE93" w14:textId="5245AA2A" w:rsidR="00DB3A8F" w:rsidRPr="00CC52DE" w:rsidRDefault="00DB3A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559DF196" w14:textId="77777777" w:rsidR="00F97C39" w:rsidRPr="00CC52DE" w:rsidRDefault="00F97C39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F97C39" w:rsidRPr="00CC52DE" w:rsidSect="004A2B0C">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DEDFD90" w14:textId="77777777" w:rsidR="00E64EAD" w:rsidRDefault="00E64EAD" w:rsidP="00EB57AC">
+    <w:p w14:paraId="4253EFC4" w14:textId="77777777" w:rsidR="004B5FB5" w:rsidRDefault="004B5FB5" w:rsidP="00EB57AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72A5745F" w14:textId="77777777" w:rsidR="00E64EAD" w:rsidRDefault="00E64EAD" w:rsidP="00EB57AC">
+    <w:p w14:paraId="19BEF8F9" w14:textId="77777777" w:rsidR="004B5FB5" w:rsidRDefault="004B5FB5" w:rsidP="00EB57AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geneva">
     <w:panose1 w:val="020B0503030404040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5200205F" w:usb2="00A0C000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:id w:val="-1669399143"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="65734357" w14:textId="0842182F" w:rsidR="00EB57AC" w:rsidRDefault="00EB57AC" w:rsidP="000B0D35">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="slostrnky"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="slostrnky"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="slostrnky"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="slostrnky"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4597A3CA" w14:textId="77777777" w:rsidR="00EB57AC" w:rsidRDefault="00EB57AC">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:id w:val="-1004746903"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="1D3C9F6D" w14:textId="594FA229" w:rsidR="00EB57AC" w:rsidRDefault="00EB57AC" w:rsidP="000B0D35">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="slostrnky"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="slostrnky"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -6947,70 +6401,70 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="slostrnky"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="slostrnky"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="575CC69F" w14:textId="77777777" w:rsidR="00EB57AC" w:rsidRDefault="00EB57AC">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E27BA3E" w14:textId="77777777" w:rsidR="00E64EAD" w:rsidRDefault="00E64EAD" w:rsidP="00EB57AC">
+    <w:p w14:paraId="60602416" w14:textId="77777777" w:rsidR="004B5FB5" w:rsidRDefault="004B5FB5" w:rsidP="00EB57AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66E652BB" w14:textId="77777777" w:rsidR="00E64EAD" w:rsidRDefault="00E64EAD" w:rsidP="00EB57AC">
+    <w:p w14:paraId="5ADCEC6A" w14:textId="77777777" w:rsidR="004B5FB5" w:rsidRDefault="004B5FB5" w:rsidP="00EB57AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E6B0129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="905247B8"/>
     <w:lvl w:ilvl="0" w:tplc="125CD818">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7063,171 +6517,179 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1012298127">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="183"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C40327"/>
     <w:rsid w:val="0000585D"/>
     <w:rsid w:val="00097490"/>
     <w:rsid w:val="000A54E3"/>
     <w:rsid w:val="000B26A5"/>
     <w:rsid w:val="000B6A79"/>
     <w:rsid w:val="000F36A2"/>
     <w:rsid w:val="00152D3E"/>
+    <w:rsid w:val="0018269D"/>
     <w:rsid w:val="001A7862"/>
     <w:rsid w:val="001B4963"/>
     <w:rsid w:val="001D5338"/>
     <w:rsid w:val="00204568"/>
     <w:rsid w:val="00213847"/>
     <w:rsid w:val="002B6C7A"/>
     <w:rsid w:val="0030138E"/>
     <w:rsid w:val="003309B1"/>
     <w:rsid w:val="003442FA"/>
     <w:rsid w:val="0037126A"/>
+    <w:rsid w:val="0039560B"/>
     <w:rsid w:val="003E44DE"/>
     <w:rsid w:val="00400F45"/>
     <w:rsid w:val="00407DF3"/>
     <w:rsid w:val="00416810"/>
     <w:rsid w:val="004A2B0C"/>
+    <w:rsid w:val="004B5FB5"/>
     <w:rsid w:val="0052403D"/>
     <w:rsid w:val="00535EB6"/>
+    <w:rsid w:val="005665A9"/>
     <w:rsid w:val="00574C60"/>
     <w:rsid w:val="00585DF0"/>
     <w:rsid w:val="00597F86"/>
     <w:rsid w:val="005A3355"/>
     <w:rsid w:val="005B2A6B"/>
     <w:rsid w:val="005B7674"/>
     <w:rsid w:val="005E2446"/>
     <w:rsid w:val="005E411D"/>
     <w:rsid w:val="0061298B"/>
     <w:rsid w:val="00622FAC"/>
     <w:rsid w:val="00665D27"/>
     <w:rsid w:val="00687F05"/>
     <w:rsid w:val="006E48FB"/>
     <w:rsid w:val="007004F5"/>
     <w:rsid w:val="00702237"/>
+    <w:rsid w:val="00747355"/>
     <w:rsid w:val="007612AA"/>
     <w:rsid w:val="007703F7"/>
     <w:rsid w:val="00836B44"/>
+    <w:rsid w:val="00885476"/>
     <w:rsid w:val="008947B1"/>
     <w:rsid w:val="008A1898"/>
     <w:rsid w:val="008C2DB5"/>
     <w:rsid w:val="009149C3"/>
     <w:rsid w:val="00A04D2F"/>
     <w:rsid w:val="00A3539B"/>
     <w:rsid w:val="00A9576A"/>
     <w:rsid w:val="00B227C0"/>
     <w:rsid w:val="00B548A4"/>
     <w:rsid w:val="00B86023"/>
     <w:rsid w:val="00BD12A8"/>
     <w:rsid w:val="00C40327"/>
     <w:rsid w:val="00C620AB"/>
     <w:rsid w:val="00C6364E"/>
     <w:rsid w:val="00C873BD"/>
+    <w:rsid w:val="00CC52DE"/>
     <w:rsid w:val="00D229D6"/>
     <w:rsid w:val="00D32C24"/>
     <w:rsid w:val="00D561F5"/>
     <w:rsid w:val="00D90D06"/>
     <w:rsid w:val="00DB3A8F"/>
     <w:rsid w:val="00E0596D"/>
+    <w:rsid w:val="00E3230D"/>
     <w:rsid w:val="00E64EAD"/>
     <w:rsid w:val="00EB57AC"/>
     <w:rsid w:val="00EC533C"/>
     <w:rsid w:val="00ED3D7A"/>
     <w:rsid w:val="00EE411D"/>
     <w:rsid w:val="00F17D60"/>
     <w:rsid w:val="00F97C39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5045F598"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B1B40807-0D9C-9947-AD73-ED9012E5F48C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7731,51 +7193,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EB57AC"/>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB57AC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="247811251">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="685407503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8147,69 +7609,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1076</Words>
-  <Characters>6353</Characters>
+  <Words>992</Words>
+  <Characters>5857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7415</CharactersWithSpaces>
+  <CharactersWithSpaces>6836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bozděchová, Ivana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>