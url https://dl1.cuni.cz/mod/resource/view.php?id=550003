--- v0 (2025-10-06)
+++ v1 (2026-10-12)
@@ -234,51 +234,51 @@
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14994" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="69" d="100"/>
           <a:sy n="69" d="100"/>
         </p:scale>
-        <p:origin x="564" y="40"/>
+        <p:origin x="564" y="44"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -431,51 +431,51 @@
             <a:r>
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>Kliknutím lze upravit styl předlohy.</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -601,51 +601,51 @@
             <a:r>
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -781,51 +781,51 @@
             <a:r>
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -951,51 +951,51 @@
             <a:r>
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1197,51 +1197,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1429,51 +1429,51 @@
             <a:r>
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1796,51 +1796,51 @@
             <a:r>
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1914,51 +1914,51 @@
             <a:r>
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2009,51 +2009,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2286,51 +2286,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2539,51 +2539,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2756,51 +2756,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{03211F2F-ED33-4741-AA6A-874508C50BF0}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.10.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4659,67 +4659,59 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
               <a:t>Příklad otázky v testu: „Co je podle dialogu </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1" smtClean="0"/>
               <a:t>Faidón</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
               <a:t> největším zlem?“</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-              <a:t>termín: </a:t>
-[...15 lines deleted...]
-              <a:t>v 14:30 hod. v aule</a:t>
+              <a:t>termín: 5. 1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>2027 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>v 14:30 hod. v 0.02</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>termín: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
               <a:t>začátek zkouškového období</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>termín: </a:t>
             </a:r>
@@ -6108,55 +6100,51 @@
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Platónova díla se citují s uvedením stránky a sloupce či úseku ve vydání francouzského tiskaře H. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>E</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1" smtClean="0"/>
               <a:t>stienne</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Stephanus</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>) z r. 1578. </a:t>
-[...3 lines deleted...]
-              <a:t>Přesnější určení místa umožňují buď písmena a – e, která zhruba označují pětiny stránky, nebo údaj sloupce a řádku podle oxfordského vydání J. </a:t>
+              <a:t>) z r. 1578. Přesnější určení místa umožňují buď písmena a – e, která zhruba označují pětiny stránky, nebo údaj sloupce a řádku podle oxfordského vydání J. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Burneta</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
               <a:t>Např.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0" err="1" smtClean="0"/>
               <a:t>Phd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>