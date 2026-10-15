--- v0 (2026-08-21)
+++ v1 (2026-10-15)
@@ -43,51 +43,58 @@
         <w:t>VIDEO ASSIGNMENT 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005536D4" w:rsidRPr="00952162" w:rsidRDefault="005536D4" w:rsidP="005536D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005536D4" w:rsidRDefault="005536D4" w:rsidP="005536D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Topic: Do schools kill creativity?</w:t>
+        <w:t xml:space="preserve">Topic: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92C42">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Many faces of creativity</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005536D4" w:rsidRPr="00BC2BB8" w:rsidRDefault="005536D4" w:rsidP="005536D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC2BB8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Outcome: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DOUBLE DIARY WITH YOUR COMMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005536D4" w:rsidRDefault="005536D4" w:rsidP="00152529">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -117,78 +124,91 @@
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> face-to-face</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> session </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00152529" w:rsidRDefault="00152529" w:rsidP="00152529">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="005536D4" w:rsidRPr="005536D4" w:rsidRDefault="005536D4" w:rsidP="005536D4">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005536D4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005536D4">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005536D4">
         <w:t>Watch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005536D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A437F" w:rsidRPr="00D76BD5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A437F" w:rsidRPr="00D76BD5">
+        <w:rPr>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="002A437F">
-        <w:t>any</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> video </w:t>
+        <w:t xml:space="preserve">video </w:t>
       </w:r>
       <w:r w:rsidRPr="005536D4">
         <w:t xml:space="preserve">on Ted </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005536D4">
         <w:t>Talks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005536D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A437F">
         <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A437F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A437F">
         <w:t>concerns</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1844,52 +1864,50 @@
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002A437F" w:rsidRDefault="002A437F" w:rsidP="00141B30">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002A437F" w:rsidRDefault="00F6457D" w:rsidP="00141B30">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="002A437F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sentence </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A437F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>starters</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A437F" w:rsidRPr="002A437F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
@@ -2498,88 +2516,88 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F6457D">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001F5ACE" w:rsidRPr="00F6457D" w:rsidSect="00254506">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E44B80" w:rsidRDefault="00E44B80" w:rsidP="00016A6F">
+    <w:p w:rsidR="00DA0F88" w:rsidRDefault="00DA0F88" w:rsidP="00016A6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E44B80" w:rsidRDefault="00E44B80" w:rsidP="00016A6F">
+    <w:p w:rsidR="00DA0F88" w:rsidRDefault="00DA0F88" w:rsidP="00016A6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00016A6F" w:rsidRDefault="00016A6F">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
     <w:r w:rsidRPr="00016A6F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="716452F1" wp14:editId="0BEEFDFF">
           <wp:extent cx="5756910" cy="1010285"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
@@ -2605,58 +2623,58 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="5756910" cy="1010285"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w:rsidR="00016A6F" w:rsidRDefault="00016A6F">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E44B80" w:rsidRDefault="00E44B80" w:rsidP="00016A6F">
+    <w:p w:rsidR="00DA0F88" w:rsidRDefault="00DA0F88" w:rsidP="00016A6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E44B80" w:rsidRDefault="00E44B80" w:rsidP="00016A6F">
+    <w:p w:rsidR="00DA0F88" w:rsidRDefault="00DA0F88" w:rsidP="00016A6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00F6457D" w:rsidRDefault="005536D4">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Department </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>of</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -2821,124 +2839,128 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AE241018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="157"/>
+  <w:zoom w:percent="194"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F5ACE"/>
     <w:rsid w:val="00016A6F"/>
     <w:rsid w:val="0011638B"/>
     <w:rsid w:val="00141B30"/>
     <w:rsid w:val="00152529"/>
     <w:rsid w:val="001F5ACE"/>
     <w:rsid w:val="00254506"/>
     <w:rsid w:val="002A437F"/>
     <w:rsid w:val="003F5B82"/>
     <w:rsid w:val="005536D4"/>
     <w:rsid w:val="00563635"/>
     <w:rsid w:val="00572FD3"/>
     <w:rsid w:val="005779BD"/>
     <w:rsid w:val="00692255"/>
     <w:rsid w:val="006F46B5"/>
     <w:rsid w:val="007E5985"/>
     <w:rsid w:val="00847F89"/>
     <w:rsid w:val="00B31AB2"/>
     <w:rsid w:val="00B539E9"/>
     <w:rsid w:val="00B6620C"/>
     <w:rsid w:val="00BD6BAF"/>
     <w:rsid w:val="00C65750"/>
+    <w:rsid w:val="00D76BD5"/>
+    <w:rsid w:val="00DA0F88"/>
     <w:rsid w:val="00E44B80"/>
+    <w:rsid w:val="00E66294"/>
+    <w:rsid w:val="00E92C42"/>
     <w:rsid w:val="00F6457D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2AFFBC53"/>
+  <w14:docId w14:val="1A87B298"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B74BC7DD-73E3-0A4A-9718-B47E7BB9CBD3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3796,69 +3818,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>158</Words>
-  <Characters>935</Characters>
+  <Words>157</Words>
+  <Characters>933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1091</CharactersWithSpaces>
+  <CharactersWithSpaces>1088</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Petra Koukalová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>