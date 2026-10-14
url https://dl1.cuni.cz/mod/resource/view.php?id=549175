--- v1 (2026-08-23)
+++ v2 (2026-10-14)
@@ -156,63 +156,63 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15607"/>
+    <p:restoredLeft sz="15618"/>
     <p:restoredTop sz="94608"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="95" d="100"/>
           <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="472" y="176"/>
+        <p:origin x="1056" y="176"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -381,51 +381,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5D98DEA-3B9D-CE4B-AA7A-851FFBACF1A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CAF2942-E510-BE43-BE71-5837FA0F095B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -554,51 +554,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4055EE7-7A22-3F42-93F8-2959B990D9E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E0F9392-F5DE-1A44-A88A-9753DCCF284D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -737,51 +737,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31BACDC1-EBF2-2844-A18B-F6F99BE10CEC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{480D3FAF-9DBC-1F46-9276-A5954423143D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -910,51 +910,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3481810-02FA-4348-B54A-3CDCF4749F00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F631BE2C-9105-8248-8842-D28240262187}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1188,51 +1188,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D798076F-8E52-3E42-93F5-F3E0F67A65CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E9D8273-AC60-674A-8281-E5943FE3F778}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1403,51 +1403,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E010F44E-50FB-EA47-B948-19564E8F7F91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E8D3649-1FFF-164C-AAE8-A2177121F76E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1771,51 +1771,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87AAD3EF-1007-D843-8DC8-7412FC10380E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{724DE97E-897E-C544-9774-291400FC5920}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1912,51 +1912,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5357EE3E-3BA1-3346-8AF8-7C4ADE297EE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E493D54-2ABA-5D4F-960E-38987724A0EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2025,51 +2025,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF2E9F0-DE84-524F-A86A-57C9C98A5571}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEB7E9E3-D638-EE47-B19C-6B5F2A68142B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2314,51 +2314,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A6793E-0BF8-A645-AD34-4DB84DE9CAF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6CE2679-881E-E44E-B164-408A3CC7CFC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2605,51 +2605,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E3A4D93-F664-C442-97F1-CCBB2191551A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1252DD2-7F5E-7B41-A369-F9B8ACBEA4A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2825,51 +2825,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.10.25</a:t>
+              <a:t>14.10.26</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FA496C1-1F8F-D84B-B335-EA7EC5839A16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3481,92 +3481,65 @@
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>can</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>work</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>individually</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>, in </a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>or</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> in </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
-[...21 lines deleted...]
-            </a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>pairs.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Take</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
               <a:t>photos</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
@@ -3742,51 +3715,51 @@
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>upload</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>it</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Moodle</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> by </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
-              <a:t>2nd </a:t>
+              <a:t>9th </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
               <a:t>November</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>You</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>can</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
@@ -5179,51 +5152,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>181</Words>
+  <Words>174</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
   <Paragraphs>9</Paragraphs>
   <Slides>7</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>