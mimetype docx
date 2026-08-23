--- v0 (2025-10-05)
+++ v1 (2026-08-23)
@@ -1,1683 +1,5075 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="tiff" ContentType="image/tiff"/>
-[...10 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...446 lines deleted...]
-</w:document>
+<file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
+  <p:sldMasterIdLst>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
+  </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="273" r:id="rId3"/>
+    <p:sldId id="277" r:id="rId4"/>
+    <p:sldId id="278" r:id="rId5"/>
+    <p:sldId id="275" r:id="rId6"/>
+    <p:sldId id="276" r:id="rId7"/>
+    <p:sldId id="274" r:id="rId8"/>
+  </p:sldIdLst>
+  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:defaultTextStyle>
+    <a:defPPr>
+      <a:defRPr lang="cs-CZ"/>
+    </a:defPPr>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:presentation>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:endnotes>
+<file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-</w:fonts>
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...47 lines deleted...]
-</w:ftr>
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15607"/>
+    <p:restoredTop sz="94608"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
+        </p:scale>
+        <p:origin x="472" y="176"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="72008" cy="72008"/>
+</p:viewPr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-</w:hdr>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...298 lines deleted...]
-</w:numbering>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...68 lines deleted...]
-</w:settings>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...504 lines deleted...]
-</w:styles>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.makebeliefscomix.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.makebeliefscomix.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Úvodní snímek">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB2221D3-02B5-744A-8B5F-533C52FE3907}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Podnadpis 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B036FFA-91A5-7049-9A53-9DF2310E3155}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9144000" cy="1655762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím můžete upravit styl předlohy.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5D98DEA-3B9D-CE4B-AA7A-851FFBACF1A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CAF2942-E510-BE43-BE71-5837FA0F095B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A827D44B-1E00-9E4E-BFCC-BCC88D48FD08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2360504802"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Nadpis a svislý text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3673C107-BBE1-1149-A787-3C800CD8044A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro svislý text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C274E153-2EC1-C04E-A74D-5ACB1D157C9C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4055EE7-7A22-3F42-93F8-2959B990D9E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E0F9392-F5DE-1A44-A88A-9753DCCF284D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2CFC936-CEF2-4844-A76D-D78B5EE9BD53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1622405120"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Svislý nadpis a text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Svislý nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BA47ED1-C53B-4742-ADA3-8630262C8082}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro svislý text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE50A0A-E2E5-B54B-85CA-DDA171609C7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31BACDC1-EBF2-2844-A18B-F6F99BE10CEC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{480D3FAF-9DBC-1F46-9276-A5954423143D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DA41F27-93E1-0E4C-915C-E62F6919DB6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2323547886"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Nadpis a obsah">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEA833B0-DB02-4D41-B939-1A9DD89C4172}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FDE5A0-8A65-B54D-8E72-63B1D0D2289A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3481810-02FA-4348-B54A-3CDCF4749F00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F631BE2C-9105-8248-8842-D28240262187}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA244067-FC4D-164F-A780-1AB29762D568}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3106746749"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Záhlaví oddílu">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F299237A-D469-D849-8D96-F24B622660F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="1709738"/>
+            <a:ext cx="10515600" cy="2852737"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AF64049-2DD5-C84F-A01E-EEC24EFD82F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="4589463"/>
+            <a:ext cx="10515600" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D798076F-8E52-3E42-93F5-F3E0F67A65CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E9D8273-AC60-674A-8281-E5943FE3F778}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DEA8567-CF19-E84C-B067-B9D546D5CDF9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="69111869"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Dva obsahy">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66439792-BADA-0945-BB2D-24FEFC3BE0EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79D8769D-F2E0-5E45-AE68-EFFC9B51A159}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obsah 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30B87E24-8534-7044-A8DC-40973996B896}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E010F44E-50FB-EA47-B948-19564E8F7F91}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E8D3649-1FFF-164C-AAE8-A2177121F76E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C08D1A2E-5BDA-B340-B991-17EE059C8A8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1137576911"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Porovnání">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5091FA-14CF-5546-B474-3710E4227419}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01017C96-F32F-FD4E-94E2-6908872B3F8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1681163"/>
+            <a:ext cx="5157787" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obsah 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D29A900-DD49-CC45-A87D-C91446BAEBCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2505075"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro text 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B81CBFF-5CD3-8A4B-B2C8-0179A99C2AF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1681163"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro obsah 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F4CDF7D-67ED-DC46-8879-A95F074F4080}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="2505075"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87AAD3EF-1007-D843-8DC8-7412FC10380E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{724DE97E-897E-C544-9774-291400FC5920}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Zástupný symbol pro číslo snímku 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C21AA89A-22DD-2841-A5F1-D6E7002B4EC7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2131609352"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Jenom nadpis">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A580CF1-A199-9A46-8E8D-A78C334E8122}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro datum 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5357EE3E-3BA1-3346-8AF8-7C4ADE297EE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E493D54-2ABA-5D4F-960E-38987724A0EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro číslo snímku 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B06B4304-21EA-3E4C-AF65-EDEE89510679}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2625524331"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Prázdný">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF2E9F0-DE84-524F-A86A-57C9C98A5571}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEB7E9E3-D638-EE47-B19C-6B5F2A68142B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C32F7E7-20E7-D34D-8654-64A348A6051D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="235340766"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Obsah s titulkem">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CC8F49B-9F36-1B46-A96E-1F40CC41FC75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7D51FA6-BE4D-274D-8945-FFA463F9B209}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro text 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C85AD09-5B03-1246-8AEC-6FA915D741CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A6793E-0BF8-A645-AD34-4DB84DE9CAF9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6CE2679-881E-E44E-B164-408A3CC7CFC3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F563BF51-08B4-F64E-AFFD-4006346A5902}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2712686183"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Obrázek s titulkem">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B74DDF3-C27A-AD49-BE8C-172870D97FAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol obrázku 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98ED4A2A-27CB-8041-B97A-14A0C0840A98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro text 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CAE8C2F-7A55-6148-82C0-BD6823D7B755}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E3A4D93-F664-C442-97F1-CCBB2191551A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1252DD2-7F5E-7B41-A369-F9B8ACBEA4A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF167A96-CC6D-A549-83E6-9C9E72D55442}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1534745194"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AAB131D-FEDA-024C-B4C1-60FC5EF73C8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BDF8652-7369-E846-8AFA-E89D7E40F67E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Upravte styly předlohy textu.
+Druhá úroveň
+Třetí úroveň
+Čtvrtá úroveň
+Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A10D88E9-A9FE-1548-8D87-943A091CCCF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{C4C0CBD4-C39A-1140-8D2F-0B961F96BEC1}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>19.10.25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FA496C1-1F8F-D84B-B335-EA7EC5839A16}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F989C73-A69E-004D-861F-10E6A7A31894}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{FDDC8DA8-FFFF-7A4E-BD07-DDAC70A7B2A1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2243991613"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="cs-CZ"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A77FF11-1C59-174F-9C51-2EFA873533B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Land Art Project</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Podnadpis 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{990C0C9C-1448-6D4A-9765-360E27EA5369}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>CREATIVE TASK 1: INSTRUCTIONS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2206476351"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Land Art Project </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Go to a park </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>woods</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>create</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>land</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> art </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>project</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>can</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>work</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>individually</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>pairs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>groups</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> max. 3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>students</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Take</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>photos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> art in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>middle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>nature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>one</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>everybody</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>who</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>was</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>making</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>it</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>one</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>detailed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>photo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>piece</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> art) and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>upload</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>it</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Moodle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>2nd </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>November</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>can</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>send</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> more </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>pictures</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>if</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>would</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>like</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> to.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>The</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>following</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>photos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>might</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>help</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>inspire</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>However</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>it</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>would</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>be</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> nice </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>if</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>come</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>something</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>new</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>original</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>When</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>walk</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> in a park </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>forest</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>try</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>look</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>at</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>details</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>carefully</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> and study </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>them</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>from</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>various</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>perspectives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Try</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>discover</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>uncommon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>new</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>connections</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>It</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>might</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>help</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>create</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>something</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>really</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>original</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:sym typeface="Wingdings" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4010426593"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obsah 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5143500" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6710472" y="0"/>
+            <a:ext cx="5481528" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4167533204"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1913522" y="365125"/>
+            <a:ext cx="2900336" cy="6160644"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Obrázek 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5355656" y="382546"/>
+            <a:ext cx="4115959" cy="6143223"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro obsah 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A38B66B-1FCD-544F-BDA0-0D29F1B7678C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="133716810"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obsah 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1120877" y="632709"/>
+            <a:ext cx="5506788" cy="5506788"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Obrázek 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7211962" y="735937"/>
+            <a:ext cx="3609578" cy="5403560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2348791846"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obsah 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5603211" y="-206062"/>
+            <a:ext cx="991673" cy="6727606"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Obrázek 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="961565" y="315803"/>
+            <a:ext cx="4067175" cy="6096000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Obrázek 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7048366" y="315803"/>
+            <a:ext cx="4448175" cy="6096000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2700831921"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2275330"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>Creativity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t> not just </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>about</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>making</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t> art, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>however</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t>art </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>may</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>help</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t> to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" i="1" dirty="0"/>
+              <a:t> unlock, discover and release </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>creative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>potencial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" i="1" dirty="0"/>
+              <a:t>!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4058449281"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1786,72 +5178,91 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...5 lines deleted...]
-  <Paragraphs>2</Paragraphs>
+  <Words>181</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
+  <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
+  <Paragraphs>9</Paragraphs>
+  <Slides>7</Slides>
+  <Notes>0</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Název</vt:lpstr>
+        <vt:lpstr>Použitá písma</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Nadpisy snímků</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Motiv Office</vt:lpstr>
+      <vt:lpstr>Land Art Project</vt:lpstr>
+      <vt:lpstr> Land Art Project  </vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1094</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dc:title>Land Art Project</dc:title>
   <dc:creator>Petra Koukalová</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>