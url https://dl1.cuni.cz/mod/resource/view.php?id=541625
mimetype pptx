--- v0 (2026-08-07)
+++ v1 (2026-10-18)
@@ -1,81 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
-    <p:sldId id="264" r:id="rId8"/>
-[...1 lines deleted...]
-    <p:sldId id="263" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -176,82 +174,82 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="102" d="100"/>
           <a:sy n="102" d="100"/>
         </p:scale>
         <p:origin x="312" y="102"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -401,51 +399,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D74C20FB-B54A-48A5-B366-768BC77ECD0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{122CFB0E-4A2C-43DC-974D-0D9176E830FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -599,51 +597,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9E2F3C5-D44F-4D4B-87CD-1BEDCEDFA130}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFFB41F5-5BEC-4034-9FCA-93F733F2785B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -807,51 +805,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D17EA98A-507F-4D45-A998-DDE2B40E492E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B18B9BB-15DC-4795-AEA7-26F2FDA3FBE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1005,51 +1003,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EAAE54E-9325-498F-8845-93187D030F11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{193B6B4C-7FBC-4F3D-9ED5-0462BAE86B8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1280,51 +1278,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1035AB02-8756-4BE2-A78C-606DE1408D1A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F118AC7-70E9-4D1F-B17B-EFF62B1B3AC7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1545,51 +1543,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3F83FD6-48AE-419C-BDEF-61E39F00259A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DA651FB-D75F-4BF2-AC88-3351F197724B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1957,51 +1955,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D3B4627-8273-4682-9721-58896B35DEAD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D581393-9791-449B-884D-B3E098A14F4D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2098,51 +2096,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{741C147C-B31E-4D50-AB7F-335994282BF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD3A3D83-30DF-4153-8F15-BA7C12BD16FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2211,51 +2209,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8942E0EC-CC72-486A-953D-45190F44EC00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0029D8-2555-4CA9-A801-AEDD058E4888}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2522,51 +2520,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{316672C4-B8A4-472C-8CF9-E25F148EF1A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16A86C38-C07D-4B84-9724-97FFC1E961E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2810,51 +2808,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAD3D0D5-BFF7-4486-9937-EFDE50EFF44F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D42C60FF-A552-420C-AF1A-2ED772CD0DF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3055,51 +3053,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E693C19D-41DA-4A6E-8458-12865F220760}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{370DACC6-60AE-441B-A9CC-90C874956E17}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3480,58 +3478,54 @@
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl1.cuni.cz/course/view.php?id=10892" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscriptorium.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sources.cms.flu.cas.cz/src/index.php" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscripta.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscriptorium.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sources.cms.flu.cas.cz/src/index.php" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -3708,63 +3702,66 @@
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Požadavky na atestaci: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>prezence je nezbytná (3 neodůvodněné absence možné)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>aktivní prezentace (referát, komentář)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>účast na diskusi</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="cs-CZ">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>zápočtový </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>zápočtový test za zimní semestr z probírané látky</a:t>
+              <a:t>test za zimní semestr z probírané látky</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="539034145"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4037,118 +4034,123 @@
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Prezentace úryvku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{209B85DA-6ACF-4B5B-8116-83D245E433DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Na 15-20 min. (ne více!)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Postup:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> stáhnout si text z </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Moodlu</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> a přečíst (všichni)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Úvod: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>situovat text (typologicky zařadit) a stručně jednou větou převyprávět, o čem pojednává; u listiny tzv. regest</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Historická analýza: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>historické okolnosti produkce tohoto textu, např. u listiny proč, kde a kým byla vydána; např. u kroniky otázka autorství; </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>historické okolnosti produkce tohoto textu, např. u listiny proč, kde a kým byla vydána; např. u kroniky otázka autorství; rukopisné dochování…</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Problematika textu </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>– nejdůležitější část: vyhledat několik dílčích témat v textu k rozebrání, nemělo by to být převyprávění textu popořadě</a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>– nejdůležitější část: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>bývají napříč textem; důležitý je VÁŠ způsob čtení a interpretace, ne to, co si o něm přečtete</a:t>
+              <a:t>vymyslet si několik otázek, které prameni položíte</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>vyhledat několik dílčích témat v textu k rozebrání, nemělo by to být převyprávění textu popořadě (témata bývají napříč textem)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>důležitý je VÁŠ způsob čtení a interpretace, ne to, co si o něm přečtete</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3911604246"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4186,138 +4188,87 @@
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Prezentace úryvku – rady do života</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B9582F9-5D9D-48BC-B9CA-99B02A88D4C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Dodržovat čas</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Rozlišit a) látku, tzn</a:t>
-[...29 lines deleted...]
-              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Mluvit jasně a zřetelně</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Powerpoint je možný, nikoli nezbytný – texty máme všichni před sebou</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Vysvětlit termíny, cizí slova</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>si text na </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>Rozdělte si text na řádky (případně odstavce) a citujte z textu s jejich pomocí</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>citujte z textu s jejich pomocí</a:t>
-[...13 lines deleted...]
-              <a:t>se výhradně na text – co v něm není, příliš nerozebírejte</a:t>
+              <a:t>Hlavně: soustřeďte se výhradně na text – co v něm není, příliš nerozebírejte</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>(někdy budou na </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Moodlu</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> zformulované základní otázky k textu – VŠICHNI si na ně připraví odpověď)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -4333,160 +4284,50 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B75331D-79FA-4860-989D-B23EB4BD92F0}"/>
-[...108 lines deleted...]
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{375F7549-9066-4C3C-B4F0-063D5BCDAC32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Literatura</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -4587,89 +4428,114 @@
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>www.manuscriptorium.com</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0000FF"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(známe-li signaturu rkp., dá se podle toho vyhledat)</a:t>
+              <a:t>(známe-li signaturu rkp., dá se podle toho vyhledat); nebo také </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>www.manuscripta.cz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(rozcestník ke katalogům, digitalizovaným snímkům a dalším informacím)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2572938409"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6243CE23-2A6A-4BD0-A79B-036B4B3833DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5082,90 +4948,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>490</Words>
+  <Words>414</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>50</Paragraphs>
-  <Slides>9</Slides>
+  <Paragraphs>44</Paragraphs>
+  <Slides>8</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Motiv Office</vt:lpstr>
       <vt:lpstr>Seminář k českým středověkým dějinám </vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Moodle</vt:lpstr>
       <vt:lpstr>Témata – rozpis, program</vt:lpstr>
       <vt:lpstr>Prezentace úryvku</vt:lpstr>
       <vt:lpstr>Prezentace úryvku – rady do života</vt:lpstr>
-      <vt:lpstr>Samostatná práce v terénu (ve dvojici)</vt:lpstr>
       <vt:lpstr>Literatura</vt:lpstr>
       <vt:lpstr>Ukázkový úryvek</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Seminář k českým středověkým dějinám </dc:title>
   <dc:creator>Jaroslav Svátek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>