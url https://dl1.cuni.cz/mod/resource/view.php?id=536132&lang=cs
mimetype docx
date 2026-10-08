--- v0 (2026-08-16)
+++ v1 (2026-10-08)
@@ -94,305 +94,327 @@
       <w:r w:rsidR="00103205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00F07572" w:rsidRPr="00A26A95">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>martin.mejstrik@fsv.cuni.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00103205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AF90A9" w14:textId="77777777" w:rsidR="00103205" w:rsidRDefault="00103205" w:rsidP="0088145D">
+    <w:p w14:paraId="13AF90A9" w14:textId="2F1117D6" w:rsidR="00103205" w:rsidRDefault="00103205" w:rsidP="0088145D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A410C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Anotace</w:t>
       </w:r>
       <w:r w:rsidRPr="002A410C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001F30E7" w:rsidRPr="001F30E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seminář staví na konceptuálních přednáškách a rozvíjí je v teritoriálním kontextu Západní Evropy. Na hodině proběhne prezentace studenta k textu, přičemž úkolem je od textu se odrazit, nikoliv jej jen převyprávět, a odstartovat diskusi</w:t>
       </w:r>
       <w:r w:rsidR="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (20</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2401F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07572">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="001F30E7" w:rsidRPr="001F30E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>% známky). Z textu vycházející téma dle výběru studenta bude obsahem povinné písemné práce v rozsahu 2000 slov (</w:t>
+        <w:t xml:space="preserve">% známky). Z textu vycházející téma dle výběru studenta bude obsahem povinné písemné práce v rozsahu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2401F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001F30E7" w:rsidRPr="001F30E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>000 slov (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2401F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>40</w:t>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="001F30E7" w:rsidRPr="001F30E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>% známky). Test z obsahu přednášek tvoří zbylých 40% známky.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514D6601" w14:textId="24BBDBCA" w:rsidR="005E43BF" w:rsidRPr="005E43BF" w:rsidRDefault="005E43BF" w:rsidP="0088145D">
+    <w:p w14:paraId="514D6601" w14:textId="1D2612CD" w:rsidR="005E43BF" w:rsidRPr="005E43BF" w:rsidRDefault="005E43BF" w:rsidP="0088145D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Rozvrh</w:t>
       </w:r>
       <w:r w:rsidRPr="005E43BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B037D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Pátek</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0090592E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>9:30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0090592E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0090592E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, místnost </w:t>
       </w:r>
       <w:r w:rsidR="00B037D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...47 lines deleted...]
-        <w:t>B330</w:t>
+        <w:t>B3</w:t>
+      </w:r>
+      <w:r w:rsidR="0090592E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214F2090" w14:textId="77777777" w:rsidR="00797920" w:rsidRDefault="00797920" w:rsidP="0088145D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797920">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Odkaz na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00797920">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>moodle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00A26A95">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://dl1.cuni.cz/course/view.php?id=10704</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73A0F2E0" w14:textId="1719E506" w:rsidR="00F07572" w:rsidRDefault="00F07572" w:rsidP="00F07572">
+    <w:p w14:paraId="73A0F2E0" w14:textId="5B2D574A" w:rsidR="00F07572" w:rsidRDefault="00F07572" w:rsidP="00F07572">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001F30E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Konfliktní linie v Evropě: náboženské, etnické a sociální</w:t>
       </w:r>
       <w:r w:rsidR="005E43BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00B037D6">
-[...11 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00A2401F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.10.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00926EEB" w14:textId="77777777" w:rsidR="00F07572" w:rsidRDefault="00F07572" w:rsidP="00F07572">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Seminář zabývající se proměnou konfliktních linií (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -416,148 +438,419 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Povinná četba</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: 1) </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kriesi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Kriesi, H., Restructuration of Partisan Politics and the Emergence of a New          Cleavage Based on Values, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, H., Restructuration of Partisan Politics and the Emergence of a New          Cleavage Based on Values, </w:t>
+        <w:t>West European Politics</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>West European Politics</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>, 33:3, 2010, pp. 673-685.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3909B04C" w14:textId="77777777" w:rsidR="00F07572" w:rsidRPr="00F07572" w:rsidRDefault="00F07572" w:rsidP="00F07572">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="43BD3282" w14:textId="335CC196" w:rsidR="00F07572" w:rsidRDefault="00F269D7" w:rsidP="00F269D7">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1560" w:hanging="284"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F07572">
+        <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F07572">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:color w:val="262626"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F07572">
+        </w:rPr>
+        <w:t>Gougou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="262626"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>, 32:6, 2009, pp. 1190-1211.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">, F., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>Persico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. (2026). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>Ecologism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>Productivism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>cleavage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>reassessing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>transformation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>cleavage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>politics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Western </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>Europe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>West</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>Politics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+        </w:rPr>
+        <w:t>(3), 867–902.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BD3282" w14:textId="77777777" w:rsidR="00F07572" w:rsidRDefault="00F07572" w:rsidP="00F22C50">
+    <w:p w14:paraId="4520318A" w14:textId="77777777" w:rsidR="00F269D7" w:rsidRDefault="00F269D7" w:rsidP="00F269D7">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46FA6816" w14:textId="2E035DD9" w:rsidR="00870CCF" w:rsidRDefault="00F07572" w:rsidP="00870CCF">
+    <w:p w14:paraId="46FA6816" w14:textId="53566003" w:rsidR="00870CCF" w:rsidRDefault="00F07572" w:rsidP="00870CCF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00103205" w:rsidRPr="001F30E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00870CCF" w:rsidRPr="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -578,56 +871,56 @@
       <w:r w:rsidR="00870CCF" w:rsidRPr="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00870CCF" w:rsidRPr="00F07572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>state</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00870CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0009253C">
-[...4 lines deleted...]
-        <w:t>24</w:t>
+      <w:r w:rsidR="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="00870CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="0009253C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00870CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F77EFA2" w14:textId="77777777" w:rsidR="00870CCF" w:rsidRDefault="00870CCF" w:rsidP="00870CCF">
       <w:pPr>
@@ -655,459 +948,72 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>state</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> a na ekonomickou krizi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0730D2F3" w14:textId="77777777" w:rsidR="00870CCF" w:rsidRPr="00CC0E45" w:rsidRDefault="00870CCF" w:rsidP="00870CCF">
+    <w:p w14:paraId="66899710" w14:textId="3BAD696F" w:rsidR="00870CCF" w:rsidRDefault="00870CCF" w:rsidP="00F269D7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1560" w:hanging="1560"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC0E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Povinná četba: 1) </w:t>
+        <w:t>Povinná četba: 1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="222222"/>
-[...383 lines deleted...]
-        <w:t xml:space="preserve">2) </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">arch, L., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC0E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Radical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC0E45">
@@ -1338,91 +1244,321 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CC0E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> London: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC0E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rowman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC0E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2016, pp. 27-50.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478862B4" w14:textId="2E3E2EBD" w:rsidR="00870CCF" w:rsidRPr="001F30E7" w:rsidRDefault="0009253C" w:rsidP="00870CCF">
+    <w:p w14:paraId="0DDD99EF" w14:textId="4645DC0C" w:rsidR="00F269D7" w:rsidRDefault="00F269D7" w:rsidP="00F269D7">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="1560" w:hanging="1560"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attewell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. (2021). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deservingness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>perceptions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>welfare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>choice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Western </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Europe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>West</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Politics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>44</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3), 611–634.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2932FF02" w14:textId="77777777" w:rsidR="00F269D7" w:rsidRPr="00F269D7" w:rsidRDefault="00F269D7" w:rsidP="00F269D7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1560" w:hanging="1560"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478862B4" w14:textId="5440AC5F" w:rsidR="00870CCF" w:rsidRPr="001F30E7" w:rsidRDefault="0009253C" w:rsidP="00870CCF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="000A27B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00870CCF" w:rsidRPr="001F30E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jsou politické strany překonané? Hrozba populismu v západní Evropě </w:t>
       </w:r>
       <w:r w:rsidR="00870CCF" w:rsidRPr="001F30E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00F269D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00870CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.11</w:t>
       </w:r>
       <w:r w:rsidR="00870CCF" w:rsidRPr="001F30E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563F63A3" w14:textId="77777777" w:rsidR="00870CCF" w:rsidRPr="001F30E7" w:rsidRDefault="00870CCF" w:rsidP="00870CCF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F30E7">
@@ -1534,482 +1670,561 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001F30E7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001F30E7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Opposition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001F30E7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 39, 4: 542–563. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6415ED31" w14:textId="77777777" w:rsidR="00870CCF" w:rsidRDefault="00870CCF" w:rsidP="00870CCF">
+    <w:p w14:paraId="38395BCD" w14:textId="346A4CB6" w:rsidR="00870CCF" w:rsidRDefault="00870CCF" w:rsidP="009C6E6A">
       <w:pPr>
         <w:pStyle w:val="Seznamzdroj"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F30E7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="001F30E7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2) </w:t>
-[...122 lines deleted...]
-        <w:t>, 2005, pp. 1–31</w:t>
+        <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kriesi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Hanspeter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. 2014. "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Populist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Challenge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>". </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>West</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Politics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C9F">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> 37, 2, 361-378.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38395BCD" w14:textId="77777777" w:rsidR="00870CCF" w:rsidRPr="00AB48C9" w:rsidRDefault="00870CCF" w:rsidP="00870CCF">
+    <w:p w14:paraId="652C8788" w14:textId="7B195A58" w:rsidR="009C6E6A" w:rsidRPr="00AB48C9" w:rsidRDefault="009C6E6A" w:rsidP="009C6E6A">
       <w:pPr>
         <w:pStyle w:val="Seznamzdroj"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                           3) </w:t>
-[...17 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Caiani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Graziano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P. (2019). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>varieties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>populism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>times</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>crises</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>West</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Politics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...147 lines deleted...]
-        <w:t> 37, 2, 361-378.</w:t>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C6E6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(6), 1141–1158.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAE57ED" w14:textId="0B8389A3" w:rsidR="004247F1" w:rsidRDefault="004247F1" w:rsidP="00870CCF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32CF84B6" w14:textId="176FCBD1" w:rsidR="00194A32" w:rsidRDefault="0009253C" w:rsidP="00194A32">
+    <w:p w14:paraId="32CF84B6" w14:textId="782D781D" w:rsidR="00194A32" w:rsidRDefault="0009253C" w:rsidP="00194A32">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00194A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00014011">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nástup radikální pravice v západní Evropě</w:t>
       </w:r>
       <w:r w:rsidR="00194A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00194A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>14</w:t>
+      <w:r w:rsidR="006A4BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00194A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00194A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E22F648" w14:textId="28928AE9" w:rsidR="00194A32" w:rsidRDefault="00194A32" w:rsidP="00194A32">
       <w:pPr>
@@ -2561,108 +2776,94 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D064A9" w:rsidRPr="00D064A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Politics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D064A9" w:rsidRPr="00D064A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, 44:7, 1401-1424</w:t>
       </w:r>
       <w:r w:rsidR="00D064A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69795162" w14:textId="06C15050" w:rsidR="0009253C" w:rsidRDefault="0009253C" w:rsidP="0009253C">
+    <w:p w14:paraId="69795162" w14:textId="3FB103F0" w:rsidR="0009253C" w:rsidRDefault="0009253C" w:rsidP="0009253C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidRPr="00857FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fenomén migrace proměňující společnost v zemích západní Evropy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:r w:rsidR="006A4BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
-[...20 lines deleted...]
-        <w:t>.)</w:t>
+        <w:t>.12.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E33FB15" w14:textId="77777777" w:rsidR="0009253C" w:rsidRDefault="0009253C" w:rsidP="0009253C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Seminář se zaměřím na hlavní dopady současné migrace do Evropy na společnost v západoevropských zemích, s důrazem na samotný migrační diskurz a bezpečnostní otázky.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3456B4" w14:textId="77777777" w:rsidR="0009253C" w:rsidRPr="004247F1" w:rsidRDefault="0009253C" w:rsidP="0009253C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -3403,93 +3604,79 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004247F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1D2125"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 47:14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E898D9D" w14:textId="77777777" w:rsidR="0009253C" w:rsidRDefault="0009253C" w:rsidP="00450A8D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A932576" w14:textId="4DAB955F" w:rsidR="0009253C" w:rsidRDefault="0009253C" w:rsidP="0009253C">
+    <w:p w14:paraId="3A932576" w14:textId="38C6210A" w:rsidR="0009253C" w:rsidRDefault="0009253C" w:rsidP="0009253C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidRPr="00032A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Brexit a vystoupení z EU</w:t>
+        <w:t xml:space="preserve">Brexit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-        <w:t>.12.)</w:t>
+        <w:t>(19.12.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A10F31D" w14:textId="77777777" w:rsidR="0009253C" w:rsidRDefault="0009253C" w:rsidP="0009253C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Seminář se zaměří na příčiny Brexitu a zároveň se bude věnovat právnímu hledisku vystoupení z EU a jak tento proces ovlivnil vystoupení Spojeného království.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="374B7D45" w14:textId="77777777" w:rsidR="0009253C" w:rsidRDefault="0009253C" w:rsidP="0009253C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -3672,309 +3859,359 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Public </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00032A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 23 (9): 1259-1277</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6611A2D2" w14:textId="77777777" w:rsidR="0009253C" w:rsidRDefault="0009253C" w:rsidP="0009253C">
+    <w:p w14:paraId="6611A2D2" w14:textId="1BEE1ECD" w:rsidR="0009253C" w:rsidRDefault="0009253C" w:rsidP="0009253C">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00032A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...104 lines deleted...]
-      <w:r w:rsidRPr="00032A2E">
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Navarro, J. (2021). A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>disruptive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moment? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Parliaments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Brexit, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>future</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>integration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Contemporary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...68 lines deleted...]
-        <w:t xml:space="preserve"> 39 (5): 515-528</w:t>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="00466AE3" w:rsidRPr="00466AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(4), 443–451.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FE65C7" w14:textId="77777777" w:rsidR="0009253C" w:rsidRPr="00D064A9" w:rsidRDefault="0009253C" w:rsidP="00450A8D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0009253C" w:rsidRPr="00D064A9" w:rsidSect="008F0127">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01D46199"/>
@@ -4412,110 +4649,118 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0088145D"/>
     <w:rsid w:val="00014011"/>
     <w:rsid w:val="00032A2E"/>
     <w:rsid w:val="00041683"/>
     <w:rsid w:val="0009253C"/>
     <w:rsid w:val="000A27B6"/>
     <w:rsid w:val="000C4CBE"/>
     <w:rsid w:val="000F3DF9"/>
     <w:rsid w:val="00103205"/>
     <w:rsid w:val="001332E0"/>
     <w:rsid w:val="00194A32"/>
     <w:rsid w:val="001B5EE9"/>
     <w:rsid w:val="001D31EE"/>
     <w:rsid w:val="001F30E7"/>
     <w:rsid w:val="00241E44"/>
     <w:rsid w:val="00243302"/>
     <w:rsid w:val="00245B77"/>
     <w:rsid w:val="00272BBA"/>
     <w:rsid w:val="00287B4E"/>
     <w:rsid w:val="002A410C"/>
     <w:rsid w:val="002D53F4"/>
+    <w:rsid w:val="002F5D69"/>
     <w:rsid w:val="00325CF0"/>
     <w:rsid w:val="00335246"/>
     <w:rsid w:val="003479E1"/>
     <w:rsid w:val="004247F1"/>
     <w:rsid w:val="00450A8D"/>
+    <w:rsid w:val="00466AE3"/>
     <w:rsid w:val="0048155D"/>
     <w:rsid w:val="00495033"/>
     <w:rsid w:val="004C5105"/>
     <w:rsid w:val="004E2786"/>
     <w:rsid w:val="00547917"/>
     <w:rsid w:val="005B7EC4"/>
     <w:rsid w:val="005C329E"/>
     <w:rsid w:val="005C74FB"/>
     <w:rsid w:val="005E43BF"/>
     <w:rsid w:val="00637750"/>
+    <w:rsid w:val="006A4BE6"/>
     <w:rsid w:val="0072264E"/>
     <w:rsid w:val="00727094"/>
     <w:rsid w:val="00732C9F"/>
     <w:rsid w:val="00751518"/>
     <w:rsid w:val="00797920"/>
     <w:rsid w:val="007B0DCB"/>
     <w:rsid w:val="007F72C6"/>
     <w:rsid w:val="00857FB3"/>
     <w:rsid w:val="00870CCF"/>
     <w:rsid w:val="0088145D"/>
     <w:rsid w:val="00885638"/>
     <w:rsid w:val="008A18DA"/>
     <w:rsid w:val="008F0127"/>
+    <w:rsid w:val="0090592E"/>
     <w:rsid w:val="00915907"/>
     <w:rsid w:val="0094292D"/>
     <w:rsid w:val="009578C2"/>
     <w:rsid w:val="0096672D"/>
     <w:rsid w:val="009B7D59"/>
+    <w:rsid w:val="009C6E6A"/>
     <w:rsid w:val="009C711A"/>
     <w:rsid w:val="009E5AE8"/>
     <w:rsid w:val="00A1195C"/>
     <w:rsid w:val="00A172FB"/>
+    <w:rsid w:val="00A2401F"/>
     <w:rsid w:val="00AB48C9"/>
     <w:rsid w:val="00AB730F"/>
     <w:rsid w:val="00B037D6"/>
     <w:rsid w:val="00B17E71"/>
     <w:rsid w:val="00B20C5B"/>
     <w:rsid w:val="00CC0E45"/>
     <w:rsid w:val="00D064A9"/>
     <w:rsid w:val="00D232A3"/>
     <w:rsid w:val="00D7439C"/>
     <w:rsid w:val="00DA28E3"/>
     <w:rsid w:val="00DB1935"/>
     <w:rsid w:val="00DE75C9"/>
     <w:rsid w:val="00E32BA1"/>
     <w:rsid w:val="00E77C6F"/>
     <w:rsid w:val="00EA344D"/>
     <w:rsid w:val="00ED4805"/>
     <w:rsid w:val="00F0234F"/>
     <w:rsid w:val="00F07572"/>
     <w:rsid w:val="00F22C50"/>
+    <w:rsid w:val="00F269D7"/>
     <w:rsid w:val="00F35F2A"/>
     <w:rsid w:val="00F574BC"/>
     <w:rsid w:val="00F60F0D"/>
     <w:rsid w:val="00F96B10"/>
+    <w:rsid w:val="00FE322E"/>
     <w:rsid w:val="00FE38FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5289,102 +5534,105 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c3bcc119-b86f-4f01-8a63-47af61126324}" enabled="1" method="Standard" siteId="{859d1799-d798-4ab5-bd0b-1701ad6deec9}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>601</Words>
-  <Characters>3550</Characters>
+  <Words>596</Words>
+  <Characters>3518</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4143</CharactersWithSpaces>
+  <CharactersWithSpaces>4106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Martin Mejstrik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c3bcc119-b86f-4f01-8a63-47af61126324_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c3bcc119-b86f-4f01-8a63-47af61126324_SetDate">
     <vt:lpwstr>2024-09-16T16:47:54Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c3bcc119-b86f-4f01-8a63-47af61126324_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c3bcc119-b86f-4f01-8a63-47af61126324_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c3bcc119-b86f-4f01-8a63-47af61126324_SiteId">
     <vt:lpwstr>859d1799-d798-4ab5-bd0b-1701ad6deec9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c3bcc119-b86f-4f01-8a63-47af61126324_ActionId">
     <vt:lpwstr>5495a3f4-081f-47ce-a478-d4dd5fdd2675</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c3bcc119-b86f-4f01-8a63-47af61126324_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GrammarlyDocumentId">
+    <vt:lpwstr>8e839a3d7e8e183b952688997370b7334a5d9e6ccd84f925bd3a25b9db3e9c94</vt:lpwstr>
+  </property>
 </Properties>
 </file>