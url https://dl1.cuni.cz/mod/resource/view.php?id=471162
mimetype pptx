--- v0 (2025-10-05)
+++ v1 (2026-08-06)
@@ -1,90 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483768" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
-    <p:sldId id="257" r:id="rId6"/>
-[...8 lines deleted...]
-    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="273" r:id="rId6"/>
+    <p:sldId id="291" r:id="rId7"/>
+    <p:sldId id="275" r:id="rId8"/>
+    <p:sldId id="286" r:id="rId9"/>
+    <p:sldId id="288" r:id="rId10"/>
+    <p:sldId id="292" r:id="rId11"/>
+    <p:sldId id="281" r:id="rId12"/>
+    <p:sldId id="274" r:id="rId13"/>
+    <p:sldId id="289" r:id="rId14"/>
+    <p:sldId id="262" r:id="rId15"/>
+    <p:sldId id="258" r:id="rId16"/>
+    <p:sldId id="279" r:id="rId17"/>
+    <p:sldId id="257" r:id="rId18"/>
+    <p:sldId id="280" r:id="rId19"/>
+    <p:sldId id="284" r:id="rId20"/>
+    <p:sldId id="282" r:id="rId21"/>
+    <p:sldId id="285" r:id="rId22"/>
+    <p:sldId id="283" r:id="rId23"/>
+    <p:sldId id="287" r:id="rId24"/>
+    <p:sldId id="266" r:id="rId25"/>
+    <p:sldId id="290" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -139,106 +162,297 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{E372A5FB-9397-41DE-ACD8-B07CD8FFF741}" v="179" dt="2026-04-16T06:02:59.742"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Střední styl 2 – zvýraznění 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="67" d="100"/>
-          <a:sy n="67" d="100"/>
+          <a:sx n="63" d="100"/>
+          <a:sy n="63" d="100"/>
         </p:scale>
-        <p:origin x="32" y="32"/>
+        <p:origin x="804" y="56"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -311,147 +525,175 @@
               </a:duotone>
             </a:blip>
             <a:srcRect/>
             <a:tile tx="-44450" ty="38100" sx="85000" sy="85000" flip="none" algn="tl"/>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1307870" y="1267730"/>
             <a:ext cx="9576262" cy="4307950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="50800" algn="ctr" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="66000"/>
               </a:prstClr>
             </a:outerShdw>
             <a:softEdge rad="0"/>
           </a:effectLst>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1447801" y="1411615"/>
             <a:ext cx="9296400" cy="4034770"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350" cap="sq" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="75000"/>
                 <a:lumOff val="25000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5135880" y="1267730"/>
             <a:ext cx="1920240" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Group 3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5250180" y="1267730"/>
             <a:ext cx="1691640" cy="645295"/>
             <a:chOff x="5318306" y="1386268"/>
             <a:chExt cx="1567331" cy="645295"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="17" name="Straight Connector 16"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="5318306" y="1386268"/>
               <a:ext cx="0" cy="640080"/>
@@ -703,51 +945,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5318760" y="1341255"/>
             <a:ext cx="1554480" cy="527213"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1300" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DDA51639-B2D6-4652-B8C3-1B4C224A7BAF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Footer Placeholder 20"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1453896" y="5211060"/>
             <a:ext cx="5905500" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
@@ -901,51 +1143,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D11A6AA8-A04B-4104-9AE2-BD48D340E27F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1076,51 +1318,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4E0BF79-FAC6-4A96-8DE1-F7B82E2E1652}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1241,51 +1483,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{82FF5DD9-2C52-442D-92E2-8072C0C3D7CD}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1808,51 +2050,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5321808" y="1344502"/>
             <a:ext cx="1554480" cy="530352"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr lang="en-US" sz="1300" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C44961B7-6B89-48AB-966F-622E2788EECC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1453553" y="5211060"/>
             <a:ext cx="5907024" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
@@ -2105,51 +2347,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DBD3D6FB-79CC-4683-A046-BBE785BA1BED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2537,51 +2779,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9512B3E8-48F1-4B23-8498-D8A04A81EC9C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2650,51 +2892,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{10B90D90-AA62-404D-A741-635B4370F9CB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2740,51 +2982,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A57002E4-6836-46D1-9DBB-3C27C0DD3A89}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3117,51 +3359,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1CF131DD-A141-4471-BCF9-C6073EDD7E20}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3507,51 +3749,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="12700" dist="6350" dir="2700000" algn="tl" rotWithShape="0">
                     <a:prstClr val="black">
                       <a:alpha val="40000"/>
                     </a:prstClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{AB334A90-EB03-42F3-8859-2C2B2724C058}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr lang="en-US" sz="1000" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
@@ -3688,50 +3930,57 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="234696" y="237744"/>
             <a:ext cx="11722608" cy="6382512"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
             <a:softEdge rad="0"/>
           </a:effectLst>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1066800" y="642594"/>
             <a:ext cx="10058400" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3820,51 +4069,51 @@
           <a:xfrm>
             <a:off x="274320" y="6307672"/>
             <a:ext cx="2743200" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CBC48EC7-AF6A-48D3-8284-14BACBEBDD84}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>12/7/2020</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3489960" y="6307672"/>
             <a:ext cx="5212080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4273,87 +4522,131 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C80ABB87-C0C1-4499-983F-F07B25573FDB}"/>
@@ -4375,3576 +4668,280 @@
             <a:r>
               <a:rPr lang="cs-CZ" sz="4400" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Literární vývoj 2. období </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="4400" b="1" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Pahlaví</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="4400" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. Angažovaná literatura</a:t>
+              <a:t>. </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="cs-CZ" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Podnadpis 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9AF0C44-EA90-4161-8C3B-39443B697768}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1562100" y="3771900"/>
             <a:ext cx="9070848" cy="1367363"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="cs-CZ" sz="3200" dirty="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Angažovaná literatura</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="4400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2460283406"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7390A5B3-D1D9-4D82-B7DE-9AC817F09AD6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99788846-1FFB-22C6-11E7-041EBFB27AFC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...679 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Obrázek 4" descr="Obsah obrázku muž, vázanka, osoba, interiér&#10;&#10;Popis byl vytvořen automaticky">
+          <p:cNvPr id="4" name="Picture 2" descr="Ali Shariati and the Future of Social Theory – Religion, Revolution, and  the Role of the Intellectual | Brill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05387866-1AAC-462A-8798-0112EE9C2D54}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{787AB557-F6E5-71BF-5915-985D22E8637A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
-[...89 lines deleted...]
-          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...531 lines deleted...]
-          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect r="2842" b="-3"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="727654" y="1649602"/>
-            <a:ext cx="5367165" cy="3571604"/>
+            <a:off x="1066800" y="780971"/>
+            <a:ext cx="3537857" cy="5562217"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Zástupný obsah 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Zástupný obsah 4" descr="Obsah obrázku text, interiér&#10;&#10;Popis byl vytvořen automaticky">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1974845B-CFDC-49C9-A184-17A293CD5048}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD37975E-1F81-3EBF-ABAD-4ECEEE888215}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...5 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="29902" r="-1" b="19484"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6696075" y="1476375"/>
-            <a:ext cx="4840929" cy="4558665"/>
+            <a:off x="4811004" y="780970"/>
+            <a:ext cx="3438750" cy="2724229"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...543 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Obrázek 5" descr="Obsah obrázku text, zeď, interiér, osoba&#10;&#10;Popis byl vytvořen automaticky">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{037FFB00-4930-916D-60E7-CB833832F18F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="3557" r="20781" b="-1"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5079033" y="3898206"/>
+            <a:ext cx="2889310" cy="2415366"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2992073656"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="121593222"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1448 lines deleted...]
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{072DDEB1-A88D-4612-AD53-EA54459A47F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7975,57 +4972,57 @@
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Sijáhkalu</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1BD9570-A35B-418B-A3B3-B9440AD87A88}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="638175" y="1543049"/>
-            <a:ext cx="5937123" cy="4905375"/>
+            <a:off x="406401" y="1412241"/>
+            <a:ext cx="6168898" cy="5036184"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Roku </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>1971</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
@@ -8076,50 +5073,150 @@
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>OIPFG (Organizace mučednických guerill íránského lidu) ozbrojený levicový boj. </a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ ozbrojený útok levicových guerill na policejní stanici v severním Íránu</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ neúspěšná akce, většina účastníků byla zabita nebo zatčena</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>význam přesahuje samotnou událost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – začátek </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>moderní ozbrojené opozice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> proti režimu šáha</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – vznik </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>revolučního mýtu oběti a odporu</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>dopad na literaturu:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – radikalizace diskurzu angažovanosti</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – posun od kritiky → k </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>revolučnímu étosu</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – hrdina = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>bojovník, mučedník, oběť režimu</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>nové metafory, vztahující se nejrůznějším způsobem </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
@@ -8209,51 +5306,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6575298" y="289560"/>
             <a:ext cx="5327904" cy="3779520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4168290998"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -8351,171 +5448,312 @@
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DFD1ABA-ED13-46A2-8BAC-2BBCB4012F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="868680" y="642594"/>
-            <a:ext cx="6281928" cy="414682"/>
+            <a:off x="590550" y="365760"/>
+            <a:ext cx="6560058" cy="691516"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
                 <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Říjen 1977</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2000" b="0" dirty="0">
                 <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> – 10 dní čtení poezie </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="cs-CZ" sz="4800" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10C65E63-5D03-4372-AE53-964C329A7801}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="590550" y="1152525"/>
-            <a:ext cx="6560058" cy="4882515"/>
+            <a:off x="345440" y="690880"/>
+            <a:ext cx="8321040" cy="6167119"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>pořádáno Goethe institutem v Teheránu </a:t>
+              <a:t>pořádáno </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Goethe institutem v Teheránu </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1600" b="1" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>klíčová literární i společenská předrevoluční událost</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>vystoupilo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0"/>
+              <a:t>více než 50 básníků a spisovatelů</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> (např. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1"/>
+              <a:t>Símín</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1"/>
+              <a:t>Behbahání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1"/>
+              <a:t>Mehdí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1"/>
+              <a:t>Achavān-Sāles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> aj.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>→ akce se rychle proměnila v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0"/>
+              <a:t>masovou událost</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> – tisíce posluchačů (často mimo oficiální prostor)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> – silná atmosféra sdíleného odporu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>důraz na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0"/>
+              <a:t>svobodu slova a roli spisovatele</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> – prolomení strachu z veřejného vystupování</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> – literatura jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0"/>
+              <a:t>veřejný politický akt</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> – jeden z klíčových momentů, kdy se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0"/>
+              <a:t>intelektuální opozice stává viditelnou</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1600" b="1" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> dramatik a autor </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -8669,279 +5907,206 @@
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Tonkaboní</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t> (1937-2024)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Levicoví autoři: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Bozorg</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
-                <a:effectLst/>
-[...5 lines deleted...]
-            </a:r>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Alaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mahmúd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>E´temádzáde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Beh´azín</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" b="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>protest proti cenzuře tisku a knih a zrušení všech vládních institucí, které v rozporu s ústavou z roku 1906 tato opatření realizovala</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>z večerů nahrané kazety následně distribuovány </a:t>
             </a:r>
-          </a:p>
-[...121 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
               <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>k</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>onsistentním kritikem režimu byl Ahmad </a:t>
+              <a:t>onsistentním kritikem režimu byl básník Ahmad </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Šámlú</a:t>
-            </a:r>
-[...41 lines deleted...]
-              <a:t>Behrangí</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Řada autorů za svou kritiku vězněna: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Rezá</a:t>
             </a:r>
@@ -9143,788 +6308,4772 @@
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3525967861"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607E4910-1E69-4AEE-82A3-93965D6811BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="965200" y="804335"/>
+            <a:ext cx="5880100" cy="1681709"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" i="0" u="none" strike="noStrike" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Džalál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" i="0" u="none" strike="noStrike">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" i="0" u="none" strike="noStrike" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" i="0" u="none" strike="noStrike">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-e Ahmad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="0" i="0" u="none" strike="noStrike">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1923 – 1969) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" i="0" u="none" strike="noStrike">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="0" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="3600"/>
+              <a:t>جلال </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="3600" err="1"/>
+              <a:t>آل‌احمد</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="3600" b="0" i="0">
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" sz="3600"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B351373F-74C5-4ACA-829E-15A8D0A61FFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="452063" y="2044557"/>
+            <a:ext cx="4911789" cy="4009109"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>z religiózní rodiny</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vliv Ahmada </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kasravího</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(1890-1946)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>historik, lingvista, reformátor.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>K. význam vzrostl opět v 60. a 70. letech</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Velký vliv na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>íránské intelektuály několika generací</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="900" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Baskerville"/>
+              </a:rPr>
+              <a:t>1958</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Baskerville"/>
+              </a:rPr>
+              <a:t> –  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Baskerville"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>مدیر مدرسه  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Baskerville"/>
+              </a:rPr>
+              <a:t>satira na edukační systém. – od této chvíle se stává mluvčím  nové generace mladých angažovaných tvůrců a intelektuálů. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Baskerville"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Baskerville"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Baskerville"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Baskerville"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Baskerville"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="900" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Obrázek 6" descr="Obsah obrázku text, zeď, interiér, osoba&#10;&#10;Popis byl vytvořen automaticky">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09D4E2A5-C9A9-4021-932C-691F8002F842}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="9724" r="26948" b="-3"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5724287" y="2642287"/>
+            <a:ext cx="3135234" cy="3131460"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="2998601" h="2994963">
+                <a:moveTo>
+                  <a:pt x="1499301" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1528395" y="2727"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1556581" y="10001"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1583858" y="20912"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1612043" y="34550"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1638411" y="50007"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1665688" y="66373"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1692964" y="80920"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1720240" y="95468"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1746608" y="106378"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1775703" y="113652"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1803888" y="117289"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1833892" y="117289"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1864806" y="115471"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1895719" y="111834"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1926633" y="107288"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1957546" y="103651"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1988460" y="100923"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2017554" y="101832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2045740" y="105469"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2073017" y="113652"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2095748" y="125472"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2117568" y="140929"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2136662" y="159113"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2155756" y="180025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2173031" y="201846"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2190306" y="224577"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2207581" y="247307"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2224856" y="269128"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2243041" y="290040"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2263953" y="308225"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2283956" y="324591"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2306686" y="337319"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2331235" y="348230"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2357602" y="357322"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2384878" y="365505"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2412155" y="372779"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2440341" y="380053"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2466708" y="388236"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2493075" y="397328"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2517624" y="408239"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2539446" y="421877"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2559449" y="438243"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2575814" y="458246"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2589453" y="480067"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2600363" y="504615"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2609455" y="530983"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2617638" y="557350"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2624912" y="585536"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2632186" y="612812"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2640369" y="640089"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2649461" y="666457"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2660371" y="691006"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2673101" y="713736"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2689467" y="733739"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2707651" y="754651"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2728563" y="772835"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2750385" y="790110"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2774024" y="807385"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2796754" y="824660"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2818576" y="841936"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2839487" y="861029"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2857672" y="880123"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2873129" y="901944"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2884949" y="924674"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2893132" y="951951"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2896768" y="980137"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2897678" y="1009232"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2894950" y="1040145"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2891313" y="1071058"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2886767" y="1101972"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2883130" y="1132885"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2881312" y="1163799"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2881312" y="1193803"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2884949" y="1221988"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2892222" y="1250174"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2903133" y="1276542"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2917681" y="1303818"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2932228" y="1331095"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2948594" y="1358371"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2964050" y="1384739"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2977689" y="1412924"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2988599" y="1440201"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2995873" y="1468387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2998601" y="1497481"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2995873" y="1526576"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2988599" y="1554762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2977689" y="1582039"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2964050" y="1610224"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2948594" y="1636592"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2932228" y="1663869"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2917681" y="1691145"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2903133" y="1718421"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2892222" y="1744789"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2884949" y="1772975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2881312" y="1801160"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2881312" y="1831165"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2883130" y="1862078"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2886767" y="1892991"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2891313" y="1923905"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2894950" y="1954818"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2897678" y="1985731"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2896768" y="2014827"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2893132" y="2043013"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2884949" y="2070289"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2873129" y="2093019"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2857672" y="2114841"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2839487" y="2133934"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2818576" y="2153027"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2796754" y="2170303"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2774024" y="2187578"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2750385" y="2204853"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2728563" y="2222128"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2707651" y="2240312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2689467" y="2261224"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2673101" y="2281227"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2660371" y="2303957"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2649461" y="2328506"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2640369" y="2354874"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2632186" y="2382151"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2624912" y="2409427"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2617638" y="2437613"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2609455" y="2463980"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2600363" y="2490347"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2589453" y="2514896"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2575814" y="2536718"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2559449" y="2556720"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2539446" y="2573086"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2517624" y="2586724"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2493075" y="2597635"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2466708" y="2606727"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2440341" y="2614910"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2412155" y="2622184"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2384878" y="2629458"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2357602" y="2637641"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2331235" y="2646733"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2306686" y="2657644"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2283956" y="2670372"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2263953" y="2686738"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2243041" y="2704923"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2224856" y="2725835"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2207581" y="2747656"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2190306" y="2770386"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2173031" y="2793117"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2155756" y="2814938"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2136662" y="2835850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2117568" y="2854034"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2095748" y="2869491"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2073017" y="2881311"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2045740" y="2889494"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2017554" y="2893131"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1988460" y="2894040"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1957546" y="2891312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1926633" y="2887676"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1895719" y="2883129"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1864806" y="2879493"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1833892" y="2877674"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1803888" y="2877674"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1775703" y="2881311"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1746608" y="2888585"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1720240" y="2899495"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1692964" y="2914043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1665688" y="2928591"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1638411" y="2944956"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1612043" y="2960413"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1583858" y="2974051"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1556581" y="2984962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1528395" y="2992236"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1499301" y="2994963"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1470206" y="2992236"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1442020" y="2984962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1414744" y="2974051"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1386558" y="2960413"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1360190" y="2944956"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1332914" y="2928591"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1305637" y="2914043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1278361" y="2899495"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1251085" y="2888585"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1222899" y="2881311"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1194713" y="2877674"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1164708" y="2877674"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1133795" y="2879493"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1102882" y="2883129"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1071968" y="2887676"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1041054" y="2891312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1010141" y="2894040"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="981047" y="2893131"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="952861" y="2889494"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="925584" y="2881311"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="902854" y="2869491"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="881032" y="2854034"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="861939" y="2835850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="842845" y="2814938"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="825570" y="2793117"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="808295" y="2770386"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="791020" y="2747656"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="773745" y="2725835"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="755560" y="2704923"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="734648" y="2686738"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="714645" y="2670372"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="691915" y="2657644"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="667366" y="2646733"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="640999" y="2637641"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="613722" y="2629458"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="586446" y="2622184"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="558260" y="2614910"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="531893" y="2606727"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="505525" y="2597635"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="480977" y="2586724"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="459155" y="2573086"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="439152" y="2556720"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="422787" y="2536718"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="409149" y="2514896"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="398238" y="2490347"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="389146" y="2463980"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="380963" y="2437613"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="373689" y="2409427"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="366415" y="2382151"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="358232" y="2354874"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="349140" y="2328506"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="338229" y="2303957"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="325500" y="2281227"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="309135" y="2261224"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="290950" y="2240312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="270038" y="2222128"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="247307" y="2204853"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="224577" y="2187578"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="201847" y="2170303"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="180025" y="2153027"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="159113" y="2133934"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="140929" y="2114841"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="125473" y="2093019"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113653" y="2070289"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="105470" y="2043013"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="101833" y="2014827"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="100923" y="1985731"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="103651" y="1954818"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="107288" y="1923905"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111834" y="1892991"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="115471" y="1862078"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="117290" y="1831165"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="117290" y="1801160"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113653" y="1772975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106379" y="1744789"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="95468" y="1718421"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="81830" y="1691145"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="66373" y="1663869"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="50008" y="1636592"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34551" y="1610224"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20912" y="1582039"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10002" y="1554762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2728" y="1526576"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1497481"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2728" y="1468387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10002" y="1440201"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20912" y="1412924"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34551" y="1384739"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="50008" y="1358371"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="66373" y="1331095"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="81830" y="1303818"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="95468" y="1276542"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106379" y="1250174"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113653" y="1221988"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="117290" y="1193803"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="117290" y="1163799"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="115471" y="1132885"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111834" y="1101972"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="107288" y="1071058"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="103651" y="1040145"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="100923" y="1009232"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="101833" y="980137"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="105470" y="951951"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113653" y="924674"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="125473" y="901944"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="140929" y="880123"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="159113" y="861029"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="180025" y="841936"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="201847" y="824660"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="224577" y="807385"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="247307" y="790110"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="270038" y="772835"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="290950" y="754651"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="309135" y="733739"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="325500" y="713736"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="338229" y="691006"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="349140" y="666457"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="358232" y="640089"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="366415" y="612812"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="373689" y="585536"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="380963" y="557350"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="389146" y="530983"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="398238" y="504615"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="409149" y="480067"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="422787" y="458246"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="439152" y="438243"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="459155" y="421877"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="480977" y="408239"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="505525" y="397328"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="531893" y="388236"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="558260" y="380053"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="586446" y="372779"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="613722" y="365505"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="640999" y="357322"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="667366" y="348230"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="691915" y="337319"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="714645" y="324591"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="734648" y="308225"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="755560" y="290040"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="773745" y="269128"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="791020" y="247307"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="808295" y="224577"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="825570" y="201846"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="842845" y="180025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="861939" y="159113"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="881032" y="140929"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="902854" y="125472"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="925584" y="113652"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="952861" y="105469"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="981047" y="101832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1010141" y="100923"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1041054" y="103651"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1071968" y="107288"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1102882" y="111834"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1133795" y="115471"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1164708" y="117289"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1194713" y="117289"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1222899" y="113652"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1251085" y="106378"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1278361" y="95468"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1305637" y="80920"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1332914" y="66373"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1360190" y="50007"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1386558" y="34550"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1414744" y="20912"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1442020" y="10001"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1470206" y="2727"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4" descr="Obsah obrázku text, černá, osoba, bílá&#10;&#10;Popis byl vytvořen automaticky">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E3727D8-2355-4D5A-B4A3-099E6C19A84A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="22981" b="14231"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7675101" y="330062"/>
+            <a:ext cx="4232421" cy="3428990"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="4232421" h="3429000">
+                <a:moveTo>
+                  <a:pt x="176695" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="4232421" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4232421" y="2741963"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4230819" y="2742965"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4189566" y="2761300"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4145256" y="2776579"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4100946" y="2790330"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4053581" y="2802553"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4007741" y="2814777"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3961906" y="2828531"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3917596" y="2843809"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3876343" y="2862145"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3838145" y="2883535"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3804531" y="2911037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3769387" y="2941596"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3738828" y="2976737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3709798" y="3013408"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3680767" y="3051604"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3651737" y="3089802"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3622708" y="3126473"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3590619" y="3161614"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3558532" y="3192174"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3521864" y="3218148"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3483665" y="3238011"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3437828" y="3251762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3390461" y="3257874"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3341569" y="3259401"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3289619" y="3254819"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3237670" y="3248707"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3185721" y="3241066"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3133771" y="3234956"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3081822" y="3231899"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3031400" y="3231899"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2984035" y="3238011"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2935140" y="3250235"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2890830" y="3268570"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2844995" y="3293018"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2799158" y="3317465"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2753317" y="3344964"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2709007" y="3370942"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2661643" y="3393859"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2615805" y="3412195"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2568440" y="3424418"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2519548" y="3429000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2470653" y="3424418"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2423286" y="3412195"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2377451" y="3393859"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2330084" y="3370942"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2285773" y="3344964"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2239936" y="3317465"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2194099" y="3293018"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2148261" y="3268570"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2102426" y="3250235"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2055059" y="3238011"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2007691" y="3231899"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1957269" y="3231899"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1905320" y="3234956"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1853373" y="3241066"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1801421" y="3248707"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1749472" y="3254819"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1697523" y="3259401"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1648630" y="3257874"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1601266" y="3251762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1555428" y="3238011"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1517230" y="3218148"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1480559" y="3192174"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1448472" y="3161614"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1416386" y="3126473"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1387354" y="3089802"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1358325" y="3051604"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1329295" y="3013408"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1300263" y="2976737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1269704" y="2941596"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1234563" y="2911037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1200949" y="2883535"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1162751" y="2862145"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1121495" y="2843809"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1077188" y="2828531"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1031348" y="2814777"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="985513" y="2802553"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="938145" y="2790330"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="893838" y="2776579"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="849525" y="2761300"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="808275" y="2742965"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="771601" y="2720045"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="737987" y="2692543"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="710485" y="2658929"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="687568" y="2622258"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="669232" y="2581005"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="653954" y="2536695"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="640203" y="2492387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="627979" y="2445020"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="615753" y="2399185"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="602002" y="2353345"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="586724" y="2309035"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="568388" y="2267782"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="546998" y="2229583"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="519496" y="2195970"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="488937" y="2160826"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453796" y="2130269"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="415595" y="2101240"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="377399" y="2072208"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="339201" y="2043179"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="302530" y="2014147"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="267389" y="1982060"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="236829" y="1949976"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="210855" y="1913305"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="190992" y="1875107"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="177241" y="1829269"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="171129" y="1781905"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="169599" y="1733010"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="174184" y="1681060"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="180296" y="1629111"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="187935" y="1577162"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="194049" y="1525212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="197104" y="1473263"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="197104" y="1422841"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="190992" y="1375479"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="178768" y="1328111"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="160433" y="1283801"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="137515" y="1237964"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111538" y="1192129"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="84039" y="1146289"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="58064" y="1101978"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="35144" y="1054614"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="16808" y="1008776"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4585" y="961409"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="912517"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4585" y="863625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="16808" y="816260"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="35144" y="770420"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="58064" y="723055"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="84039" y="678745"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111538" y="632910"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="137515" y="587070"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="160433" y="541232"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="178768" y="496922"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="190992" y="449557"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="197104" y="402192"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="197104" y="351770"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="194049" y="299821"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="187935" y="247872"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="180296" y="195922"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="174184" y="143973"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="169599" y="92024"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="171129" y="43131"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="Jalal Al-e-Ahmad (December 2, 1923 — September 9, 1969), Iranian  philosopher, witer | World Biographical Encyclopedia">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C667826-B7F3-4018-B4E2-580C7D0DA931}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="18218" r="-2" b="13254"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8733879" y="3560238"/>
+            <a:ext cx="3173643" cy="2967700"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3173643" h="2967700">
+                <a:moveTo>
+                  <a:pt x="1885720" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1922313" y="3430"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1957763" y="12579"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1992070" y="26302"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2027519" y="43455"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2060683" y="62896"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2094991" y="83480"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2129297" y="101777"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2163602" y="120075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2196766" y="133797"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2233360" y="142945"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2268809" y="147520"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2306546" y="147520"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2345428" y="145233"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2384308" y="140659"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2423190" y="134941"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2462070" y="130367"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2500951" y="126936"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2537544" y="128079"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2572995" y="132653"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2607301" y="142945"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2635891" y="157812"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2663335" y="177253"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2687350" y="200124"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2711365" y="226426"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2733093" y="253871"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2754820" y="282461"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2776547" y="311049"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2798275" y="338495"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2821146" y="364797"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2847448" y="387669"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2872607" y="408253"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2901195" y="424261"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2932071" y="437985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2965233" y="449420"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2999539" y="459712"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3033847" y="468861"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3069297" y="478010"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3102460" y="488302"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3135622" y="499737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3166499" y="513461"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3173643" y="517926"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3173643" y="2967700"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="452321" y="2967700"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="450560" y="2961831"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="439125" y="2928666"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="425402" y="2897790"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="409392" y="2869201"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="388809" y="2844043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="365937" y="2817741"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="339636" y="2794870"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="311046" y="2773142"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="282458" y="2751415"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="253870" y="2729687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="226423" y="2707959"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="200122" y="2683944"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="177251" y="2659930"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157812" y="2632484"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142945" y="2603895"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="132653" y="2569589"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="128079" y="2534138"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="126934" y="2497543"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="130365" y="2458662"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="134940" y="2419782"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="140657" y="2380900"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="145232" y="2342019"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="147519" y="2303138"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="147519" y="2265400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142945" y="2229950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="133796" y="2194499"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120073" y="2161335"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="102920" y="2127029"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="83479" y="2092723"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="62897" y="2058415"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="43456" y="2025251"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="26302" y="1989801"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12580" y="1955494"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3431" y="1920043"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1883449"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3431" y="1846856"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12580" y="1811405"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="26302" y="1777098"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="43456" y="1741648"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="62897" y="1708484"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="83479" y="1674178"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="102920" y="1639870"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120073" y="1605564"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="133796" y="1572400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142945" y="1536949"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="147519" y="1501500"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="147519" y="1463762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="145232" y="1424880"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="140657" y="1386000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="134940" y="1347118"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="130365" y="1308237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="126934" y="1269356"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="128079" y="1232762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="132653" y="1197312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142945" y="1163004"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157812" y="1134416"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="177251" y="1106970"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="200122" y="1082955"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="226423" y="1058941"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="253870" y="1037212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="282458" y="1015484"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="311046" y="993757"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="339636" y="972029"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="365937" y="949159"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="388809" y="922857"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="409392" y="897698"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="425402" y="869109"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="439125" y="838233"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="450560" y="805069"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460852" y="770761"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="470001" y="736455"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479150" y="701004"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="489442" y="667841"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="500877" y="634677"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="514600" y="603802"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="531753" y="576357"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552336" y="551198"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="577494" y="530614"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="604941" y="513461"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="635815" y="499737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="668979" y="488302"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="702142" y="478010"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="737592" y="468861"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="771898" y="459712"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="806205" y="449420"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="839368" y="437985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="870244" y="424261"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="898833" y="408253"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="923991" y="387669"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="950293" y="364797"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="973165" y="338495"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="994892" y="311049"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1016619" y="282461"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1038347" y="253871"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1060074" y="226426"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1084089" y="200124"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1108103" y="177253"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1135549" y="157812"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1164137" y="142945"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1198445" y="132653"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1233895" y="128079"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1270487" y="126936"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1309368" y="130367"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1348249" y="134941"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1387131" y="140659"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1426011" y="145233"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1464891" y="147520"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1502630" y="147520"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1538080" y="142945"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1573531" y="133797"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1607837" y="120075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1642143" y="101777"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1676450" y="83480"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1710756" y="62896"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1743919" y="43455"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1779370" y="26302"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1813676" y="12579"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1849126" y="3430"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3032797363"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="320675"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0"/>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Džalál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Ál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>-e Ahmad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(1923 – 1969) </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="374074" y="831273"/>
+            <a:ext cx="10546772" cy="5372100"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>z religiózní rodiny</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>otec kazatel v Teheránu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> bratr zemřel, pohřben v Medíně. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Vliv </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Ahmada </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Kasravího</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(historik, lingvista, reformátor.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>K myšlenkový směr - příznačný pro éru </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Pahlaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>K. význam vzrostl opět v 60. a 70. letech</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, kdy se začala v určitých vrstvách společnosti šířit kritika a odmítání šíitského islámu. 1946 zavražděn skupinou islámských fanatiků pod vedením muže přezdívaného </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Naváb</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Safaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Odklon od islámu, 3 roky po GH – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>hadždž</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> do Mekky </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>– znechucen, že jsou všude neony, dokonce i v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Ka´bě</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – navrhuje nahradit je lampami, aby to tam nebylo jak „v ulicích Pensylvánie“ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Zemřel roku 1969 ve 46 letech (spekulace o zavraždění)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Ovlivnil íránské intelektuály nejenom ve své vlastní generaci, ale i v následném pokolení.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Obrázek 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FE6D259-9F6A-FA96-7C94-9F786B9DA0DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7631417" y="951016"/>
+            <a:ext cx="3289429" cy="1619314"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2070152236"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{248BBEA7-98B7-4E51-9E31-FE92D2C3E990}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="382385"/>
+            <a:ext cx="10178322" cy="684415"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gharbzadegí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>غربزدگی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" sz="1600" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB8C1A34-ABDE-4F71-9168-50CBD4CF14F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345440" y="1066801"/>
+            <a:ext cx="11490960" cy="5408814"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Westoxification</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>," "West-struck-ness" "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Westitis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>", "Euromania",  "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Occidentosis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>„</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Occidentóza</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, nákaza Západem, „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>západóza</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>“, „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>westománie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>“,  „pobláznění západem“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​​</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>nepřiměřené ovlivňování Západem, „nakažení, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>intoxifikace</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>“ původní perské kultury (přeneseně i jiné kultury)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>výklad. slovník </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="1" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Farhang</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="1" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="1" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bozorg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="1" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="1" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sochan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Hasana </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Anvarího</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="1" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>být pod kulturním a myšlenkovým vlivem západních zemí ( evropských a amerických</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>termín - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ahmad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fárid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(z. 1994) – profesor Teherán. univerzity, prominentní </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>írán</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. filozof, snaha o syntézu V a Z myšlení </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>AA: varování před přetvářením národa i kultury na něco, co nemá ani ryze íránské ani ryze západní rysy. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>tento stav společnosti přirovnává k vyprávění </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Rúmího</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: vrána, která se zhlédla v elegantní chůzi jeřába. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>kontrast V a Z – dříve docházelo k plodné kulturní výměně, V ale se svým pocitem méněcennosti, podřízenosti a zpátečnictví vše slepě kopíruje.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>přirovnává </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. k nemoci, která zabíjí zrno zevnitř.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>hovoří o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>diploma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> nemoci – honba za tituly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1017266598"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415636" y="228601"/>
+            <a:ext cx="10938164" cy="426026"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415636" y="935182"/>
+            <a:ext cx="10938164" cy="5241781"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Stěžejní dílo s přesahem do mnoha oblastí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>írán</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. myšlení</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>obrovský vliv na formování myšlení celé jedné generace 60. a 70. let. Vliv na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>isl</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. revoluci</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Kamrán</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Talattof</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>nejznámější, nejcitovanější text týkající se nově se objevujícího se diskurzu rozčarování z kouzla modernity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>1961 nelegálně vydány části </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Gh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, 1962 vyšlo dílo celé, pak zakázáno. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Esej se velmi rychle rozšířila, pro řadu intelektuálů „posvátná kniha“, vynesla </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Ál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>-e Ahmada do popředí kritiků poměrů </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>po </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Isl</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. revoluci termín opětovně vzkříšen, snaha legitimizovat úsilí o dosažení </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>ekon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. soběstačnosti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>ulammá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – v GH Ahmad ještě popírá jakoukoliv jejich pozitivní roli v potlačování GH. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Dnes nový termín – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>šarqzadegí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – zasahování Číny do </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>írán</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. ekonomiky </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2665062208"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="176645" y="176646"/>
+            <a:ext cx="11177155" cy="405246"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="176646" y="904009"/>
+            <a:ext cx="10515600" cy="5272954"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>řada uváděných argumentů snadno vyvratitelná a zpochybnitelná X mnoho nových myšlenek – přehodnocení </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>safíjovské</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>  dynastie a jejího prospěchu pro Írán – že </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Safíjovci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> zničili islámskou jednotu kvůli svým mocenským zájmům. Kriticky se také obrací ke konstituční revoluci.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>vzestup Rezy Šáha – pouze díky Britům – typická konspirace –britská potřeba ropy po 1. svět. válce vedla Brity ke snaze ustanovit v Persii pevnou, stabilní vládu, jejímž prostřednictvím by mohly kontrolovat a ovládat.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>nejpřímější kritika šáha: kritika jeho ropného ustupování USA (dohoda s velmocemi roku 54)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>velká kritika navrátivších se Íránců ze Západu – hlavně těch, co se tam vzdělali – že se stávají „vládními dřevy“….chtě nechtě agenty Z….navrhuje zastavit odliv studentů na Z aspoň na 20 let – místo toho je posílat do Indie a Japonska – které dle jeho názoru se dobře vyrovnaly s technologickými výpůjčkami. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>musí se vytvořit balanc mezi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>westoxifikovanými</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>íránci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>easttoxikovanými</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, kteří budou utvářeni v budoucnu. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3838161874"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{258BB14C-B86C-EA09-ABCA-7EEEA2C371B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1066800" y="642594"/>
+            <a:ext cx="10058400" cy="414046"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29E9F858-0BE0-DB03-4D31-A20AAB2098F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="670560" y="1239520"/>
+            <a:ext cx="11247120" cy="5293360"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Zásadní role islámu – jakožto vlivná síla, která může vzdorovat Západu!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>adoruje kleriky jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Fazlolláh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Núrí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> (popraven konstitucionalisty r. 1909) jakožto údajného hrdinu vzdorujícímu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>gh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Pro mě představuje mrtvola tohoto skvělého muže, houpající se na šibenici, prapor zvedající se nad touto zemí pod </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>dvouseti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t> letech a symbolizující dominanci Západu.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Jakási prognóza budoucího vývoje – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>„že 90 procent obyvatel žije podle náboženských regulí a kritérií“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>„kdyby si náboženský establishment uvědomil, jaký „klenot“ se nachází v srdcích jeho lidu, jako semeno budoucího vzdoru a povstání proti nadvládě utlačovatelů a zkorumpovaných vládců….a že není nutné poslouchat vůdce…“</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>řerod nejprve levicového, posléze sociálního demokrata</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, který odsuzoval islám, aby ho později akceptoval jako jediný obranyschopný prostředek v zemi, dokonale odrážel ideové proměny íránské intelektuální sféry i celkové klima ve společnosti.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3776182716"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="240435"/>
+            <a:ext cx="10345882" cy="289501"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="259773" y="852055"/>
+            <a:ext cx="11094027" cy="5694218"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>termín </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="1" dirty="0" err="1"/>
+              <a:t>mášínzadegí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" i="1" dirty="0" err="1"/>
+              <a:t>ماشینزدگی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>– západní dominance Íránu pramení z jeho vlastnictví strojních technologií a moderní vědy. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Západ podstrkuje své stroje Íránu, aby jej mohl ovládat. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Z země vyvinuly technologie, které výrazně zvýšily životní úroveň jejich obyvatel a umožnily jim ovládnout méně vyvinuté země. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>K ovládnutí též instituce, jako je UNESCO nebo FAO</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>stroje a výdobytky Západu udělaly ze zemí, jako je Írán, závislé a neschopné ubránit svou národní identitu. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Tak dlouho, jak budou východní země odebírat „stroje“, které pro </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Ál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>-e Ahmada symbolizují nadvládu, tak dlouho zůstanou nakažené Západem. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Západ postoupil na Východ, aby našel odbytiště pro své výrobky a tím si zajistil ekonomický vzestup (př. z Konga). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1821805848"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB72F8E0-2A8E-2AE6-E338-2DCD127FCB65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426720" y="642594"/>
+            <a:ext cx="10698480" cy="647726"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Angažovaná literatura </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B141030-8E10-400C-F92B-E5D4CAFDE5C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="335280" y="1381760"/>
+            <a:ext cx="8321040" cy="4998720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ta´ahod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>adabí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>تعهد ادبی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) – angažovaná literatura, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>adabiját</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mota´ahed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ادبیات متعهد</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Kamran</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Talattof</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: moderní perská literatura vzniká jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>neautonomní diskurz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: literatura není oddělena od společnosti, ale plní </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>kritickou a transformační funkci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> .</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Dvojí pojetí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>taʿahhod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>– úzké → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>ideologicky vyhraněná literatura (marxismus, vliv </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Tudeh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> Party)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>– širší → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>etická odpovědnost intelektuála artikulovat sociální realitu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Karimi-Hakkak</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ angažovanost = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>strukturální rys moderní íránské literatury</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, nikoli pouze import </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>sartrismu</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Sociální role autora (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Homa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Katouzian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>):</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>autor vstupuje do veřejného prostoru jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>„svědomí společnosti“</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ literatura supluje slabou občanskou sféru</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ kritika elit a tradicionalismu = součást projektu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>modernizace společnosti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83C88326-DFFC-DAD6-8E2E-96B0D1366D61}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8794334" y="346980"/>
+            <a:ext cx="3062386" cy="2994933"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="866191078"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD580B41-2398-0036-F6FA-636C9AE2748D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1066800" y="642594"/>
+            <a:ext cx="10058400" cy="1013486"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Překlad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1"/>
+              <a:t>Gh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>. 1983: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>translated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+              <a:t> by R. Campbell</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0"/>
+              <a:t>Annotations and Introduction by Hamid Algar</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A841BD61-9C43-D079-6128-AF1699DB18AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="477520" y="1656080"/>
+            <a:ext cx="10647680" cy="4378960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>Occidentosis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> je nejznámějším a nejvlivnějším dílem íránského intelektuála a spisovatele </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Džalála</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Ála</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>-e Ahmada. V jistém smyslu jde o záznam osobní cesty k novému porozumění íránské společnosti a jejím dějinám, avšak vzhledem k tomu, že vyvolalo širokou a nadšenou odezvu (do té míry, že novotvar z jeho názvu trvale vstoupil do perského jazyka), lze jej chápat také jako dokument ideového kvasu, který nakonec vedl k revoluci.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Při četbě </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>Gharbzadegí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> je důležité mít na paměti, že její autor nebyl ani historikem, ani ideologem. Byl to člověk, který po dvou desetiletích přemýšlení a experimentování objevil důležitou a zásadní pravdu o své společnosti – její katastrofální podřízenost Západu ve všech oblastech – a spěchal tuto pravdu sdělit ostatním. Neměl ani čas, ani trpělivost věnovat se pečlivému historickému bádání a na některých místech knihy dokonce vyzývá čtenáře, aby si historické důkazy pro určitá tvrzení sami dohledali. Pokud jde o vyvozování závěrů a formulování řešení, i tento úkol přenechával svým čtenářům, ačkoli je zřejmé, že před nimi načrtl určitý směr.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1356817221"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1">
-[...709 lines deleted...]
-          <p:cNvPr id="14" name="Rectangle 9">
+          <p:cNvPr id="10" name="Rectangle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8037557B-A47F-47A7-8DBA-525641AF9AA3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7837370" y="0"/>
             <a:ext cx="4354630" cy="6858000"/>
           </a:xfrm>
@@ -9943,51 +11092,51 @@
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Rectangle 11">
+          <p:cNvPr id="12" name="Rectangle 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6194973E-A242-430D-8F06-23B4410AC2CE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="237744" y="237744"/>
             <a:ext cx="7652977" cy="6382512"/>
           </a:xfrm>
@@ -9995,505 +11144,5680 @@
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26ADB8C2-55EC-46EA-90E8-1AC29CC35101}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22D3738A-DFCD-4789-96D1-08822F65C5BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="981074" y="642594"/>
-            <a:ext cx="6169533" cy="776632"/>
+            <a:off x="868680" y="642593"/>
+            <a:ext cx="6281928" cy="1744183"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0" err="1">
-[...8 lines deleted...]
-              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="3700" b="1" u="sng" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Bozorg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3700" b="1" u="sng">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0" err="1">
-[...22 lines deleted...]
-              <a:t>صادق چوبک</a:t>
+              <a:rPr lang="cs-CZ" sz="3700" b="1" u="sng" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Alaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3700" u="sng">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (1904 –1997),</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3700" b="1" u="sng">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="3700" u="sng">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>بزرگ علوی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3700" u="sng">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+              <a:rPr lang="cs-CZ" sz="3700">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" sz="3700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE6DC425-375D-4428-BC06-48E7432B036D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FC720FF-B5BA-43B5-8808-A88769E9182F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="828675" y="1419226"/>
-            <a:ext cx="6321933" cy="4615814"/>
+            <a:off x="484632" y="1869440"/>
+            <a:ext cx="7352738" cy="4541520"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...280 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
               <a:tabLst>
                 <a:tab pos="457200" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...7 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Prozaik, levicový intelektuál </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Patřil k zakládajícím osobnostem strany </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Túde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ve V německém exilu, krátce se vrátil na revoluci, pak ale 1980 opět do Německa návrat - deziluze </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Řada děl s levicovou tématikou </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Nejoceňovanější dílo: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>چشمهایش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- 1952 – v IR vyšlo, ale pak zakázáno. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Bozorg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Alaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> – „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Čašmhāyeš</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>“ (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" b="1" dirty="0"/>
+              <a:t>چشم‌هایش / </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Její oči)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ román o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>malíři a revolucionáři</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, jehož život je zpětně rekonstruován</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ ústřední postava ženy (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Farangís</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>) propojuje </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>lásku, umění a politiku</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ klíčové téma: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>vztah mezi uměním a angažovaností</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ motivy: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>zrada, věrnost ideálům, psychologie postav</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ ukazuje, že angažovanost je </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>vnitřní konflikt, ne propaganda</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Alaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> je přes problematickou levicovou orientaci pokládán za jednoho z předních autorů moderního prozaického psaní v IR. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Obrázek 4" descr="Obsah obrázku text, muž, pózování, staré&#10;&#10;Popis byl vytvořen automaticky">
+          <p:cNvPr id="5" name="Obrázek 4" descr="Obsah obrázku muž, vázanka, osoba, interiér&#10;&#10;Popis byl vytvořen automaticky">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE6BF68F-7919-4408-9813-008C3BFBAB85}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05387866-1AAC-462A-8798-0112EE9C2D54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="4330" r="14190" b="1"/>
+          <a:srcRect l="19522" r="-2" b="-2"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8386170" y="484632"/>
-            <a:ext cx="3321198" cy="5740914"/>
+            <a:off x="8432800" y="484632"/>
+            <a:ext cx="3274568" cy="5660311"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1676228168"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="116155423"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{527ACF21-38CA-499D-B875-19F519ABDF03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4074160" y="382385"/>
+            <a:ext cx="7456905" cy="1492132"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4700" b="1" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Samad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4700" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4700" b="1" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Behrangí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4700" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (1939-68) – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4700">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>صمد </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4700" err="1">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>بهرنگی</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="4700"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Zástupný obsah 4" descr="Obsah obrázku text, interiér&#10;&#10;Popis byl vytvořen automaticky">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C77957BC-2791-4C62-86BE-20388C6E55F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="28794" r="1" b="18379"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="142239" y="221018"/>
+            <a:ext cx="3680335" cy="3043144"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="ماهی سیاه کوچولو - ویکی‌پدیا، دانشنامهٔ آزاد">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB56BAAA-11BD-4F87-B6D4-9CC55849D283}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="6978" r="-2" b="10155"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="660935" y="3593839"/>
+            <a:ext cx="3288268" cy="2712720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Content Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6F12EB5-74CF-4987-BC96-C12D86C4EB54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4246880" y="1874517"/>
+            <a:ext cx="7284185" cy="4005075"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" rtl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- pocházel z Tabrízu</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ř</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ada esejí kritizujících edukační systém</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Překládal perské básníky do </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>azerí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ovela</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  Malá černá rybka   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ماهی سیاه کوچولو</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> kritická politická alegorie</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>bezejmenná hrdinka, nevýznamná, téměř nicotná „malá černá rybka“ vybízí k odporu a odvaze. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Sama se rozhoduje obětovat pro vyšší cíl. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Je to pohádková balada plná filozofických rad, ale i sloganů revoluční agitace. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ilustrátor – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>فرشید </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>مثقالی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Faršíd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mesqálí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– ocenění</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>tzv. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>farhangíán</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>فرهنگیآ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ن</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4138070760"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4106" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92D554F2-207A-6B8F-4E59-08C82633E301}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="10597" r="1800" b="2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="190846" y="1066800"/>
+            <a:ext cx="3515253" cy="5553455"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4111" name="Rectangle 4110">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE7270DF-375F-4ECC-989A-D033E481AE27}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4289465" y="237744"/>
+            <a:ext cx="7652977" cy="6382512"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38BF0365-5E8A-72B7-D068-CC4118ECC9D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1132114" y="237745"/>
+            <a:ext cx="10113904" cy="829056"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="3200" b="1" dirty="0"/>
+              <a:t>Angažovanost mimo levici: Ahmad Kasraví</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B0A247-2A29-5CEA-F6F7-8089A1058C45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3548743" y="1328057"/>
+            <a:ext cx="8452285" cy="5214257"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>V 40. letech se v Íránu formují </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>různé typy angažovanosti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – levicová (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Túde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Mardom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, kongres 1946)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Kasravího</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> sekulárně-reformní kritika</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> – později nábožensky reformní (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Šarí´atí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Ahmad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Kasraví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" b="1" dirty="0"/>
+              <a:t>احمد کسرو</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" b="1" dirty="0"/>
+              <a:t>ی </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>1890 –1946)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>historik, lingvista a radikální reformátor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, jedna z klíčových postav moderní íránské intelektuální scény.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ Pocházel z náboženského prostředí, ale postupně se od něj odvrátil a stal se výrazným </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>kritikem duchovenstva a náboženství</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ Proslul jako autor prací o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>konstituční revoluci a Ázerbájdžánu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a jako průkopník moderní íránské historiografie.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ Zkoumal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>staré </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>ázerí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a prosazoval jazykovou reformu jako součást </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>národní identity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ Ostře kritizoval </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>šíismus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>, súfismus i klasickou literaturu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, protože v nich viděl překážku kritického myšlení.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ Zdůrazňoval, že </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>psaní má měnit společnost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a že autor má nést odpovědnost vůči veřejnosti.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ Roku </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>1946 byl zavražděn islamistickou skupinou</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, což z něj učinilo symbol střetu mezi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>sekulárním reformismem a náboženským </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>radikalismem</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2278518207"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD36222E-C637-3939-455F-D28803F7C6C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="314960" y="254000"/>
+            <a:ext cx="10810240" cy="680720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" dirty="0"/>
+              <a:t>40. léta: literatura jako veřejný a politický prostor</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{532608B5-BB58-9D92-78E0-2965B4743C7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="314960" y="934720"/>
+            <a:ext cx="11430000" cy="5669280"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Po roce </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>1941</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> dochází k otevření veřejného prostoru (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Ervand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Abrahamian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>) → literatura se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>institucionalizuje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: vznikají časopisy napojené na politické strany (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>Rúzgár</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>nou</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>Pájám</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>nou</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="1" dirty="0" err="1"/>
+              <a:t>Mardom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Túde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>), rozvíjí se překlad a formuje se nové čtenářské publikum</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ literatura se poprvé stává </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>součástí masové politické komunikace                           </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ar-OM" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>حزب توده ایران</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Strana íránského lidu)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1946 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mardom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, k jehož zakladatelům patřil i </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mansúr</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Šakí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (1919-2000) – působil na FFUK</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Přispívali i </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sádeq</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Čúbak</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Bozorg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Alaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Nímá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Júšídž</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> a jeho žák </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Farejdún</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tavallalí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Časopis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sochan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>سخن</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Džalál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-Ahmada</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (1923 – 1969) </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Překlad jako ideologický nástroj:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>sovětská literatura → realismus, kolektiv, třídní vědomí</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>angloamerická literatura → modernismus, individualismus</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ íránský literární prostor = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>pole střetu globálních ideologií</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Kamran</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Talattof</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>Encyclopaedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1"/>
+              <a:t>Iranica</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>povídka jako dominantní forma (Ahmad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Karimi-Hakkak</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>):</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>krátká forma → rychlá reakce na aktuální dění + publikace v tisku</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ forma je </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>funkčně spojená s angažovaností (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>taʿahhod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Vnitřní napětí literatury:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>sloužit ideologii × zachovat autonomii ??</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ vzniká konflikt: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>taʿahhod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>adabí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>  X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>modernistická estetika</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Džalál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Ál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>-e Ahmad, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Houšang</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Golšírí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Gholámhosejn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Sáʿedí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ literatura funguje jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>prostor střetu politiky, ideologie a estetiky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>nástroj společenské transformace</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98A94652-0834-F7DB-551A-4675C482F843}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9019540" y="1529443"/>
+            <a:ext cx="2857500" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2978521006"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A1C119D-20B4-877C-FE40-B898BE3BAD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="284480" y="304800"/>
+            <a:ext cx="10840720" cy="711200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" dirty="0"/>
+              <a:t>První kongres íránských spisovatelů (Teherán, červen 1946)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0532A36A-0275-D10C-7F7D-F054B2F07D49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="436880" y="1015999"/>
+            <a:ext cx="7538720" cy="5439229"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ar-SA" b="1" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>نخستین کنگره ی نویسندگان ایران</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>= otázka společenské funkce literatury se  artikuluje kolektivně a veřejně; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>👉 první pokus </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>institucionalizovat literární pole v moderním Íránu </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0"/>
+              <a:t>Pierre </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0" err="1"/>
+              <a:t>Bourdieu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1500" dirty="0"/>
+              <a:t>– Pole literární produkce: literatura není autonomní estetická sféra, ale pole strukturované mocenskými vztahy a bojem o symbolický kapitál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>kontext</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: období politického uvolnění po roce 1941 + silný sovětský kulturní vliv (místo konání v sovětském kulturním centru není náhodné) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>propojení s levicovými kruhy kolem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Túde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, ale bez úplné ideologické jednoty; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Túde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> využívala kulturní instituce jako nástroj </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>mobilizace a legitimizace ideologie</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>novost oproti předchozím dekádám</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: přechod od individuální angažovanosti k představě literatury jako kolektivní společenské praxe, tedy začátek její institucionalizace; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>obsah diskusí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: důraz na publikum (odklon od elitní literatury směrem k „lidu“), jazyk (požadavek srozumitelnosti a komunikativnosti), funkci (literatura má reagovat na sociální realitu a mít</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2" descr="قطعنامه نخستین کنگره نویسندگان ایران :: صامت">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3434C881-6CDA-5D41-C91C-EEDA5D9CEAEB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7892251" y="894080"/>
+            <a:ext cx="4015269" cy="2671979"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Tabulka 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81479D31-C228-BC44-615B-388555D1D24A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1372663562"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="8128000" y="3820160"/>
+          <a:ext cx="3627120" cy="2733040"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="3627120">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2654396526"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="2733040">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0"/>
+                        <a:t>Hlavní cíle kongresu:</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" u="sng" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+                        <a:t>spisovatel jako společensky odpovědná figura</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" dirty="0"/>
+                        <a:t>; </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+                        <a:t>propojení literatury se sociální realitou</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" dirty="0"/>
+                        <a:t> (nerovnosti, chudoba, nespravedlnost); </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+                        <a:t>vytvoření kolektivní platformy autorů</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" dirty="0"/>
+                        <a:t> (sjednocení, organizace literárního života).</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="914161281"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3439400379"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2" descr="‫فروشگاه اینترنتی انتشارات پارت. تعهد اهل قلم: مقاله‌هایی در زمینه ادبی و  اجتماعی‬‎">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12D28863-1C0A-A04E-9775-FA116475B6E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="182" r="3481" b="2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="190846" y="237744"/>
+            <a:ext cx="4040033" cy="6382512"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5127" name="Rectangle 5126">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE7270DF-375F-4ECC-989A-D033E481AE27}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4289465" y="237744"/>
+            <a:ext cx="7652977" cy="6382512"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B91A235A-720C-55B9-2F5D-03BF243D3214}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4230879" y="642593"/>
+            <a:ext cx="7015139" cy="97636"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Odraz událostí roku 1950–53 v literatuře</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FA64478-0853-574C-2D07-95407D86EB83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4049485" y="1145077"/>
+            <a:ext cx="7815943" cy="5070329"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Překládání </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sartra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> či </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Camuse</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1000"/>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Levicoví autoři – navazují a překládají </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Frantze</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fanona</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Andre </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Gundera</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Franka a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Celsa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Furtada</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Revize kritického postoje vůči islámu - p</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ocit sounáležitosti s islámským dědictvím. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Témata</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> rovnost, svoboda, spravedlnost, hrdinství, mučednictví. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Západ - negativní stigmatizace,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> k níž se rétoricky přihlašuje jak levice, tak radikálnější duchovenstvo.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>výmluvný příklad -  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Džalál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-e Ahmad - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>přerod nejprve levicového, posléze sociálního demokrata</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, posléze </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zapáleného muslima</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>angažovaní autoři: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>přímý, jednodušší styl bez komplikovaných dvojznačností či přízdob</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>na opačném pólu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> stála literatura, která se stranila politických témat a věnovala se čistě jen umění pro umění</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mahmúd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Kjánúš</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Modern</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Persian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Poetry</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> na neangažované autory se často pohlíželo s neopodstatněným despektem. Lituje nadějné básníky, kteří svou počáteční velmi slibnou tvorbu proměnili v „politicky motivovanou, monotónní a bezbarvou produkci“.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2666048181"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{361C8BE7-EC64-95E5-6BDF-778485710831}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Hlavní témata v sociálně angažované próze i poezii: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65711E5F-52B9-1492-5764-20722E280FC0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>opozice proti režimu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Pahlaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, SAVAK</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>odmítání šíitských náboženských praktik i institucí</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ekonomická a sociální zaostalost Íránu</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>identitární</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> problematika – kulturní odcizování, pocit ztráty íránských kořenů</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>kritika westernizace</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6) silný kulturní nacionalismus</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Levicoví autoři: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Bozorg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Alaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mahmúd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>E´temádzáde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Beh´azín</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>onsistentním kritikem režimu byl Ahmad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Šámlú</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>kritiku dospělých skrytou v povídkách pro děti – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Samad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Behrangí</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Řada autorů za svou kritiku vězněna: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Rezá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Baráhení</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Beh´azín</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mahmúd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Doulatábádí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sá´edí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Soltánpour</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tonkaboní</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>V září </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1968</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - veřejná podpora moderních básníků – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>týdeník</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>خوشه </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> pod vedením </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Šámlua</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, více než sto básníků.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> V </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>70</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. letech velmi populární magazín </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ferdousí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – zde se publikovaly články, moderní povídky</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4220246596"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{704912BA-9D53-4681-8366-F7AA4F8AF802}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="402771" y="271728"/>
+            <a:ext cx="10722429" cy="773301"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="4400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Organizace íránských spisovatelů </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" sz="2000" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>کانون نویسندگان ایران (1968)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ar-OM" sz="4400" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" sz="4400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAD9B4DB-06FF-44F8-A7A9-209E24AD7A03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="402771" y="965200"/>
+            <a:ext cx="8324669" cy="5476239"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ vzniká jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>nezávislá profesní platforma spisovatelů</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>hlavní cíl:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ obrana </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>svobody projevu proti státní cenzuře (režim </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Pahlaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ konkrétní aktivity:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ protesty proti </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>cenzurním zásahům a zákazům publikace</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ veřejná prohlášení a petice</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ organizace literárních akcí (→ vrchol: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>10 nocí poezie 1977</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>akladatelé: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Gholámhosejn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sá´edí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-e Ahmad a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>básník a prozaik </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Rezá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Baráhení</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>první skutečně </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>organizovaná intelektuální opozice</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ propojení literatury s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>veřejným a politickým prostorem</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ přechod od individuální kritiky k </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>kolektivní angažovanosti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ formálně stále existuje jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>nezávislé sdružení spisovatelů</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ v Íránu však není legálně uznána a funguje </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>v podmínkách tlaku a omezení</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>někteří členové byli po roce 1979 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>perzekvováni, vězněni nebo zabiti</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>→ organizace je spojena s tzv. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0"/>
+              <a:t>„řetězovými vraždami“ intelektuálů v 90. letech</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Obrázek 6" descr="Obsah obrázku text, grafický design, Grafika, Písmo&#10;&#10;Popis byl vytvořen automaticky">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B560D16-5B62-2B28-A092-10CF41990613}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="24812" r="25312" b="-1"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8894331" y="271728"/>
+            <a:ext cx="3019646" cy="3632643"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3188166181"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="bg2">
+                <a:tint val="90000"/>
+                <a:shade val="92000"/>
+                <a:satMod val="160000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="77000">
+              <a:schemeClr val="bg2">
+                <a:tint val="100000"/>
+                <a:shade val="73000"/>
+                <a:satMod val="155000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="bg2">
+                <a:tint val="100000"/>
+                <a:shade val="67000"/>
+                <a:satMod val="145000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E25BDA2-3F4D-4B38-90E7-989465ECDDCF}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192001" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="bg2">
+                  <a:tint val="90000"/>
+                  <a:shade val="92000"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="77000">
+                <a:schemeClr val="bg2">
+                  <a:tint val="100000"/>
+                  <a:shade val="73000"/>
+                  <a:satMod val="155000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="bg2">
+                  <a:tint val="100000"/>
+                  <a:shade val="67000"/>
+                  <a:satMod val="145000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F65EEA05-AD42-442F-B6C6-CB9FC289426E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill dpi="0" rotWithShape="1">
+            <a:blip r:embed="rId2">
+              <a:alphaModFix amt="45000"/>
+              <a:duotone>
+                <a:schemeClr val="accent1">
+                  <a:shade val="45000"/>
+                  <a:satMod val="135000"/>
+                </a:schemeClr>
+                <a:prstClr val="white"/>
+              </a:duotone>
+            </a:blip>
+            <a:srcRect/>
+            <a:tile tx="-44450" ty="38100" sx="85000" sy="85000" flip="none" algn="tl"/>
+          </a:blipFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC96869A-A70D-42F7-876F-605CB1718F20}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="632108" y="610955"/>
+            <a:ext cx="10927784" cy="5636090"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" algn="ctr" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="66000"/>
+              </a:prstClr>
+            </a:outerShdw>
+            <a:softEdge rad="0"/>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CD407CC-EF5C-486F-9A14-7F681F986D17}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797052" y="777240"/>
+            <a:ext cx="10597896" cy="5303520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="6350" cap="sq" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{584F9398-7189-CDA0-D64F-459D2F5C7E74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8310879" y="995680"/>
+            <a:ext cx="3084069" cy="4441613"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3300" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Ve všech těchto textech literatura </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3300" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>nepopisuje jen svět</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3300" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>, ale </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3300" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>hodnotí ho, kritizuje a snaží se ho změnit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3300" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8269830F-3F46-377A-FA09-0A193081C478}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797052" y="853440"/>
+            <a:ext cx="7348884" cy="5227320"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Džalál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ál</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-e Ahmad (1923-69</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) – sekulární spisovatel, kritika </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>írán</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. sociál. a kultur. závislosti na Západu</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>غرب‌زدگی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>👉 klíčový text angažovanosti (1962)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>„Jsme jako pole napadené morem – západní nemocí, která ničí naši společnost zevnitř.“</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Šarí´atí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1933-1977</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) - identifikuje se s bojem zemí 3. světa, ale odmítá marxistickou alternativu – navádí k revolučnímu, aktivizovanému </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>šííismu</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– intelektuál jako odpovědný aktér</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>„Intelektuál je ten, kdo cítí odpovědnost vůči své společnosti.“</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Samad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Behrangí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1939-68) – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>učitel, autor politických alegorií </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ماهی سیاه کوچولو</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>malá ryba odmítá zůstat v „bezpečném“ potoce a vydává se hledat pravdu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bozorg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Alaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – politická represe </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>چشمهایش)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>motiv (typický): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>postavy jsou sledovány, vyslýchány, žijí pod tlakem státu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Símín</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Dánešvar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>سووشون</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ar-OM" sz="1600" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>rodinný příběh na pozadí okupace a ekonomického tlaku</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Straight Connector 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DD76B5F-5BAA-48C6-9065-9AEF15D30B4E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7205731" y="2057401"/>
+            <a:ext cx="0" cy="2743200"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="405229613"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Savon">
   <a:themeElements>
     <a:clrScheme name="Savon">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1485A4"/>
@@ -10757,50 +17081,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Savon" id="{1306E473-ED32-493B-A2D0-240A757EDD34}" vid="{C20BADFE-D095-436F-9677-9264042809F0}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010023831B2A9FEA6C45A25FDF617AD44EF7" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="1b407708fc560017e206f2a766cbd54b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="b3c7bbb6-eb26-4c1b-9bb6-cba5dd494eea" xmlns:ns4="715b35c6-e146-45a0-beb3-84c6bbc18745" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0ab41adae06a0786f9d386e76aae84fb" ns3:_="" ns4:_="">
     <xsd:import namespace="b3c7bbb6-eb26-4c1b-9bb6-cba5dd494eea"/>
     <xsd:import namespace="715b35c6-e146-45a0-beb3-84c6bbc18745"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -10979,165 +17318,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E759AAC5-8C2A-4931-889C-F634A3A8960B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="b3c7bbb6-eb26-4c1b-9bb6-cba5dd494eea"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="715b35c6-e146-45a0-beb3-84c6bbc18745"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4F4959B-9C64-4FF5-825F-9E437106DFE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{137293A0-6778-4475-970E-E38B1AEF5744}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b3c7bbb6-eb26-4c1b-9bb6-cba5dd494eea"/>
     <ds:schemaRef ds:uri="715b35c6-e146-45a0-beb3-84c6bbc18745"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>924</Words>
+  <Words>3135</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>95</Paragraphs>
-  <Slides>11</Slides>
+  <Paragraphs>194</Paragraphs>
+  <Slides>22</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="31" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Baskerville</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Garamond</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Savon</vt:lpstr>
-      <vt:lpstr>Literární vývoj 2. období Pahlaví. Angažovaná literatura  </vt:lpstr>
+      <vt:lpstr>Literární vývoj 2. období Pahlaví.   </vt:lpstr>
+      <vt:lpstr>Angažovaná literatura </vt:lpstr>
+      <vt:lpstr>Angažovanost mimo levici: Ahmad Kasraví</vt:lpstr>
+      <vt:lpstr>40. léta: literatura jako veřejný a politický prostor</vt:lpstr>
+      <vt:lpstr>První kongres íránských spisovatelů (Teherán, červen 1946)</vt:lpstr>
+      <vt:lpstr>Odraz událostí roku 1950–53 v literatuře</vt:lpstr>
+      <vt:lpstr>Hlavní témata v sociálně angažované próze i poezii:  </vt:lpstr>
+      <vt:lpstr> Organizace íránských spisovatelů کانون نویسندگان ایران (1968) </vt:lpstr>
+      <vt:lpstr>Ve všech těchto textech literatura nepopisuje jen svět, ale hodnotí ho, kritizuje a snaží se ho změnit.</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
-      <vt:lpstr>Túde, Kongres spisovatelů 1946</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>literární forma, témata, časopisy </vt:lpstr>
       <vt:lpstr>Incident v Sijáhkalu</vt:lpstr>
       <vt:lpstr>Říjen 1977 – 10 dní čtení poezie  </vt:lpstr>
-      <vt:lpstr>Símín Dánešvar سیمین دانشور‎)‎ (1921 – 2012) </vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Sbírky povídek </vt:lpstr>
+      <vt:lpstr>Džalál Ál-e Ahmad 1923 – 1969)  ​جلال آل‌احمد </vt:lpstr>
+      <vt:lpstr> Džalál Ál-e Ahmad (1923 – 1969)  </vt:lpstr>
+      <vt:lpstr>Gharbzadegí غربزدگی​ </vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Překlad Gh. 1983: translated by R. Campbell Annotations and Introduction by Hamid Algar</vt:lpstr>
       <vt:lpstr>Bozorg Alaví (1904 –1997), بزرگ علوی  </vt:lpstr>
+      <vt:lpstr>Samad Behrangí (1939-68) – صمد بهرنگی</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Literární vývoj 2. období Pahlaví. Angažovaná literatura  </dc:title>
+  <dc:title>Literární vývoj 2. období Pahlaví. Angažovaná literatura</dc:title>
   <dc:creator>Zuzana Kříhová</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>