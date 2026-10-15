--- v0 (2026-08-07)
+++ v1 (2026-10-15)
@@ -13,117 +13,115 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId31"/>
+    <p:notesMasterId r:id="rId30"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="258" r:id="rId3"/>
     <p:sldId id="259" r:id="rId4"/>
     <p:sldId id="260" r:id="rId5"/>
     <p:sldId id="273" r:id="rId6"/>
     <p:sldId id="287" r:id="rId7"/>
     <p:sldId id="289" r:id="rId8"/>
     <p:sldId id="261" r:id="rId9"/>
     <p:sldId id="290" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="281" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="283" r:id="rId15"/>
     <p:sldId id="291" r:id="rId16"/>
-    <p:sldId id="292" r:id="rId17"/>
-[...12 lines deleted...]
-    <p:sldId id="304" r:id="rId30"/>
+    <p:sldId id="269" r:id="rId17"/>
+    <p:sldId id="271" r:id="rId18"/>
+    <p:sldId id="288" r:id="rId19"/>
+    <p:sldId id="272" r:id="rId20"/>
+    <p:sldId id="293" r:id="rId21"/>
+    <p:sldId id="294" r:id="rId22"/>
+    <p:sldId id="266" r:id="rId23"/>
+    <p:sldId id="274" r:id="rId24"/>
+    <p:sldId id="275" r:id="rId25"/>
+    <p:sldId id="280" r:id="rId26"/>
+    <p:sldId id="305" r:id="rId27"/>
+    <p:sldId id="286" r:id="rId28"/>
+    <p:sldId id="304" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -224,82 +222,82 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="78" d="100"/>
           <a:sy n="78" d="100"/>
         </p:scale>
         <p:origin x="216" y="48"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -344,51 +342,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{AF73D962-8CBA-40A0-846C-03677FB21A83}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -612,51 +610,51 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro obrázek snímku 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -681,51 +679,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{53F2289C-860F-4114-81F7-6C751BD21243}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:pPr/>
-              <a:t>18</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2416769421"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -891,51 +889,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BE7DDC9-D222-440E-B5A1-093AC7060F86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB54082D-E167-4D2C-9ACB-8F9C4BF2D4EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1089,51 +1087,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25543651-76F5-4A45-81F8-A8E87F1B8BA1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3E0D6AE-9685-4F23-8297-B04CF1EAD707}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1297,51 +1295,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93F4CF2A-9A21-4B03-A4AC-0DCD450DC527}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1787ED85-106D-4C55-B2E1-105BC462357D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1495,51 +1493,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0643655-2FE5-4020-AA9D-C813F58395C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B44A159-ED31-4F8F-A326-FCF9FE6A791C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1770,51 +1768,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B42E2F7-16C2-48D8-B03D-5ED884FF128C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B748ABD1-6698-4C44-8E57-0C0F3D8EB0BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2035,51 +2033,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01FA77FA-86A3-4772-872F-BF1D1EFA62D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BBFA3CC-03BF-4F55-B7BF-166053D8E967}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2447,51 +2445,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B11CFC53-321D-4C96-82AD-9417617B058C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C674E648-B871-4DBC-B9DA-91A7D531B733}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2588,51 +2586,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E58A6665-08AD-4EAE-AC9B-9C737CFAC257}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7CD18A7-924D-40D0-BD2E-821223801AFA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2701,51 +2699,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB2BFC85-9B86-48FA-9641-46BDA47DF939}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF5A384E-5AF6-451F-9178-65893612BAA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3012,51 +3010,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{126B2554-CF25-4F4B-981F-A4560BA6B10F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1B33E08-5325-40EB-B889-5A528FC70563}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3300,51 +3298,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B1B9295-4DDF-44B6-9A90-7081B980543B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FBC4509-D181-429F-9FC1-906501E57EB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3545,51 +3543,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E4116010-DDF7-47DF-8612-6BBC5CC51FDD}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>07.10.2025</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69D7E2D8-4C26-4163-8D17-C99C1EB7392B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3974,106 +3972,102 @@
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nase-rec.ujc.cas.cz/archiv.php?art=7328" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://denikn.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://denikn.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://denikn.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wals.info/feature/30A#1/26/148" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
@@ -5065,51 +5059,51 @@
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>průvodce?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>KLIENT</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>!</a:t>
+              <a:t>! Agent?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Obrázek 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AAEF8A4-4B03-4DF6-B331-76E4405F49C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -6200,559 +6194,371 @@
       <p:transition spd="slow" advTm="46774"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Obrázek 1">
+          <p:cNvPr id="3" name="Obrázek 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76851C5E-30B8-40C4-92C1-82FB9D55AC9D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ABCC06B-29AD-4C70-AC40-2D5EDD1B01D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6319088" y="2218458"/>
-            <a:ext cx="5872912" cy="4644940"/>
+            <a:off x="0" y="111760"/>
+            <a:ext cx="6319088" cy="4714240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Obrázek 2">
+          <p:cNvPr id="5" name="Obrázek 4" descr="Obsah obrázku text, snímek obrazovky, Písmo, číslo&#10;&#10;Obsah generovaný pomocí AI může být nesprávný.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ABCC06B-29AD-4C70-AC40-2D5EDD1B01D4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B53C55C7-9CBB-9C1C-E11F-EEDF80D0CB5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="111760"/>
-            <a:ext cx="6319088" cy="4714240"/>
+            <a:off x="6253843" y="2145233"/>
+            <a:ext cx="5819537" cy="4650394"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2057215229"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="24321"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="24321"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...148 lines deleted...]
-      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
+              <a:t>životnost u SUBST</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>životné tvary u neživotných slov</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>dát si panák</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>dostat padák</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>dát si indiánek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>indiánka</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>najít hřib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>kozák</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Jak se tam životné tvary dostaly?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Do kterých pádových tvarů pronikají nejčastěji a proč?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2081658386"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1057291665"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="68717"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="174461"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="68717"/>
+      <p:transition spd="slow" advTm="174461"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
-              <a:t>životnost u SUBST</a:t>
-[...203 lines deleted...]
-              <a:rPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
               <a:t>číslo u SUBST</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1600201"/>
             <a:ext cx="9650288" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
@@ -6987,51 +6793,51 @@
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1882343476"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="255545"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="255545"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37A4303A-B701-44C8-B493-57FC99F2636A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7062,217 +6868,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2019232675"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="9855"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="9855"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...165 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D527C4C4-67D6-4FF5-929B-E5D10AB19A1E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7441,51 +7081,217 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1869057683"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="64375"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="64375"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
+              <a:t>určete slovní druhy</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Na každém šprochu pravdy trochu.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Zadarmo ani kuře nehrabe.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Kolik řečí umíš, tolikrát jsi člověkem.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Neříkej hop, dokud nepřeskočíš.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mnoho psů – zajícova smrt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Kde nic není, ani smrt nebere.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1610366332"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="355437"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow" advTm="355437"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A608D2A-905E-416B-B6A7-1C96E7049986}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8311,50 +8117,267 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0"/>
       <p:bldP spid="4" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD42B9E3-1E75-4789-8CC7-FBD208F066C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
+              <a:t>přemýšlejme…</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69616235-B099-47A4-A04D-84B46667F17F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>V jakých typech projevů se objevuje vokativ?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Který pád je nejčastější u toponym?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Který pád je silně podprůměrný u apelativ označujících živé bytosti (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>sousedka</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>blbec</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>strojvedoucí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>zebra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>…)?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1925141551"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="32796"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow" advTm="32796"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD42B9E3-1E75-4789-8CC7-FBD208F066C3}"/>
               </a:ext>
             </a:extLst>
@@ -8393,1121 +8416,896 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>V jakých typech projevů se objevuje vokativ?</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>v soukromé spontánně mluvené produkci; v dialozích v beletrii</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Který pád je nejčastější u toponym?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>lokál: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>v Praze</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>na Břevnově</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Který pád je nejčastější u toponym?</a:t>
-[...15 lines deleted...]
-            </a:pPr>
+              <a:t>Který pád je silně podprůměrný u apelativ označujících živé bytosti (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>sousedka</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Který pád je silně podprůměrný u apelativ označujících živé bytosti (</a:t>
+              <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>sousedka</a:t>
+              <a:t>blbec</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>blbec</a:t>
+              <a:t>strojvedoucí</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>strojvedoucí</a:t>
+              <a:t>zebra</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
+              <a:t>…)?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>lokál</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>chybí vyjádření místní</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>zapojení „jen“ v pozicích objektu po slovesech myšlení, mluvení</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" i="1" dirty="0"/>
+              <a:t>bavit se o sousedce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" i="1" dirty="0">
-[...12 lines deleted...]
-              <a:t>…)?</a:t>
+              <a:rPr lang="cs-CZ" sz="2000" i="1" dirty="0"/>
+              <a:t>diskutovat o strojvedoucích</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1925141551"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3134736356"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="32796"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="122913"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="32796"/>
+      <p:transition spd="slow" advTm="122913"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
-              <a:t>přemýšlejme…</a:t>
+              <a:t>substantivní vzory</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1600200"/>
+            <a:ext cx="8570168" cy="4781128"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...131 lines deleted...]
-              <a:t>lokál</a:t>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>VZORY nejsou gramatickou kategorií, ale systematizační a školskou pomůckou, proto se měnily spolu se změnami politického režimu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Gebauerova Mluvnice česká pro školy střední a ústavy učitelské I (1926, nově zpracoval Václav Ertl)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>SUBST vzory:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>chybí vyjádření místní</a:t>
+              <a:t>had, hrad, oráč, meč, Jiří, sluha, soudce, kámen, loket</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>zapojení „jen“ v pozicích objektu po slovesech myšlení, mluvení</a:t>
-[...30 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>město, moře, znamení, rámě, kuře</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>žena, duše, paní, kost, tykev</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3134736356"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1205660511"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="122913"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="50884"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="122913"/>
+      <p:transition spd="slow" advTm="50884"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
-              <a:t>substantivní vzory</a:t>
+              <a:t>vzory</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1600200"/>
-            <a:ext cx="8570168" cy="4781128"/>
+            <a:off x="838200" y="1600201"/>
+            <a:ext cx="9372600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>VZORY nejsou gramatickou kategorií, ale systematizační a školskou pomůckou, proto se měnily spolu se změnami politického režimu</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
               <a:t>Gebauerova Mluvnice česká pro školy střední a ústavy učitelské I (1926, nově zpracoval Václav Ertl)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>SUBST vzory:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>had, hrad, oráč, meč, Jiří, sluha, soudce, kámen, loket</a:t>
+              <a:t>had, hrad, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>oráč</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>meč</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>, Jiří, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>sluha</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>, soudce, kámen, loket</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>město, moře, znamení, rámě, kuře</a:t>
+              <a:t>město, moře, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>znamení</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>, rámě, kuře</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>žena, duše, paní, kost, tykev</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>žena, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>duše</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>paní</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>, kost, tykev		</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="3657600" lvl="8" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>změněny v době socialismu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>duše</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t> → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nůše</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t> → růže		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>změněny jako zastaralé</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>rab</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>→ had → pán</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1205660511"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3149942906"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="50884"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="269965"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="50884"/>
+      <p:transition spd="slow" advTm="269965"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
-              <a:t>vzory</a:t>
+              <a:t>gramatické kategorie u deverbativních SUBST a ADJ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>slovesná adjektiva</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>+ slovesný rod a vid</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+              <a:t>kupující </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>VZORY nejsou gramatickou kategorií, ale systematizační a školskou pomůckou, proto se měnily spolu se změnami politického režimu</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>(akt + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1"/>
+              <a:t>nedok</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>Gebauerova Mluvnice česká pro školy střední a ústavy učitelské I (1926, nově zpracoval Václav Ertl)</a:t>
-[...9 lines deleted...]
-              <a:t>SUBST vzory:</a:t>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+              <a:t>nakoupivší </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>had, hrad, </a:t>
-[...7 lines deleted...]
-              <a:t>oráč</a:t>
+              <a:t>(akt + dok)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+              <a:t>kupovaný </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>, </a:t>
-[...7 lines deleted...]
-              <a:t>meč</a:t>
+              <a:t>(pas + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1"/>
+              <a:t>nedok</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>, Jiří, </a:t>
-[...7 lines deleted...]
-              <a:t>sluha</a:t>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+              <a:t>vykoupený </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>, soudce, kámen, loket</a:t>
+              <a:t>(pas + dok)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>slovesná substantiva</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>+ vid</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+              <a:t>přikrývání </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>město, moře, </a:t>
-[...7 lines deleted...]
-              <a:t>znamení</a:t>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1"/>
+              <a:t>nedok</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
-              <a:t>, rámě, kuře</a:t>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0"/>
+              <a:t>přikrytí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>(dok)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
-            <a:r>
-[...104 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3149942906"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278478799"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="2000" advTm="269965"/>
+      <p:transition spd="slow" p14:dur="2000" advTm="95467"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
-      <p:transition spd="slow" advTm="269965"/>
+      <p:transition spd="slow" advTm="95467"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
-              <a:t>gramatické kategorie u deverbativních SUBST a ADJ</a:t>
-[...212 lines deleted...]
-              <a:rPr lang="cs-CZ" sz="3200" b="1" dirty="0"/>
               <a:t>stupňování ADJ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
@@ -9761,51 +9559,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3990260131"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="196520"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="196520"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F456257B-49B6-4150-B1B3-B4DB0B08C05F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -10087,51 +9885,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2555740873"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="18144"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow" advTm="18144"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F456257B-49B6-4150-B1B3-B4DB0B08C05F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -13769,102 +13567,101 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1678</Words>
+  <Words>1675</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
   <Paragraphs>243</Paragraphs>
-  <Slides>29</Slides>
+  <Slides>28</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>29</vt:i4>
+        <vt:i4>28</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="33" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Motiv Office</vt:lpstr>
       <vt:lpstr>Úvodní jazykový seminář  Úvod do morfologie: slovní druhy a gramatické kategorie jmen</vt:lpstr>
       <vt:lpstr>určete slovní druhy</vt:lpstr>
       <vt:lpstr>určete slovní druhy</vt:lpstr>
       <vt:lpstr>určete slovní druhy</vt:lpstr>
       <vt:lpstr>flexe (ohýbání)</vt:lpstr>
       <vt:lpstr>Deklinujete? Deklinujeme!</vt:lpstr>
       <vt:lpstr>jmenný rod (genus)</vt:lpstr>
       <vt:lpstr>jmenný rod (genus)</vt:lpstr>
       <vt:lpstr>jmenný rod (genus)</vt:lpstr>
       <vt:lpstr>jmenný rod (genus) u SUBST</vt:lpstr>
       <vt:lpstr>jmenný rod (genus)</vt:lpstr>
       <vt:lpstr>životnost</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>SYN2015: 18 výskytů tvaru KLIENTU</vt:lpstr>
-      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>životnost u SUBST</vt:lpstr>
       <vt:lpstr>číslo u SUBST</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>pád</vt:lpstr>
       <vt:lpstr>Které pády jsou v češtině nejfrekventovanější?</vt:lpstr>
       <vt:lpstr>přemýšlejme…</vt:lpstr>
       <vt:lpstr>přemýšlejme…</vt:lpstr>
       <vt:lpstr>substantivní vzory</vt:lpstr>
       <vt:lpstr>vzory</vt:lpstr>
       <vt:lpstr>gramatické kategorie u deverbativních SUBST a ADJ</vt:lpstr>
       <vt:lpstr>stupňování ADJ</vt:lpstr>
       <vt:lpstr>U zvýrazněných SUBST určete morfologické kategorie a skloňovací typ (vzor).</vt:lpstr>
       <vt:lpstr> U zvýrazněných SUBST určete morfologické kategorie a skloňovací typ (vzor).</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">