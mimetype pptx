--- v0 (2025-10-04)
+++ v1 (2026-08-18)
@@ -1,5057 +1,8097 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483673" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
-  <p:notesMasterIdLst>
-[...4 lines deleted...]
-  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="257" r:id="rId2"/>
-[...12 lines deleted...]
-    <p:sldId id="272" r:id="rId15"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="285" r:id="rId3"/>
+    <p:sldId id="283" r:id="rId4"/>
+    <p:sldId id="262" r:id="rId5"/>
+    <p:sldId id="286" r:id="rId6"/>
+    <p:sldId id="284" r:id="rId7"/>
+    <p:sldId id="260" r:id="rId8"/>
+    <p:sldId id="259" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="277" r:id="rId11"/>
+    <p:sldId id="278" r:id="rId12"/>
+    <p:sldId id="279" r:id="rId13"/>
+    <p:sldId id="280" r:id="rId14"/>
+    <p:sldId id="281" r:id="rId15"/>
+    <p:sldId id="282" r:id="rId16"/>
+    <p:sldId id="287" r:id="rId17"/>
+    <p:sldId id="266" r:id="rId18"/>
+    <p:sldId id="292" r:id="rId19"/>
+    <p:sldId id="294" r:id="rId20"/>
+    <p:sldId id="268" r:id="rId21"/>
+    <p:sldId id="288" r:id="rId22"/>
+    <p:sldId id="289" r:id="rId23"/>
+    <p:sldId id="290" r:id="rId24"/>
+    <p:sldId id="291" r:id="rId25"/>
+    <p:sldId id="269" r:id="rId26"/>
+    <p:sldId id="270" r:id="rId27"/>
+    <p:sldId id="271" r:id="rId28"/>
+    <p:sldId id="275" r:id="rId29"/>
+    <p:sldId id="272" r:id="rId30"/>
+    <p:sldId id="273" r:id="rId31"/>
+    <p:sldId id="265" r:id="rId32"/>
+    <p:sldId id="274" r:id="rId33"/>
+    <p:sldId id="257" r:id="rId34"/>
+    <p:sldId id="258" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr rtl="0">
-      <a:defRPr lang="cs-cz"/>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
-    <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{6AC0815F-33FA-4F98-87CD-810D34B404C2}" v="80" dt="2026-03-26T06:56:26.436"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Střední styl 2 – zvýraznění 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-[...2 lines deleted...]
-    <p:restoredTop sz="94633" autoAdjust="0"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="20000" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="67" d="100"/>
-          <a:sy n="67" d="100"/>
+          <a:sx n="59" d="100"/>
+          <a:sy n="59" d="100"/>
         </p:scale>
-        <p:origin x="644" y="44"/>
+        <p:origin x="772" y="28"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:notesViewPr>
-[...10 lines deleted...]
-  </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...531 lines deleted...]
-</p:notesMaster>
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:56:26.326" v="1053" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:46:09.635" v="638" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3795609663" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:46:03.420" v="637" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3795609663" sldId="256"/>
+            <ac:spMk id="2" creationId="{8CAB689D-58D6-57CC-195C-2A4FF2DAE38B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:46:09.635" v="638" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3795609663" sldId="256"/>
+            <ac:spMk id="3" creationId="{293F661A-B8CC-8703-567B-B38EE88CDBC6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod setBg">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T04:53:15.168" v="852" actId="13926"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2863439530" sldId="260"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T04:52:50.031" v="847" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2863439530" sldId="260"/>
+            <ac:spMk id="2" creationId="{4CD8B35E-4257-408C-86F9-72510C807F8B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T04:53:15.168" v="852" actId="13926"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2863439530" sldId="260"/>
+            <ac:spMk id="3" creationId="{F5826F4A-7F6D-4F86-93BD-840E056F8CF5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T04:52:50.031" v="847" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2863439530" sldId="260"/>
+            <ac:spMk id="10" creationId="{CA77D789-9DE0-43A3-B196-F13CFECFAC1F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T04:52:50.031" v="847" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2863439530" sldId="260"/>
+            <ac:spMk id="12" creationId="{F9BC648B-BC3C-4674-B1FD-2F9F1C6D753E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T04:52:50.031" v="847" actId="26606"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2863439530" sldId="260"/>
+            <ac:picMk id="5" creationId="{503EFC4D-0CA3-2A49-FAC9-8DF255735C28}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T04:52:43.525" v="843" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2863439530" sldId="260"/>
+            <ac:picMk id="7" creationId="{092A1782-3BD5-4309-B4A7-4AD4EB47536A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:48:24.020" v="317" actId="27636"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2462751526" sldId="261"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:48:24.020" v="317" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2462751526" sldId="261"/>
+            <ac:spMk id="3" creationId="{CA1EAB31-0DC6-42E8-BABA-8DAAD4C2FD3F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:48:20.296" v="315" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2462751526" sldId="261"/>
+            <ac:spMk id="4" creationId="{A34DB474-4E7C-4368-8627-532EFEBF5126}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T15:24:23.042" v="3" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2462751526" sldId="261"/>
+            <ac:spMk id="5" creationId="{48EAC78D-C471-44A9-A6E6-7A4F6FB97EF0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T16:15:24.952" v="9" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2462751526" sldId="261"/>
+            <ac:picMk id="12" creationId="{B586D449-D944-E77D-AA60-BC3471F37F12}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:50:16.414" v="645" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2388437065" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:50:16.414" v="645" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2388437065" sldId="262"/>
+            <ac:spMk id="3" creationId="{5169AFD4-DC2C-4A7A-86FF-9125F9320145}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp del mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:12:54.024" v="374" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2443762352" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:58:39.163" v="320" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2443762352" sldId="262"/>
+            <ac:spMk id="3" creationId="{BE4540BE-0286-4221-BD6A-B0A0698349D2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:58:31.417" v="318" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2443762352" sldId="262"/>
+            <ac:spMk id="5" creationId="{5534CB7F-5EE6-4773-9AC6-1640EC64E81F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp del mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:18:13.437" v="777" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2671367609" sldId="264"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:17:12.091" v="769" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2671367609" sldId="264"/>
+            <ac:spMk id="3" creationId="{B5A73D06-46C3-4C5D-AD66-4022F8F08F10}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:17:48.155" v="772" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2671367609" sldId="264"/>
+            <ac:spMk id="8" creationId="{1B6B8908-2BCA-9F5B-0B50-C19C23A21651}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:32:04.874" v="458" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2671367609" sldId="264"/>
+            <ac:picMk id="6" creationId="{3BDAA1EA-1809-4BDA-A7E8-66C40B6D784D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T05:47:44.563" v="945" actId="27636"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1663880894" sldId="266"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T05:47:44.563" v="945" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1663880894" sldId="266"/>
+            <ac:spMk id="3" creationId="{E7D497E5-C852-48E5-B0C4-24EBAA8D0503}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T05:36:39.359" v="933" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1663880894" sldId="266"/>
+            <ac:picMk id="6" creationId="{53B54832-DA2B-FA6F-2D45-D364AF5E8FED}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:10:40.645" v="1014" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1220456947" sldId="268"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:07:36.345" v="1008" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1220456947" sldId="268"/>
+            <ac:spMk id="4" creationId="{F134A1EC-D5B0-4FE7-9622-CA753D726DE7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:10:34.791" v="1012" actId="22"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1220456947" sldId="268"/>
+            <ac:spMk id="6" creationId="{C5886DB4-FB30-D56E-AC81-87A6E241385B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:10:40.645" v="1014" actId="22"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1220456947" sldId="268"/>
+            <ac:spMk id="9" creationId="{8E444A3C-36A2-0339-AF4A-D4AEE6E35CE3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new del">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:45:25.660" v="299" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1639094890" sldId="276"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:34:49.372" v="66"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1639094890" sldId="276"/>
+            <ac:spMk id="3" creationId="{22FFC630-5D32-7863-8EF6-43A02F03A2A9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp new mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:44:29.701" v="297" actId="27636"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="680204387" sldId="277"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:35:26.439" v="69"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="680204387" sldId="277"/>
+            <ac:spMk id="2" creationId="{9A7FF66B-CF6A-E334-E15B-FBA7362A59A8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:44:29.701" v="297" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="680204387" sldId="277"/>
+            <ac:spMk id="3" creationId="{A0278E61-18B6-2804-BF21-B9AF6288BB1D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:41:45.237" v="111"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="680204387" sldId="277"/>
+            <ac:spMk id="4" creationId="{3AD13C01-0B29-D9C4-E54F-65A452523D57}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T18:42:46.641" v="112" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="680204387" sldId="277"/>
+            <ac:picMk id="6" creationId="{56F0D31A-7A1A-E4E1-BAFA-4E4EF9B70FB1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:13:07.715" v="387" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3946064527" sldId="278"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:11:34.034" v="333"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3946064527" sldId="278"/>
+            <ac:spMk id="2" creationId="{B5F24E96-439B-AA24-D17A-108207DA9B0F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:13:07.715" v="387" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3946064527" sldId="278"/>
+            <ac:spMk id="3" creationId="{8584748D-792C-E786-0E42-3B038FFC872E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:12:40.535" v="373"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3946064527" sldId="278"/>
+            <ac:picMk id="4" creationId="{DDD12EAF-501C-8833-918D-021D3ED4E9C6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod setBg">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:18:14.873" v="422" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="392039502" sldId="279"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:18:03.135" v="421" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="2" creationId="{09D98D37-4C19-C6A9-A3AE-C6ED844C11CB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:18:14.873" v="422" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="3" creationId="{61DF1A36-3A0D-14F2-6E53-3E59B2B8293B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:15:09.990" v="389"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="4" creationId="{460BF77F-8822-9520-B82E-8F69CA5A32F2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:15:09.990" v="389"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="5" creationId="{0EE98E55-81E5-82BB-ECEF-7B490CD72CBC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:15:09.990" v="389"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="6" creationId="{CAE71B0B-184E-8DAC-9E45-82F37FA15F3F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:15:09.990" v="389"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="7" creationId="{DF1B0162-A446-15A9-5682-D9A8D98B3D22}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:15:17.027" v="391"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="8" creationId="{EBBAC8D8-A411-FFF0-2837-D1ECF4DA3D9D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:15:17.027" v="391"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="9" creationId="{FB83EFA2-003F-EAF0-7D06-D4EA66FF76D8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:15:17.027" v="391"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="10" creationId="{89FE9B4B-75C2-0BCC-8E28-825133FD3FF3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:15:17.027" v="391"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="11" creationId="{14A674C5-627F-6C68-DF84-D2AAE85D5183}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:17:37.294" v="405" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="1039" creationId="{E1CE536E-134A-4A35-900B-30F927D5B525}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:17:37.294" v="405" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:spMk id="1041" creationId="{FA0382D1-1594-4E3D-842E-04E1E5E7578B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:17:37.294" v="405" actId="26606"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392039502" sldId="279"/>
+            <ac:picMk id="1034" creationId="{695D1D09-18DE-4FF8-CC91-B52507EB0A4A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:22:05.165" v="434" actId="27636"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2885015431" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:21:55.209" v="430" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2885015431" sldId="280"/>
+            <ac:spMk id="2" creationId="{72660F61-88AC-E91A-D78C-15528A233294}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:22:05.165" v="434" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2885015431" sldId="280"/>
+            <ac:spMk id="3" creationId="{582F9474-3D51-20A7-EC6B-7B9D7ECBD80D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:23:38.158" v="446" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1061864773" sldId="281"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:23:38.158" v="446" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1061864773" sldId="281"/>
+            <ac:spMk id="3" creationId="{971A9297-E379-5E4C-E83E-7A8591717910}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:04:51.047" v="544" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3118693366" sldId="282"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:04:51.047" v="544" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3118693366" sldId="282"/>
+            <ac:spMk id="2" creationId="{2E17A2EE-7064-FB1A-480F-1E4AD24E75B9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:33:09.858" v="533" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3118693366" sldId="282"/>
+            <ac:spMk id="3" creationId="{EA626065-D32C-88DA-7025-8FFDC11ABA4F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:32:46.516" v="469" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3118693366" sldId="282"/>
+            <ac:picMk id="4" creationId="{7CDAED89-0CA6-F114-8A2F-B40B877E05A9}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:34:19.042" v="535"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3118693366" sldId="282"/>
+            <ac:picMk id="5" creationId="{42C5A85D-6615-57C0-A6BA-4E79F19F8B59}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T19:34:46.168" v="538" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3118693366" sldId="282"/>
+            <ac:picMk id="2050" creationId="{D275B671-9834-DE37-7A2C-27D397DD941C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:41:45.820" v="595" actId="27636"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3085137533" sldId="283"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:40:36.083" v="580" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3085137533" sldId="283"/>
+            <ac:spMk id="2" creationId="{7A737EA7-5AC7-49D9-8A99-22605DAE5978}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:41:45.820" v="595" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3085137533" sldId="283"/>
+            <ac:spMk id="3" creationId="{8DA531D6-A45E-4C46-99A0-A6FED3FC6B3F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:39:21.887" v="570"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3085137533" sldId="283"/>
+            <ac:spMk id="4" creationId="{6FC9EB64-227C-ADBF-9A55-1ACC9CD00A1F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:39:21.887" v="570"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3085137533" sldId="283"/>
+            <ac:spMk id="5" creationId="{093B7A87-7290-D8BC-725E-9CE80C945C54}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:39:21.887" v="570"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3085137533" sldId="283"/>
+            <ac:spMk id="6" creationId="{50564991-3122-9184-F9C1-5C9907A9BAF1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:39:21.887" v="570"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3085137533" sldId="283"/>
+            <ac:spMk id="7" creationId="{84F2B033-BCC2-42D6-DBDD-66151E46CD83}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod ord">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:09:17.181" v="764"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4282661427" sldId="284"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:09:00.713" v="762" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4282661427" sldId="284"/>
+            <ac:spMk id="2" creationId="{A539E391-2AD5-D1C7-62E6-B2A6F9AC65FF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:08:37.632" v="749" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4282661427" sldId="284"/>
+            <ac:spMk id="3" creationId="{CF5B0A37-B72B-9CA2-B673-775AFA6A04F7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:08:51.384" v="752" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4282661427" sldId="284"/>
+            <ac:picMk id="5" creationId="{03707D73-F21B-B100-EA3F-B23CAA8C0D61}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp new mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:45:00.774" v="605"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="190979740" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:44:58.322" v="603" actId="931"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="190979740" sldId="285"/>
+            <ac:picMk id="3" creationId="{480FB338-D88D-BD5E-EB5A-0401E0802621}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T20:45:00.774" v="605"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="190979740" sldId="285"/>
+            <ac:picMk id="5" creationId="{72197196-9F85-3417-2822-A11E9E98C65E}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:07:24.954" v="743" actId="27636"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="849046542" sldId="286"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:04:32.249" v="679" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="849046542" sldId="286"/>
+            <ac:spMk id="2" creationId="{B53EB050-3865-7B91-2924-1DB6E71CD373}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:07:24.954" v="743" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="849046542" sldId="286"/>
+            <ac:spMk id="3" creationId="{19E6330E-78B3-E985-25D1-49252B8E00CD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:02:42.361" v="652"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="849046542" sldId="286"/>
+            <ac:spMk id="4" creationId="{CC2D32D3-3C70-99B6-E975-51F66378DAA8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:02:42.361" v="652"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="849046542" sldId="286"/>
+            <ac:spMk id="5" creationId="{643B96B7-5FF5-0266-9239-AEF1CDD8630D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:02:42.361" v="652"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="849046542" sldId="286"/>
+            <ac:spMk id="6" creationId="{3EDE7610-13D3-8A4A-DA03-6C9D01EE16C5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:02:42.361" v="652"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="849046542" sldId="286"/>
+            <ac:spMk id="7" creationId="{189298AB-EA00-80A3-CDB6-30CD9D8DF4FE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T05:21:46.639" v="905" actId="13926"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="583451468" sldId="287"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:22:27.502" v="807" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="583451468" sldId="287"/>
+            <ac:spMk id="2" creationId="{78F7EC00-EC8B-C8E2-2A59-5D3582CCEC43}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T05:21:46.639" v="905" actId="13926"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="583451468" sldId="287"/>
+            <ac:spMk id="3" creationId="{E7EB7331-824A-5E32-8A45-6F8741289FA1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:18:08.641" v="776"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="583451468" sldId="287"/>
+            <ac:picMk id="4" creationId="{15244998-1F0B-91A0-89C4-1076922A2DF0}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod setBg">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:49:52.885" v="1034" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="309007584" sldId="288"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:20:48.688" v="779" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="309007584" sldId="288"/>
+            <ac:spMk id="2" creationId="{24E90476-F797-44FF-8064-4DC71C524D88}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:49:52.885" v="1034" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="309007584" sldId="288"/>
+            <ac:spMk id="3" creationId="{3AE68CCE-0A34-4035-9D8C-17530A5C485C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:20:54.688" v="780" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="309007584" sldId="288"/>
+            <ac:spMk id="4" creationId="{741426BA-B192-420D-820F-3777CC31606B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:20:48.688" v="779" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="309007584" sldId="288"/>
+            <ac:spMk id="9" creationId="{89DBA3C2-C92B-4CEB-868F-52A62295B3EC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:20:48.688" v="779" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="309007584" sldId="288"/>
+            <ac:spMk id="11" creationId="{0A5C11C9-65D2-491A-A266-6ADBD2CB441D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod setBg">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:50:35.089" v="1051" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1826055875" sldId="289"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:50:35.089" v="1051" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1826055875" sldId="289"/>
+            <ac:spMk id="2" creationId="{7EA00B2F-B0F1-43A3-A794-373FF35E779F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:19.139" v="784" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1826055875" sldId="289"/>
+            <ac:spMk id="4" creationId="{9CB1F843-4C98-472D-B60A-55BC0594117A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:50:02.155" v="1036" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1826055875" sldId="289"/>
+            <ac:spMk id="11" creationId="{37E7B267-177A-4C51-8E76-323CCED35180}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:19.139" v="784" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1826055875" sldId="289"/>
+            <ac:spMk id="16" creationId="{89DBA3C2-C92B-4CEB-868F-52A62295B3EC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:19.139" v="784" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1826055875" sldId="289"/>
+            <ac:spMk id="18" creationId="{0A5C11C9-65D2-491A-A266-6ADBD2CB441D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod setBg">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:34.661" v="786" actId="26606"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="8118399" sldId="290"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:34.661" v="786" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="8118399" sldId="290"/>
+            <ac:spMk id="2" creationId="{2399DCFF-D528-4930-A916-464BB97152A1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:34.661" v="786" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="8118399" sldId="290"/>
+            <ac:spMk id="3" creationId="{4AA925B1-1880-40B3-BE9F-A1F6C16F4361}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:34.661" v="786" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="8118399" sldId="290"/>
+            <ac:spMk id="4" creationId="{EE5B5220-7907-4E59-BC5A-BECFC9ED5A39}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:34.661" v="786" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="8118399" sldId="290"/>
+            <ac:spMk id="9" creationId="{89DBA3C2-C92B-4CEB-868F-52A62295B3EC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:34.661" v="786" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="8118399" sldId="290"/>
+            <ac:spMk id="11" creationId="{0A5C11C9-65D2-491A-A266-6ADBD2CB441D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod setBg">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:49:16.220" v="1032" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="208329525" sldId="291"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:56.424" v="789" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="208329525" sldId="291"/>
+            <ac:spMk id="2" creationId="{DB3C06AB-B80F-4054-9B7B-09A43184E6DA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:49:16.220" v="1032" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="208329525" sldId="291"/>
+            <ac:spMk id="3" creationId="{B3E9EBE2-79E7-49C7-8750-501B75EA1FE9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:56.424" v="789" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="208329525" sldId="291"/>
+            <ac:spMk id="4" creationId="{9A9227D6-37BB-4237-B345-F6D957BEE70E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:56.424" v="789" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="208329525" sldId="291"/>
+            <ac:spMk id="9" creationId="{89DBA3C2-C92B-4CEB-868F-52A62295B3EC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:21:56.424" v="789" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="208329525" sldId="291"/>
+            <ac:spMk id="11" creationId="{0A5C11C9-65D2-491A-A266-6ADBD2CB441D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:30:21.098" v="842" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3773434196" sldId="292"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-25T21:30:21.098" v="842" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3773434196" sldId="292"/>
+            <ac:spMk id="3" creationId="{BD5E8FCA-41F1-9E36-0B00-44386D644CAC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T05:57:41.605" v="997" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2922700036" sldId="293"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod setBg">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:56:26.326" v="1053" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1952784590" sldId="294"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:04:09.259" v="1003" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1952784590" sldId="294"/>
+            <ac:spMk id="2" creationId="{19FE6F01-9D2E-2B29-93DC-5F8D558B4E9A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:56:26.326" v="1053" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1952784590" sldId="294"/>
+            <ac:spMk id="3" creationId="{5361A637-799B-B60D-856F-A3990A1DD8EA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:04:09.259" v="1003" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1952784590" sldId="294"/>
+            <ac:spMk id="10" creationId="{374BD3A9-25D1-4691-BE05-149182EC4C13}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:04:09.259" v="1003" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1952784590" sldId="294"/>
+            <ac:spMk id="12" creationId="{8D49CF1A-01DD-4115-A6BB-CFA8F704534E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:04:09.259" v="1003" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1952784590" sldId="294"/>
+            <ac:spMk id="14" creationId="{5FDAFA16-9D2D-4BEC-89D0-B4EABEE911B1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:04:09.259" v="1003" actId="26606"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1952784590" sldId="294"/>
+            <ac:picMk id="5" creationId="{12B411C0-C640-F509-61EB-F22B3ABDDB35}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new del">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:11:09.525" v="1018" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2958778485" sldId="295"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:10:46.037" v="1015"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2958778485" sldId="295"/>
+            <ac:spMk id="3" creationId="{DB071244-317D-4924-CE74-966BDA9744D1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add del mod">
+        <pc:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:46:10.311" v="1027" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="161077435" sldId="296"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Zuzana Kříhová" userId="7d41808c-390e-40c2-bd93-53b0af250f83" providerId="ADAL" clId="{8A73C8EF-4FBD-427E-B7D6-34F71D60BEFD}" dt="2026-03-26T06:13:03.942" v="1024" actId="5793"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="161077435" sldId="296"/>
+            <ac:spMk id="3" creationId="{AD784A32-A27C-454A-A245-8D5956A30FB9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="title" preserve="1">
   <p:cSld name="Úvodní snímek">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Obdélník 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="11" name="Freeform 6" title="scalloped circle"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="3557016" y="630936"/>
+            <a:ext cx="5235575" cy="5229225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="0" t="0" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3298" h="3294">
+                <a:moveTo>
+                  <a:pt x="1649" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1681" y="3"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1712" y="11"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1742" y="23"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1773" y="38"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1802" y="55"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1832" y="73"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1862" y="89"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1892" y="105"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1921" y="117"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1953" y="125"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1984" y="129"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2017" y="129"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2051" y="127"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2085" y="123"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2119" y="118"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2153" y="114"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2187" y="111"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2219" y="112"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2250" y="116"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2280" y="125"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2305" y="138"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2329" y="155"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2350" y="175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2371" y="198"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2390" y="222"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2409" y="247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2428" y="272"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2447" y="296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2467" y="319"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2490" y="339"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2512" y="357"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2537" y="371"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2564" y="383"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2593" y="393"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2623" y="402"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2653" y="410"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2684" y="418"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2713" y="427"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2742" y="437"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2769" y="449"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2793" y="464"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2815" y="482"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2833" y="504"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2848" y="528"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2860" y="555"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2870" y="584"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2879" y="613"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2887" y="644"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2895" y="674"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2904" y="704"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2914" y="733"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2926" y="760"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2940" y="785"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2958" y="807"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2978" y="830"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3001" y="850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3025" y="869"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3051" y="888"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3076" y="907"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3100" y="926"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3123" y="947"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3143" y="968"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3160" y="992"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3173" y="1017"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3182" y="1047"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3186" y="1078"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3187" y="1110"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3184" y="1144"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3180" y="1178"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3175" y="1212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3171" y="1246"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3169" y="1280"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3169" y="1313"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3173" y="1344"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3181" y="1375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3193" y="1404"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3209" y="1434"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3225" y="1464"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3243" y="1494"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3260" y="1523"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3275" y="1554"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3287" y="1584"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3295" y="1615"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3298" y="1647"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3295" y="1679"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3287" y="1710"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3275" y="1740"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3260" y="1771"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3243" y="1800"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3225" y="1830"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3209" y="1860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3193" y="1890"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3181" y="1919"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3173" y="1950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3169" y="1981"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3169" y="2014"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3171" y="2048"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3175" y="2082"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3180" y="2116"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3184" y="2150"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3187" y="2184"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3186" y="2216"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3182" y="2247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3173" y="2277"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3160" y="2302"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3143" y="2326"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3123" y="2347"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3100" y="2368"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3076" y="2387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3051" y="2406"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3025" y="2425"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3001" y="2444"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2978" y="2464"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2958" y="2487"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2940" y="2509"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2926" y="2534"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2914" y="2561"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2904" y="2590"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2895" y="2620"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2887" y="2650"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2879" y="2681"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2870" y="2710"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2860" y="2739"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2848" y="2766"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2833" y="2790"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2815" y="2812"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2793" y="2830"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2769" y="2845"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2742" y="2857"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2713" y="2867"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2684" y="2876"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2653" y="2884"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2623" y="2892"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2593" y="2901"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2564" y="2911"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2537" y="2923"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2512" y="2937"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2490" y="2955"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2467" y="2975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2447" y="2998"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2428" y="3022"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2409" y="3047"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2390" y="3072"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2371" y="3096"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2350" y="3119"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2329" y="3139"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2305" y="3156"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2280" y="3169"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2250" y="3178"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2219" y="3182"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2187" y="3183"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2153" y="3180"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2119" y="3176"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2085" y="3171"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2051" y="3167"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2017" y="3165"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1984" y="3165"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1953" y="3169"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1921" y="3177"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1892" y="3189"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1862" y="3205"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1832" y="3221"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1802" y="3239"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1773" y="3256"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1742" y="3271"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1712" y="3283"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1681" y="3291"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1649" y="3294"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1617" y="3291"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1586" y="3283"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1556" y="3271"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1525" y="3256"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1496" y="3239"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1466" y="3221"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1436" y="3205"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1406" y="3189"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1376" y="3177"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1345" y="3169"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1314" y="3165"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1281" y="3165"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1247" y="3167"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1213" y="3171"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1179" y="3176"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1145" y="3180"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1111" y="3183"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1079" y="3182"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1048" y="3178"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1018" y="3169"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="993" y="3156"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="969" y="3139"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="948" y="3119"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="927" y="3096"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="908" y="3072"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="889" y="3047"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="870" y="3022"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="851" y="2998"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="831" y="2975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="808" y="2955"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="786" y="2937"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="761" y="2923"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="734" y="2911"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="705" y="2901"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="675" y="2892"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="645" y="2884"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="614" y="2876"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="585" y="2867"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="2857"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="529" y="2845"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="505" y="2830"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="483" y="2812"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="465" y="2790"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="450" y="2766"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="438" y="2739"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="428" y="2710"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="419" y="2681"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="411" y="2650"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="403" y="2620"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="394" y="2590"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="384" y="2561"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="372" y="2534"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="358" y="2509"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="340" y="2487"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="320" y="2464"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="297" y="2444"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="272" y="2425"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="247" y="2406"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="222" y="2387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="198" y="2368"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="175" y="2347"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="155" y="2326"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="138" y="2302"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="125" y="2277"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="116" y="2247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="112" y="2216"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="2184"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="114" y="2150"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="118" y="2116"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="123" y="2082"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127" y="2048"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="129" y="2014"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="129" y="1981"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="125" y="1950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="117" y="1919"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="105" y="1890"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="1860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="73" y="1830"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55" y="1800"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38" y="1771"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23" y="1740"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11" y="1710"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3" y="1679"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1647"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3" y="1615"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11" y="1584"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23" y="1554"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38" y="1523"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55" y="1494"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="73" y="1464"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="1434"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="105" y="1404"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="117" y="1375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="125" y="1344"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="129" y="1313"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="129" y="1280"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127" y="1246"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="123" y="1212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="118" y="1178"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="114" y="1144"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="1110"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="112" y="1078"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="116" y="1047"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="125" y="1017"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="138" y="992"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="155" y="968"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="175" y="947"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="198" y="926"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="222" y="907"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="247" y="888"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="272" y="869"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="297" y="850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="320" y="830"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="340" y="807"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="358" y="785"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="372" y="760"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="384" y="733"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="394" y="704"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="403" y="674"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="411" y="644"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="419" y="613"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="428" y="584"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="438" y="555"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="450" y="528"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="465" y="504"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="483" y="482"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="505" y="464"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="529" y="449"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="437"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="585" y="427"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="614" y="418"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="645" y="410"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="675" y="402"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="705" y="393"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="734" y="383"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="761" y="371"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="786" y="357"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="808" y="339"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="831" y="319"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="851" y="296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="870" y="272"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="889" y="247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="908" y="222"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="927" y="198"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="948" y="175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="969" y="155"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="993" y="138"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1018" y="125"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1048" y="116"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1079" y="112"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1111" y="111"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1145" y="114"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1179" y="118"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1213" y="123"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1247" y="127"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1281" y="129"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1314" y="129"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1345" y="125"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1376" y="117"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1406" y="105"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1436" y="89"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1466" y="73"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1496" y="55"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1525" y="38"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1556" y="23"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1586" y="11"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1617" y="3"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1649" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="bg2"/>
           </a:solidFill>
-          <a:ln>
+          <a:ln w="0">
             <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" rtl="0"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
-      </p:sp>
-[...26 lines deleted...]
-        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Obdélník 10"/>
-[...212 lines deleted...]
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1629103" y="2244830"/>
-            <a:ext cx="8933796" cy="2437232"/>
+            <a:off x="1078523" y="1098388"/>
+            <a:ext cx="10318418" cy="4394988"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr tIns="45720" bIns="45720" rtlCol="0" anchor="ctr">
-            <a:normAutofit/>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
-              <a:lnSpc>
-[...13 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="10000" spc="800" baseline="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Podnadpis 2"/>
+          <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1629101" y="4682062"/>
-            <a:ext cx="8936846" cy="457201"/>
+            <a:off x="2215045" y="5979196"/>
+            <a:ext cx="8045373" cy="742279"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0">
+          <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:buNone/>
-              <a:defRPr sz="1800" spc="80" baseline="0">
+              <a:defRPr sz="2000" b="1" i="0" cap="all" spc="400" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím můžete upravit styl předlohy.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Zástupný symbol pro datum 19"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5318760" y="1341256"/>
-            <a:ext cx="1554480" cy="485546"/>
+            <a:off x="1078523" y="6375679"/>
+            <a:ext cx="2329722" cy="348462"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="1300" spc="0" baseline="0">
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
-[...2 lines deleted...]
-              <a:t>18.11.2020</a:t>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>3/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Zástupný symbol pro zápatí 20"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1629100" y="5177408"/>
-            <a:ext cx="5730295" cy="228600"/>
+            <a:off x="4180332" y="6375679"/>
+            <a:ext cx="4114800" cy="345796"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr>
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                    <a:lumOff val="15000"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22" name="Zástupný symbol pro číslo snímku 21"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8606920" y="5177408"/>
-            <a:ext cx="1955980" cy="228600"/>
+            <a:off x="9067218" y="6375679"/>
+            <a:ext cx="2329723" cy="345796"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr>
+              <a:defRPr baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                    <a:lumOff val="15000"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 12" title="left edge border"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="283464" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Nadpis a svislý text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro svislý text 2"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="eaVert" rtlCol="0"/>
+          <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" rtl="0"/>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2" rtl="0"/>
+            <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3" rtl="0"/>
+            <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4" rtl="0"/>
+            <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...2 lines deleted...]
-              <a:t>18.11.2020</a:t>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3/26/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Svislý nadpis a text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Svislý nadpis 1"/>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8991600" y="762000"/>
-            <a:ext cx="2362200" cy="5257800"/>
+            <a:off x="10066321" y="382386"/>
+            <a:ext cx="1492132" cy="5600404"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert" rtlCol="0"/>
+          <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro svislý text 2"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="762000"/>
-            <a:ext cx="8077200" cy="5257800"/>
+            <a:off x="1257300" y="382385"/>
+            <a:ext cx="8392585" cy="5600405"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert" rtlCol="0"/>
+          <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" rtl="0"/>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2" rtl="0"/>
+            <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3" rtl="0"/>
+            <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4" rtl="0"/>
+            <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...2 lines deleted...]
-              <a:t>18.11.2020</a:t>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3/26/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Nadpis a obsah">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" rtl="0"/>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2" rtl="0"/>
+            <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3" rtl="0"/>
+            <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4" rtl="0"/>
+            <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...2 lines deleted...]
-              <a:t>18.11.2020</a:t>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3/26/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="secHead" preserve="1">
   <p:cSld name="Záhlaví oddílu">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Obdélník 14">
-[...148 lines deleted...]
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1629156" y="2275165"/>
-            <a:ext cx="8933688" cy="2406895"/>
+            <a:off x="3242929" y="1073888"/>
+            <a:ext cx="8187071" cy="4064627"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr">
+          <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-[...3 lines deleted...]
-              <a:defRPr lang="en-US" sz="6000" kern="1200" cap="all" spc="-100" baseline="0" dirty="0">
+            <a:lvl1pPr>
+              <a:defRPr sz="8400" spc="800" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...2 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...163 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro text 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1629156" y="4682062"/>
-            <a:ext cx="8939784" cy="457200"/>
+            <a:off x="3242930" y="5159781"/>
+            <a:ext cx="7017488" cy="951135"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="t">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:buNone/>
-              <a:tabLst>
-[...2 lines deleted...]
-              <a:defRPr sz="1800">
+              <a:defRPr sz="2000" b="1" i="0" cap="all" spc="400" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
-                <a:effectLst/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5318760" y="1344502"/>
-            <a:ext cx="1554480" cy="498781"/>
+            <a:off x="3236546" y="6375679"/>
+            <a:ext cx="1493947" cy="348462"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-              <a:defRPr lang="en-US" sz="1300" kern="1200" spc="0" baseline="0">
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
-[...2 lines deleted...]
-              <a:t>18.11.2020</a:t>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>3/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1629157" y="5177408"/>
-            <a:ext cx="5660134" cy="228600"/>
+            <a:off x="5279064" y="6375679"/>
+            <a:ext cx="4114800" cy="345796"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr>
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8604504" y="5177408"/>
-            <a:ext cx="1958339" cy="228600"/>
+            <a:off x="9942434" y="6375679"/>
+            <a:ext cx="1487566" cy="345796"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr>
+              <a:defRPr baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="7" name="Group 6" title="left scallop shape"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2814638" cy="6858000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="2814638" cy="6858000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Freeform 6" title="left scallop shape"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="2814638" cy="6858000"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1773" h="4320">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="891" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="906" y="56"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="921" y="111"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="938" y="165"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="957" y="217"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="980" y="266"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1007" y="312"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1036" y="351"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1069" y="387"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1105" y="422"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1145" y="456"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1185" y="487"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1227" y="520"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1270" y="551"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1311" y="584"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1352" y="617"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1390" y="651"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1425" y="687"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1456" y="725"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1484" y="765"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1505" y="808"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1521" y="856"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1530" y="907"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1534" y="960"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1534" y="1013"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1530" y="1068"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1523" y="1125"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1515" y="1181"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1508" y="1237"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1501" y="1293"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1496" y="1350"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1494" y="1405"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1497" y="1458"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1504" y="1511"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1517" y="1560"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1535" y="1610"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1557" y="1659"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1583" y="1708"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1611" y="1757"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1640" y="1807"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1669" y="1855"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1696" y="1905"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1721" y="1954"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1742" y="2006"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1759" y="2057"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1769" y="2108"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1773" y="2160"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1769" y="2212"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1759" y="2263"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1742" y="2314"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1721" y="2366"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1696" y="2415"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1669" y="2465"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1640" y="2513"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1611" y="2563"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1583" y="2612"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1557" y="2661"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1535" y="2710"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1517" y="2760"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1504" y="2809"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1497" y="2862"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1494" y="2915"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1496" y="2970"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1501" y="3027"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1508" y="3083"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1515" y="3139"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1523" y="3195"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1530" y="3252"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1534" y="3307"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1534" y="3360"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1530" y="3413"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1521" y="3464"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1505" y="3512"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1484" y="3555"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1456" y="3595"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1425" y="3633"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1390" y="3669"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1352" y="3703"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1311" y="3736"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1270" y="3769"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1227" y="3800"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1185" y="3833"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1145" y="3864"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1105" y="3898"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1069" y="3933"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1036" y="3969"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1007" y="4008"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="980" y="4054"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="957" y="4103"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="938" y="4155"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="921" y="4209"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="906" y="4264"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="891" y="4320"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="4320"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln w="0">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Freeform 11" title="left scallop inline"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="874382" y="0"/>
+              <a:ext cx="1646238" cy="6858000"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1037" h="4320">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="171" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="188" y="55"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="204" y="110"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="220" y="166"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="234" y="223"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="251" y="278"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="269" y="331"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="292" y="381"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="319" y="427"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="349" y="466"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="382" y="503"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="420" y="537"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="460" y="571"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="502" y="603"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="544" y="635"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="587" y="668"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="628" y="700"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="667" y="734"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="703" y="771"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="736" y="808"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="763" y="848"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="786" y="893"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="800" y="937"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="809" y="986"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="813" y="1034"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="812" y="1085"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="808" y="1136"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="803" y="1189"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="796" y="1242"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="788" y="1295"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="782" y="1348"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="778" y="1401"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="775" y="1452"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="778" y="1502"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="784" y="1551"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="797" y="1602"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="817" y="1652"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="841" y="1702"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="868" y="1752"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="896" y="1801"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="926" y="1851"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="953" y="1901"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="980" y="1952"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1003" y="2003"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1021" y="2054"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1031" y="2106"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1037" y="2160"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1031" y="2214"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1021" y="2266"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1003" y="2317"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="980" y="2368"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="953" y="2419"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="926" y="2469"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="896" y="2519"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="868" y="2568"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="841" y="2618"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="817" y="2668"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="797" y="2718"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="784" y="2769"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="778" y="2818"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="775" y="2868"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="778" y="2919"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="782" y="2972"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="788" y="3025"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="796" y="3078"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="803" y="3131"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="808" y="3184"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="812" y="3235"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="813" y="3286"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="809" y="3334"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="800" y="3383"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="786" y="3427"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="763" y="3472"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="736" y="3512"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="703" y="3549"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="667" y="3586"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="628" y="3620"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="587" y="3652"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="544" y="3685"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="502" y="3717"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="460" y="3749"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="420" y="3783"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="382" y="3817"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="349" y="3854"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="319" y="3893"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="292" y="3939"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="269" y="3989"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="251" y="4042"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="234" y="4097"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="220" y="4154"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="204" y="4210"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="188" y="4265"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="171" y="4320"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="4320"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="17" y="4278"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="33" y="4232"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="46" y="4183"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="60" y="4131"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="75" y="4075"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="90" y="4019"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="109" y="3964"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="129" y="3909"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="156" y="3855"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="186" y="3804"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="222" y="3756"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="261" y="3713"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="303" y="3672"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="348" y="3634"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="392" y="3599"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="438" y="3565"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="482" y="3531"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="523" y="3499"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="561" y="3466"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="594" y="3434"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="620" y="3400"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="638" y="3367"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="647" y="3336"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="652" y="3302"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="654" y="3265"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="651" y="3224"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="647" y="3181"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="642" y="3137"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="637" y="3091"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="626" y="3021"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="620" y="2952"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="616" y="2881"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="618" y="2809"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="628" y="2737"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="642" y="2681"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="661" y="2626"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="685" y="2574"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="711" y="2521"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="739" y="2472"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="767" y="2423"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="791" y="2381"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="813" y="2342"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="834" y="2303"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="851" y="2265"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="864" y="2228"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="873" y="2194"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="876" y="2160"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="873" y="2126"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="864" y="2092"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="851" y="2055"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="834" y="2017"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="813" y="1978"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="791" y="1939"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="767" y="1897"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="739" y="1848"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="711" y="1799"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="685" y="1746"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="661" y="1694"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="642" y="1639"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="628" y="1583"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="618" y="1511"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="616" y="1439"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="620" y="1368"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="626" y="1299"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="637" y="1229"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="642" y="1183"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="647" y="1139"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="651" y="1096"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="654" y="1055"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="652" y="1018"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="647" y="984"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="638" y="953"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="620" y="920"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="594" y="886"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="561" y="854"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="523" y="822"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="482" y="789"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="438" y="755"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="392" y="721"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="348" y="686"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="303" y="648"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="261" y="607"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="222" y="564"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="186" y="516"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="156" y="465"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="129" y="411"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="109" y="356"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="90" y="301"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="75" y="245"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="60" y="189"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="46" y="137"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="33" y="88"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="17" y="42"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln w="0">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
-    <a:masterClrMapping/>
+    <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
-  <p:cSld name="Dvě obsahové části">
+  <p:cSld name="Dva obsahy">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Nadpis 7"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1066800" y="2103120"/>
-            <a:ext cx="4663440" cy="3749040"/>
+            <a:off x="1257300" y="2286000"/>
+            <a:ext cx="4800600" cy="3619500"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
-[...30 lines deleted...]
-            <a:pPr lvl="0" rtl="0"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" rtl="0"/>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2" rtl="0"/>
+            <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3" rtl="0"/>
+            <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4" rtl="0"/>
+            <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro obsah 3"/>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6461760" y="2103120"/>
-            <a:ext cx="4663440" cy="3749040"/>
+            <a:off x="6647796" y="2286000"/>
+            <a:ext cx="4800600" cy="3619500"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
-[...30 lines deleted...]
-            <a:pPr lvl="0" rtl="0"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" rtl="0"/>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2" rtl="0"/>
+            <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3" rtl="0"/>
+            <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4" rtl="0"/>
+            <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...2 lines deleted...]
-              <a:t>18.11.2020</a:t>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3/26/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Porovnání">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1252728" y="381000"/>
+            <a:ext cx="10172700" cy="1493517"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro text 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1069848" y="2074334"/>
-            <a:ext cx="4663440" cy="640080"/>
+            <a:off x="1251678" y="2199633"/>
+            <a:ext cx="4800600" cy="632529"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr">
-            <a:normAutofit/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:buNone/>
-              <a:defRPr sz="1900" b="1" i="0">
+              <a:defRPr sz="1900" b="1" cap="all" spc="200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800" b="1"/>
+              <a:defRPr sz="1900" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro obsah 3"/>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1069848" y="2792472"/>
-            <a:ext cx="4663440" cy="3163825"/>
+            <a:off x="1257300" y="2909102"/>
+            <a:ext cx="4800600" cy="2996398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
-[...30 lines deleted...]
-            <a:pPr lvl="0" rtl="0"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" rtl="0"/>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2" rtl="0"/>
+            <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3" rtl="0"/>
+            <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4" rtl="0"/>
+            <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
-            <a:endParaRPr lang="cs"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro text 4"/>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6458712" y="2074334"/>
-            <a:ext cx="4663440" cy="640080"/>
+            <a:off x="6633864" y="2199633"/>
+            <a:ext cx="4800600" cy="632529"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr">
-            <a:normAutofit/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:buNone/>
-              <a:defRPr sz="1900" b="1">
+              <a:defRPr sz="1900" b="1" cap="all" spc="200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800" b="1"/>
+              <a:defRPr sz="1900" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro obsah 5"/>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6458712" y="2792471"/>
-            <a:ext cx="4663440" cy="3164509"/>
+            <a:off x="6633864" y="2909102"/>
+            <a:ext cx="4800600" cy="2996398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
-[...30 lines deleted...]
-            <a:pPr lvl="0" rtl="0"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" rtl="0"/>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2" rtl="0"/>
+            <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3" rtl="0"/>
+            <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4" rtl="0"/>
+            <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
-            <a:endParaRPr lang="cs"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Zástupný symbol pro datum 6"/>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...2 lines deleted...]
-              <a:t>18.11.2020</a:t>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3/26/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Zástupný symbol pro číslo snímku 8"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Jenom nadpis">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...2 lines deleted...]
-              <a:t>18.11.2020</a:t>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3/26/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro číslo snímku 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Prázdné">
+  <p:cSld name="Prázdný">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Zástupný symbol pro datum 1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...2 lines deleted...]
-              <a:t>18.11.2020</a:t>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3/26/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2"/>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="objTx" preserve="1">
   <p:cSld name="Obsah s titulkem">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Obdélník 9">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="17" name="Freeform 11" title="right scallop background shape"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7389812" y="0"/>
+            <a:ext cx="4802188" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="0" t="0" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3025" h="4320">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3025" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3025" y="4320"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4320"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3" y="4278"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8" y="4243"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="14" y="4210"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="24" y="4183"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34" y="4156"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="46" y="4133"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="58" y="4109"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69" y="4087"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="4062"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="4036"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="4007"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="3976"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="3938"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113" y="3895"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="3851"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="3815"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="3782"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="3752"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="3726"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="3702"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="3679"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="3655"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="3630"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="3604"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="3575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="3542"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="3504"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3461"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="3418"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="3380"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="3347"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="3319"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="3292"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="3267"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="3244"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="3222"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="3197"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="3171"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="3142"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="3109"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="3071"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113" y="3028"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="2985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="2947"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="2914"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="2885"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="2858"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="2834"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="2787"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="2763"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="2736"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="2707"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="2674"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="2637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="2593"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="2550"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="2512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="2479"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="2451"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="2424"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="2401"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="2354"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="2329"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="2303"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="2274"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="2241"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="2203"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113" y="2159"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="2117"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="2079"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="2046"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="2017"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="1991"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="1966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="1943"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="1919"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="1896"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="1869"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="1841"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="1807"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="1770"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1727"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="1683"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="1646"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="1613"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="1583"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="1557"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="1533"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="1509"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="1486"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="1461"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="1435"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="1406"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="1373"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="1335"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113" y="1292"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="1249"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="1211"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="1178"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="1149"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="1123"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="1098"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="1076"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="1053"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="1028"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="1001"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="973"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="940"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="902"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="859"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="816"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="778"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="745"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="716"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="690"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="665"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="641"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="618"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="594"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="568"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="538"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="505"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="469"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113" y="424"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="382"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="344"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="313"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="284"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="258"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69" y="233"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="58" y="211"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="46" y="187"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34" y="164"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="24" y="137"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="14" y="110"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8" y="77"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3" y="42"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8337884" y="457199"/>
+            <a:ext cx="3092115" cy="1196671"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1900" b="1" i="0" cap="all" spc="300" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="920377"/>
+            <a:ext cx="6158418" cy="4985124"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Druhá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Třetí úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Čtvrtá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Pátá úroveň</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8337885" y="1741336"/>
+            <a:ext cx="3092115" cy="4164164"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1600" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="6375679"/>
+            <a:ext cx="1233355" cy="348462"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3/26/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2103620" y="6375679"/>
+            <a:ext cx="3482179" cy="345796"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5691014" y="6375679"/>
+            <a:ext cx="1232456" cy="345796"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7" title="left edge border"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8119870" y="237744"/>
-            <a:ext cx="3826596" cy="6382512"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="283464" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
-      </p:sp>
-[...63 lines deleted...]
-        </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="b">
-[...299 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="696">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="picTx" preserve="1">
   <p:cSld name="Obrázek s titulkem">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Obdélník 10">
-[...46 lines deleted...]
-          <p:cNvPr id="3" name="Zástupný symbol obrázku 2"/>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228599" y="237744"/>
-            <a:ext cx="7696201" cy="6382512"/>
+            <a:off x="283464" y="0"/>
+            <a:ext cx="7355585" cy="6857999"/>
           </a:xfrm>
-          <a:solidFill>
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="t"/>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím na ikonu přidáte obrázek.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="11" name="Freeform 11" title="right scallop background shape"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5662337" y="6035040"/>
-            <a:ext cx="2071963" cy="365760"/>
+            <a:off x="7389812" y="0"/>
+            <a:ext cx="4802188" cy="6858000"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="0" t="0" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3025" h="4320">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3025" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3025" y="4320"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4320"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3" y="4278"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8" y="4243"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="14" y="4210"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="24" y="4183"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34" y="4156"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="46" y="4133"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="58" y="4109"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69" y="4087"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="4062"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="4036"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="4007"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="3976"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="3938"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113" y="3895"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="3851"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="3815"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="3782"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="3752"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="3726"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="3702"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="3679"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="3655"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="3630"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="3604"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="3575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="3542"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="3504"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3461"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="3418"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="3380"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="3347"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="3319"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="3292"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="3267"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="3244"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="3222"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="3197"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="3171"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="3142"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="3109"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="3071"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113" y="3028"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="2985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="2947"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="2914"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="2885"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="2858"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="2834"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="2787"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="2763"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="2736"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="2707"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="2674"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="2637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="2593"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="2550"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="2512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="2479"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="2451"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="2424"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="2401"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="2354"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="2329"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="2303"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="2274"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="2241"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="2203"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113" y="2159"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="2117"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="2079"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="2046"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="2017"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="1991"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="1966"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="1943"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="1919"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="1896"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="1869"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="1841"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="1807"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="1770"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1727"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="1683"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="1646"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="1613"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="1583"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="1557"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="1533"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="1509"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="1486"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="1461"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="1435"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="1406"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="1373"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="1335"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113" y="1292"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="1249"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="1211"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="1178"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="1149"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="1123"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="1098"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="1076"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="1053"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="1028"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="1001"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="973"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="940"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="902"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="859"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1" y="816"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7" y="778"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="13" y="745"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22" y="716"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="33" y="690"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="44" y="665"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="56" y="641"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="68" y="618"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="594"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="568"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="538"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="505"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="469"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="113" y="424"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="111" y="382"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="106" y="344"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="99" y="313"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="90" y="284"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="80" y="258"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69" y="233"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="58" y="211"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="46" y="187"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34" y="164"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="24" y="137"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="14" y="110"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8" y="77"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3" y="42"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...25 lines deleted...]
-        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
-[...77 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="12" name="Rectangle 11" title="left edge border"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8254660" y="374904"/>
-            <a:ext cx="3557016" cy="6108192"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="283464" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...7 lines deleted...]
-            <a:miter lim="800000"/>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8477250" y="603504"/>
-            <a:ext cx="3144774" cy="1645920"/>
+            <a:off x="8337883" y="457200"/>
+            <a:ext cx="3092117" cy="1196670"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="b">
-            <a:noAutofit/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:defRPr sz="2800" b="0">
+              <a:defRPr sz="1900" b="1" i="0" spc="300" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
+                <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro text 3"/>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8477250" y="2386584"/>
-            <a:ext cx="3144774" cy="3511296"/>
+            <a:off x="8337883" y="1741336"/>
+            <a:ext cx="3092117" cy="4164164"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="0" indent="0">
               <a:lnSpc>
-                <a:spcPct val="110000"/>
+                <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="800"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buNone/>
-              <a:defRPr sz="1800">
+              <a:defRPr sz="1600" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="bg2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765950" y="6375679"/>
+            <a:ext cx="1232456" cy="348462"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3/26/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2103621" y="6375679"/>
+            <a:ext cx="3482178" cy="345796"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5687568" y="6375679"/>
+            <a:ext cx="1234440" cy="345796"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp useBgFill="1">
+      <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Obdélník 8">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="382385"/>
+            <a:ext cx="10178322" cy="1492132"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Kliknutím lze upravit styl.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="2286001"/>
+            <a:ext cx="10178322" cy="3593591"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Druhá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Třetí úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Čtvrtá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Pátá úroveň</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="6375679"/>
+            <a:ext cx="2329722" cy="348462"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{9334D819-9F07-4261-B09B-9E467E5D9002}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>3/26/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6375679"/>
+            <a:ext cx="4114800" cy="345796"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610601" y="6375679"/>
+            <a:ext cx="2819399" cy="345796"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{71766878-3199-4EAB-94E7-2D6D11070E14}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Freeform 6" title="Left scallop edge"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="885825" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="0" t="0" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="558" h="4320">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="447" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="448" y="43"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453" y="81"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460" y="114"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="469" y="143"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479" y="169"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="491" y="192"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="503" y="216"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="515" y="240"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="525" y="263"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="535" y="289"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="545" y="318"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552" y="351"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="389"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="558" y="432"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="475"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552" y="513"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="545" y="546"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="535" y="575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="525" y="601"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="515" y="624"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="503" y="648"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="491" y="672"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479" y="695"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="469" y="721"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460" y="750"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453" y="783"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="448" y="821"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="447" y="864"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="448" y="907"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453" y="945"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460" y="978"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="469" y="1007"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479" y="1033"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="491" y="1056"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="503" y="1080"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="515" y="1104"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="525" y="1127"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="535" y="1153"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="545" y="1182"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552" y="1215"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="1253"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="558" y="1296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="1339"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552" y="1377"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="545" y="1410"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="535" y="1439"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="525" y="1465"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="515" y="1488"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="503" y="1512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="491" y="1536"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479" y="1559"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="469" y="1585"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460" y="1614"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453" y="1647"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="448" y="1685"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="447" y="1728"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="448" y="1771"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453" y="1809"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460" y="1842"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="469" y="1871"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479" y="1897"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="491" y="1920"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="503" y="1944"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="515" y="1968"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="525" y="1991"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="535" y="2017"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="545" y="2046"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552" y="2079"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="2117"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="558" y="2159"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="2203"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552" y="2241"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="545" y="2274"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="535" y="2303"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="525" y="2329"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="515" y="2352"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="503" y="2376"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="491" y="2400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479" y="2423"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="469" y="2449"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460" y="2478"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453" y="2511"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="448" y="2549"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="447" y="2592"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="448" y="2635"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453" y="2673"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460" y="2706"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="469" y="2735"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479" y="2761"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="491" y="2784"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="515" y="2832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="525" y="2855"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="535" y="2881"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="545" y="2910"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552" y="2943"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="2981"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="558" y="3024"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="3067"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552" y="3105"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="545" y="3138"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="535" y="3167"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="525" y="3193"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="515" y="3216"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="503" y="3240"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="491" y="3264"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479" y="3287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="469" y="3313"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460" y="3342"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453" y="3375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="448" y="3413"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="447" y="3456"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="448" y="3499"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453" y="3537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460" y="3570"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="469" y="3599"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479" y="3625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="491" y="3648"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="503" y="3672"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="515" y="3696"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="525" y="3719"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="535" y="3745"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="545" y="3774"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552" y="3807"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="3845"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="558" y="3888"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="556" y="3931"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552" y="3969"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="545" y="4002"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="535" y="4031"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="525" y="4057"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="515" y="4080"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="503" y="4104"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="491" y="4128"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="479" y="4151"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="469" y="4177"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="460" y="4206"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="453" y="4239"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="448" y="4277"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="447" y="4320"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4320"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11" title="right edge border"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="11908536" y="0"/>
+            <a:ext cx="283464" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" rtl="0"/>
-[...278 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483667" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483666" r:id="rId11"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr lang="en-US" sz="4000" i="0" kern="1200" cap="none" spc="0" baseline="0" dirty="0">
+        <a:defRPr sz="5100" kern="1200" cap="all" spc="200" baseline="0">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx2"/>
           </a:solidFill>
-          <a:effectLst/>
           <a:latin typeface="+mj-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="182880" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="110000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="900"/>
+          <a:spcPts val="700"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="tx1">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="tx2"/>
         </a:buClr>
-        <a:buFont typeface="Garamond" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1500" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="65000"/>
+              <a:lumOff val="35000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="110000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="700"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx1">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="tx2"/>
         </a:buClr>
-        <a:buFont typeface="Garamond" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1300" kern="1200">
+        <a:buFont typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="65000"/>
+              <a:lumOff val="35000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="731520" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="110000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="700"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx1">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="tx2"/>
         </a:buClr>
-        <a:buFont typeface="Garamond" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1600" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="65000"/>
+              <a:lumOff val="35000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1005840" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="110000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="700"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx1">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="tx2"/>
         </a:buClr>
-        <a:buFont typeface="Garamond" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="65000"/>
+              <a:lumOff val="35000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1280160" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="110000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="700"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx1">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="tx2"/>
         </a:buClr>
-        <a:buFont typeface="Garamond" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="65000"/>
+              <a:lumOff val="35000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1600000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="110000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="700"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx1">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="tx2"/>
         </a:buClr>
-        <a:buFont typeface="Garamond" pitchFamily="18" charset="0"/>
-        <a:buChar char="◦"/>
+        <a:buFont typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
         <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="65000"/>
+              <a:lumOff val="35000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="1900000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="110000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="700"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx1">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="tx2"/>
         </a:buClr>
-        <a:buFont typeface="Garamond" pitchFamily="18" charset="0"/>
-        <a:buChar char="◦"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
         <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="65000"/>
+              <a:lumOff val="35000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2200000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="110000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="700"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx1">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="tx2"/>
         </a:buClr>
-        <a:buFont typeface="Garamond" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1400" kern="1200">
+        <a:buFont typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="1400" kern="1200" baseline="0">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="65000"/>
+              <a:lumOff val="35000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2500000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="110000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="700"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx1">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="tx2"/>
         </a:buClr>
-        <a:buFont typeface="Garamond" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1400" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1400" kern="1200" baseline="0">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="65000"/>
+              <a:lumOff val="35000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
@@ -5111,5715 +8151,3239 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
+  <p:extLst>
+    <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" pos="792">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="7200">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="3" orient="horz" pos="4008">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="4" orient="horz" pos="1440">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="5" orient="horz" pos="3720">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="6" orient="horz" pos="240">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:1397012511554836013848634_%D8%AC%D9%85%D8%A7%D9%84%D8%B2%D8%A7%D8%AF%D9%87.jpg?uselang=fa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=b5x-gTc25g0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fa.wikipedia.org/w/index.php?title=%DA%A9%D9%85%DB%8C%D8%AA%D9%87_%D9%85%D9%84%D9%91%DB%8C%D9%91%D9%88%D9%86&amp;action=edit&amp;redlink=1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=64OfkqG4HwY" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:1397012511554836013848634_%D8%AC%D9%85%D8%A7%D9%84%D8%B2%D8%A7%D8%AF%D9%87.jpg?uselang=fa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fa.wikipedia.org/w/index.php?title=%DA%A9%D9%85%DB%8C%D8%AA%D9%87_%D9%85%D9%84%D9%91%DB%8C%D9%91%D9%88%D9%86&amp;action=edit&amp;redlink=1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...122 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C3B467-088C-4F3D-A9A7-105C4E1E20CD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CAB689D-58D6-57CC-195C-2A4FF2DAE38B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2800" b="1" u="sng" dirty="0">
-[...93 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Literatura 1. období </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Pahlaví</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Podnadpis 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8722DDC-8EEE-4A06-8DFE-B44871EAA2CF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{293F661A-B8CC-8703-567B-B38EE88CDBC6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1276055" y="3990546"/>
-            <a:ext cx="4775075" cy="559656"/>
+            <a:off x="2215045" y="5268686"/>
+            <a:ext cx="8045373" cy="1452789"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...7 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Sádeq</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Hedájat</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Mohammad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Džamalzáde</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1736693185"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3795609663"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B979D4-1ED4-4F67-956E-4E1DEA67408A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A7FF66B-CF6A-E334-E15B-FBA7362A59A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="cs-CZ"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>očitý svědek genocidy</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD784A32-A27C-454A-A245-8D5956A30FB9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0278E61-18B6-2804-BF21-B9AF6288BB1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1257300" y="1502229"/>
+            <a:ext cx="5680710" cy="5138601"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...251 lines deleted...]
-              </a:rPr>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>R. 1915 se vracel do Evropy přes Bagdád a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Aleppo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. Jeho cesta vedla přes Turecko, kde byl svědkem masakrů Arménů Osmany.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
-[...110 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="ar-SA" dirty="0"/>
+              <a:t>سرگذشت و کار جمال‌زاده</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ar-SA" dirty="0"/>
+              <a:t>مشاهدات شخصی من در جنگ جهانی اول</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>cesta přes Anatolii během WWI</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>svědectví o deportacích a násilí</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>„„Večer jsem dorazil do jedné vesnice, kde jsem se zastavil v nepříjemné kavárně. A právě tam jsem byl od té chvíle svědkem řady krutých mučení Arménů tureckými vojáky v prvních letech první světové války. Jak víte, následkem byl masakr milionů Arménů.“ “</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>→ potvrzení systematického charakteru genocidy, i v Muzeu genocidy Jerevan</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Zástupný text 3">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Zástupný obsah 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D62E86FC-9A89-44DD-A978-356E8808EEC9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56F0D31A-7A1A-E4E1-BAFA-4E4EF9B70FB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...38 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7281073" y="1502229"/>
+            <a:ext cx="3001156" cy="4403271"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="161077435"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="680204387"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24E90476-F797-44FF-8064-4DC71C524D88}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5F24E96-439B-AA24-D17A-108207DA9B0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="933450" y="642594"/>
-            <a:ext cx="10191750" cy="424206"/>
+            <a:off x="1251678" y="382386"/>
+            <a:ext cx="10178322" cy="423158"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Káve</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> (1916–1922) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" b="1" dirty="0"/>
+              <a:t>کاوه</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AE68CCE-0A34-4035-9D8C-17530A5C485C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8584748D-792C-E786-0E42-3B038FFC872E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="933450" y="1143000"/>
-            <a:ext cx="10191750" cy="4809744"/>
+            <a:off x="1251678" y="1273629"/>
+            <a:ext cx="6400979" cy="5201985"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
-[...891 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ exilový časopis vydávaný v Berlíně, který sloužil jako hlavní platforma íránských intelektuálů žijících mimo vlast</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0">
-[...440 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>• název – odkazuje k mytickému kováři </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Kávemu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, jenž se v perské tradici postavil tyranovi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Zahhákovi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a stal se symbolem odporu proti útlaku</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
-[...102 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ v záhlaví časopisu byl zobrazován </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Káve</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> nesoucí prapor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>derafš</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>-e </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
-[...71 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>káviján</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
-[...590 lines deleted...]
-            <a:pPr marL="0" lvl="0" indent="0">
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>a stojící v čele bojovníků jako výraz kolektivního odporu</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ časopis byl zpočátku finančně podporován německou vládou v rámci snahy oslabit vliv Velké Británie a Ruska v Íránu</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ postupně se proměnil z politicky orientovaného periodika v časopis zaměřený především na literaturu, kulturu a dějiny</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...110 lines deleted...]
-            <a:r>
+            <a:br>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t> </a:t>
-[...274 lines deleted...]
-            </a:endParaRPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ představoval klíčový prostor pro formování moderní íránské intelektuální identity a přispěl k rozvoji moderní perské literatury</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
-          </a:p>
-[...63 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Obrázek 9" descr="Obsah obrázku osoba, muž, vázanka, oblek&#10;&#10;Popis byl vytvořen automaticky">
+          <p:cNvPr id="4" name="Obrázek 3" descr="Obsah obrázku text&#10;&#10;Popis byl vytvořen automaticky">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C05022C7-7F11-4EB5-896D-5F4C200715D0}"/>
-[...635 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8D377DB-98CA-4314-8209-C736DEE655A1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDD12EAF-501C-8833-918D-021D3ED4E9C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7785253" y="142240"/>
             <a:ext cx="4406747" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2443762352"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3946064527"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1034" name="Picture 10" descr="JAMALZADEH, MOHAMMAD-ALI - Encyclopaedia Iranica">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{695D1D09-18DE-4FF8-CC91-B52507EB0A4A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3298" r="2967"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7338646" y="10"/>
+            <a:ext cx="4853354" cy="6857990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1039" name="Freeform 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1CE536E-134A-4A35-900B-30F927D5B525}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="ltGray">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="7569200" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 7569200"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX1" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX2" fmla="*/ 7394575 w 7569200"/>
+              <a:gd name="connsiteY2" fmla="*/ 66675 h 6858000"/>
+              <a:gd name="connsiteX3" fmla="*/ 7402512 w 7569200"/>
+              <a:gd name="connsiteY3" fmla="*/ 122237 h 6858000"/>
+              <a:gd name="connsiteX4" fmla="*/ 7412037 w 7569200"/>
+              <a:gd name="connsiteY4" fmla="*/ 174625 h 6858000"/>
+              <a:gd name="connsiteX5" fmla="*/ 7427912 w 7569200"/>
+              <a:gd name="connsiteY5" fmla="*/ 217487 h 6858000"/>
+              <a:gd name="connsiteX6" fmla="*/ 7443787 w 7569200"/>
+              <a:gd name="connsiteY6" fmla="*/ 260350 h 6858000"/>
+              <a:gd name="connsiteX7" fmla="*/ 7462837 w 7569200"/>
+              <a:gd name="connsiteY7" fmla="*/ 296862 h 6858000"/>
+              <a:gd name="connsiteX8" fmla="*/ 7481887 w 7569200"/>
+              <a:gd name="connsiteY8" fmla="*/ 334962 h 6858000"/>
+              <a:gd name="connsiteX9" fmla="*/ 7499350 w 7569200"/>
+              <a:gd name="connsiteY9" fmla="*/ 369887 h 6858000"/>
+              <a:gd name="connsiteX10" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY10" fmla="*/ 409575 h 6858000"/>
+              <a:gd name="connsiteX11" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY11" fmla="*/ 450850 h 6858000"/>
+              <a:gd name="connsiteX12" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY12" fmla="*/ 496887 h 6858000"/>
+              <a:gd name="connsiteX13" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY13" fmla="*/ 546100 h 6858000"/>
+              <a:gd name="connsiteX14" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY14" fmla="*/ 606425 h 6858000"/>
+              <a:gd name="connsiteX15" fmla="*/ 7569200 w 7569200"/>
+              <a:gd name="connsiteY15" fmla="*/ 673100 h 6858000"/>
+              <a:gd name="connsiteX16" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY16" fmla="*/ 744537 h 6858000"/>
+              <a:gd name="connsiteX17" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY17" fmla="*/ 801687 h 6858000"/>
+              <a:gd name="connsiteX18" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY18" fmla="*/ 854075 h 6858000"/>
+              <a:gd name="connsiteX19" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY19" fmla="*/ 901700 h 6858000"/>
+              <a:gd name="connsiteX20" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY20" fmla="*/ 942975 h 6858000"/>
+              <a:gd name="connsiteX21" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY21" fmla="*/ 981075 h 6858000"/>
+              <a:gd name="connsiteX22" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY22" fmla="*/ 1017587 h 6858000"/>
+              <a:gd name="connsiteX23" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY23" fmla="*/ 1055687 h 6858000"/>
+              <a:gd name="connsiteX24" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY24" fmla="*/ 1095375 h 6858000"/>
+              <a:gd name="connsiteX25" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY25" fmla="*/ 1136650 h 6858000"/>
+              <a:gd name="connsiteX26" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY26" fmla="*/ 1182687 h 6858000"/>
+              <a:gd name="connsiteX27" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY27" fmla="*/ 1235075 h 6858000"/>
+              <a:gd name="connsiteX28" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY28" fmla="*/ 1295400 h 6858000"/>
+              <a:gd name="connsiteX29" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY29" fmla="*/ 1363662 h 6858000"/>
+              <a:gd name="connsiteX30" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY30" fmla="*/ 1431925 h 6858000"/>
+              <a:gd name="connsiteX31" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY31" fmla="*/ 1492250 h 6858000"/>
+              <a:gd name="connsiteX32" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY32" fmla="*/ 1544637 h 6858000"/>
+              <a:gd name="connsiteX33" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY33" fmla="*/ 1589087 h 6858000"/>
+              <a:gd name="connsiteX34" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY34" fmla="*/ 1631950 h 6858000"/>
+              <a:gd name="connsiteX35" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY35" fmla="*/ 1671637 h 6858000"/>
+              <a:gd name="connsiteX36" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY36" fmla="*/ 1708150 h 6858000"/>
+              <a:gd name="connsiteX37" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY37" fmla="*/ 1743075 h 6858000"/>
+              <a:gd name="connsiteX38" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY38" fmla="*/ 1782762 h 6858000"/>
+              <a:gd name="connsiteX39" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY39" fmla="*/ 1824037 h 6858000"/>
+              <a:gd name="connsiteX40" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY40" fmla="*/ 1870075 h 6858000"/>
+              <a:gd name="connsiteX41" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY41" fmla="*/ 1922462 h 6858000"/>
+              <a:gd name="connsiteX42" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY42" fmla="*/ 1982787 h 6858000"/>
+              <a:gd name="connsiteX43" fmla="*/ 7569200 w 7569200"/>
+              <a:gd name="connsiteY43" fmla="*/ 2051050 h 6858000"/>
+              <a:gd name="connsiteX44" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY44" fmla="*/ 2119312 h 6858000"/>
+              <a:gd name="connsiteX45" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY45" fmla="*/ 2179637 h 6858000"/>
+              <a:gd name="connsiteX46" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY46" fmla="*/ 2232025 h 6858000"/>
+              <a:gd name="connsiteX47" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY47" fmla="*/ 2278062 h 6858000"/>
+              <a:gd name="connsiteX48" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY48" fmla="*/ 2319337 h 6858000"/>
+              <a:gd name="connsiteX49" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY49" fmla="*/ 2359025 h 6858000"/>
+              <a:gd name="connsiteX50" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY50" fmla="*/ 2395537 h 6858000"/>
+              <a:gd name="connsiteX51" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY51" fmla="*/ 2433637 h 6858000"/>
+              <a:gd name="connsiteX52" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY52" fmla="*/ 2471737 h 6858000"/>
+              <a:gd name="connsiteX53" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY53" fmla="*/ 2513012 h 6858000"/>
+              <a:gd name="connsiteX54" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY54" fmla="*/ 2560637 h 6858000"/>
+              <a:gd name="connsiteX55" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY55" fmla="*/ 2613025 h 6858000"/>
+              <a:gd name="connsiteX56" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY56" fmla="*/ 2671762 h 6858000"/>
+              <a:gd name="connsiteX57" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY57" fmla="*/ 2741612 h 6858000"/>
+              <a:gd name="connsiteX58" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY58" fmla="*/ 2809875 h 6858000"/>
+              <a:gd name="connsiteX59" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY59" fmla="*/ 2868612 h 6858000"/>
+              <a:gd name="connsiteX60" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY60" fmla="*/ 2922587 h 6858000"/>
+              <a:gd name="connsiteX61" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY61" fmla="*/ 2967037 h 6858000"/>
+              <a:gd name="connsiteX62" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY62" fmla="*/ 3009900 h 6858000"/>
+              <a:gd name="connsiteX63" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY63" fmla="*/ 3046412 h 6858000"/>
+              <a:gd name="connsiteX64" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY64" fmla="*/ 3084512 h 6858000"/>
+              <a:gd name="connsiteX65" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY65" fmla="*/ 3121025 h 6858000"/>
+              <a:gd name="connsiteX66" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY66" fmla="*/ 3160712 h 6858000"/>
+              <a:gd name="connsiteX67" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY67" fmla="*/ 3201987 h 6858000"/>
+              <a:gd name="connsiteX68" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY68" fmla="*/ 3248025 h 6858000"/>
+              <a:gd name="connsiteX69" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY69" fmla="*/ 3300412 h 6858000"/>
+              <a:gd name="connsiteX70" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY70" fmla="*/ 3360737 h 6858000"/>
+              <a:gd name="connsiteX71" fmla="*/ 7569200 w 7569200"/>
+              <a:gd name="connsiteY71" fmla="*/ 3427412 h 6858000"/>
+              <a:gd name="connsiteX72" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY72" fmla="*/ 3497262 h 6858000"/>
+              <a:gd name="connsiteX73" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY73" fmla="*/ 3557587 h 6858000"/>
+              <a:gd name="connsiteX74" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY74" fmla="*/ 3609975 h 6858000"/>
+              <a:gd name="connsiteX75" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY75" fmla="*/ 3656012 h 6858000"/>
+              <a:gd name="connsiteX76" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY76" fmla="*/ 3697287 h 6858000"/>
+              <a:gd name="connsiteX77" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY77" fmla="*/ 3736975 h 6858000"/>
+              <a:gd name="connsiteX78" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY78" fmla="*/ 3811587 h 6858000"/>
+              <a:gd name="connsiteX79" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY79" fmla="*/ 3848100 h 6858000"/>
+              <a:gd name="connsiteX80" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY80" fmla="*/ 3890962 h 6858000"/>
+              <a:gd name="connsiteX81" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY81" fmla="*/ 3935412 h 6858000"/>
+              <a:gd name="connsiteX82" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY82" fmla="*/ 3987800 h 6858000"/>
+              <a:gd name="connsiteX83" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY83" fmla="*/ 4048125 h 6858000"/>
+              <a:gd name="connsiteX84" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY84" fmla="*/ 4116387 h 6858000"/>
+              <a:gd name="connsiteX85" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY85" fmla="*/ 4186237 h 6858000"/>
+              <a:gd name="connsiteX86" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY86" fmla="*/ 4244975 h 6858000"/>
+              <a:gd name="connsiteX87" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY87" fmla="*/ 4297362 h 6858000"/>
+              <a:gd name="connsiteX88" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY88" fmla="*/ 4343400 h 6858000"/>
+              <a:gd name="connsiteX89" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY89" fmla="*/ 4386262 h 6858000"/>
+              <a:gd name="connsiteX90" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY90" fmla="*/ 4424362 h 6858000"/>
+              <a:gd name="connsiteX91" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY91" fmla="*/ 4498975 h 6858000"/>
+              <a:gd name="connsiteX92" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY92" fmla="*/ 4537075 h 6858000"/>
+              <a:gd name="connsiteX93" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY93" fmla="*/ 4579937 h 6858000"/>
+              <a:gd name="connsiteX94" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY94" fmla="*/ 4625975 h 6858000"/>
+              <a:gd name="connsiteX95" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY95" fmla="*/ 4678362 h 6858000"/>
+              <a:gd name="connsiteX96" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY96" fmla="*/ 4738687 h 6858000"/>
+              <a:gd name="connsiteX97" fmla="*/ 7569200 w 7569200"/>
+              <a:gd name="connsiteY97" fmla="*/ 4806950 h 6858000"/>
+              <a:gd name="connsiteX98" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY98" fmla="*/ 4875212 h 6858000"/>
+              <a:gd name="connsiteX99" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY99" fmla="*/ 4935537 h 6858000"/>
+              <a:gd name="connsiteX100" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY100" fmla="*/ 4987925 h 6858000"/>
+              <a:gd name="connsiteX101" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY101" fmla="*/ 5033962 h 6858000"/>
+              <a:gd name="connsiteX102" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY102" fmla="*/ 5075237 h 6858000"/>
+              <a:gd name="connsiteX103" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY103" fmla="*/ 5114925 h 6858000"/>
+              <a:gd name="connsiteX104" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY104" fmla="*/ 5149850 h 6858000"/>
+              <a:gd name="connsiteX105" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY105" fmla="*/ 5186362 h 6858000"/>
+              <a:gd name="connsiteX106" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY106" fmla="*/ 5226050 h 6858000"/>
+              <a:gd name="connsiteX107" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY107" fmla="*/ 5268912 h 6858000"/>
+              <a:gd name="connsiteX108" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY108" fmla="*/ 5313362 h 6858000"/>
+              <a:gd name="connsiteX109" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY109" fmla="*/ 5365750 h 6858000"/>
+              <a:gd name="connsiteX110" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY110" fmla="*/ 5426075 h 6858000"/>
+              <a:gd name="connsiteX111" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY111" fmla="*/ 5494337 h 6858000"/>
+              <a:gd name="connsiteX112" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY112" fmla="*/ 5562600 h 6858000"/>
+              <a:gd name="connsiteX113" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY113" fmla="*/ 5622925 h 6858000"/>
+              <a:gd name="connsiteX114" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY114" fmla="*/ 5675312 h 6858000"/>
+              <a:gd name="connsiteX115" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY115" fmla="*/ 5721350 h 6858000"/>
+              <a:gd name="connsiteX116" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY116" fmla="*/ 5762625 h 6858000"/>
+              <a:gd name="connsiteX117" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY117" fmla="*/ 5802312 h 6858000"/>
+              <a:gd name="connsiteX118" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY118" fmla="*/ 5840412 h 6858000"/>
+              <a:gd name="connsiteX119" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY119" fmla="*/ 5876925 h 6858000"/>
+              <a:gd name="connsiteX120" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY120" fmla="*/ 5915025 h 6858000"/>
+              <a:gd name="connsiteX121" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY121" fmla="*/ 5956300 h 6858000"/>
+              <a:gd name="connsiteX122" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY122" fmla="*/ 6003925 h 6858000"/>
+              <a:gd name="connsiteX123" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY123" fmla="*/ 6056312 h 6858000"/>
+              <a:gd name="connsiteX124" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY124" fmla="*/ 6113462 h 6858000"/>
+              <a:gd name="connsiteX125" fmla="*/ 7569200 w 7569200"/>
+              <a:gd name="connsiteY125" fmla="*/ 6183312 h 6858000"/>
+              <a:gd name="connsiteX126" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY126" fmla="*/ 6251575 h 6858000"/>
+              <a:gd name="connsiteX127" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY127" fmla="*/ 6311900 h 6858000"/>
+              <a:gd name="connsiteX128" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY128" fmla="*/ 6361112 h 6858000"/>
+              <a:gd name="connsiteX129" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY129" fmla="*/ 6407150 h 6858000"/>
+              <a:gd name="connsiteX130" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY130" fmla="*/ 6448425 h 6858000"/>
+              <a:gd name="connsiteX131" fmla="*/ 7499350 w 7569200"/>
+              <a:gd name="connsiteY131" fmla="*/ 6488112 h 6858000"/>
+              <a:gd name="connsiteX132" fmla="*/ 7481887 w 7569200"/>
+              <a:gd name="connsiteY132" fmla="*/ 6523037 h 6858000"/>
+              <a:gd name="connsiteX133" fmla="*/ 7462837 w 7569200"/>
+              <a:gd name="connsiteY133" fmla="*/ 6561137 h 6858000"/>
+              <a:gd name="connsiteX134" fmla="*/ 7443787 w 7569200"/>
+              <a:gd name="connsiteY134" fmla="*/ 6597650 h 6858000"/>
+              <a:gd name="connsiteX135" fmla="*/ 7427912 w 7569200"/>
+              <a:gd name="connsiteY135" fmla="*/ 6640512 h 6858000"/>
+              <a:gd name="connsiteX136" fmla="*/ 7412037 w 7569200"/>
+              <a:gd name="connsiteY136" fmla="*/ 6683375 h 6858000"/>
+              <a:gd name="connsiteX137" fmla="*/ 7402512 w 7569200"/>
+              <a:gd name="connsiteY137" fmla="*/ 6735762 h 6858000"/>
+              <a:gd name="connsiteX138" fmla="*/ 7394575 w 7569200"/>
+              <a:gd name="connsiteY138" fmla="*/ 6791325 h 6858000"/>
+              <a:gd name="connsiteX139" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY139" fmla="*/ 6858000 h 6858000"/>
+              <a:gd name="connsiteX140" fmla="*/ 0 w 7569200"/>
+              <a:gd name="connsiteY140" fmla="*/ 6858000 h 6858000"/>
+              <a:gd name="connsiteX141" fmla="*/ 0 w 7569200"/>
+              <a:gd name="connsiteY141" fmla="*/ 0 h 6858000"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX9" y="connsiteY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX10" y="connsiteY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX11" y="connsiteY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX12" y="connsiteY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX13" y="connsiteY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX14" y="connsiteY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX15" y="connsiteY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX16" y="connsiteY16"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX17" y="connsiteY17"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX18" y="connsiteY18"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX19" y="connsiteY19"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX20" y="connsiteY20"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX21" y="connsiteY21"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX22" y="connsiteY22"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX23" y="connsiteY23"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX24" y="connsiteY24"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX25" y="connsiteY25"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX26" y="connsiteY26"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX27" y="connsiteY27"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX28" y="connsiteY28"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX29" y="connsiteY29"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX30" y="connsiteY30"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX31" y="connsiteY31"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX32" y="connsiteY32"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX33" y="connsiteY33"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX34" y="connsiteY34"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX35" y="connsiteY35"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX36" y="connsiteY36"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX37" y="connsiteY37"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX38" y="connsiteY38"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX39" y="connsiteY39"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX40" y="connsiteY40"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX41" y="connsiteY41"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX42" y="connsiteY42"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX43" y="connsiteY43"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX44" y="connsiteY44"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX45" y="connsiteY45"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX46" y="connsiteY46"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX47" y="connsiteY47"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX48" y="connsiteY48"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX49" y="connsiteY49"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX50" y="connsiteY50"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX51" y="connsiteY51"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX52" y="connsiteY52"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX53" y="connsiteY53"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX54" y="connsiteY54"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX55" y="connsiteY55"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX56" y="connsiteY56"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX57" y="connsiteY57"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX58" y="connsiteY58"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX59" y="connsiteY59"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX60" y="connsiteY60"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX61" y="connsiteY61"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX62" y="connsiteY62"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX63" y="connsiteY63"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX64" y="connsiteY64"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX65" y="connsiteY65"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX66" y="connsiteY66"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX67" y="connsiteY67"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX68" y="connsiteY68"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX69" y="connsiteY69"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX70" y="connsiteY70"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX71" y="connsiteY71"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX72" y="connsiteY72"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX73" y="connsiteY73"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX74" y="connsiteY74"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX75" y="connsiteY75"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX76" y="connsiteY76"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX77" y="connsiteY77"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX78" y="connsiteY78"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX79" y="connsiteY79"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX80" y="connsiteY80"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX81" y="connsiteY81"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX82" y="connsiteY82"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX83" y="connsiteY83"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX84" y="connsiteY84"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX85" y="connsiteY85"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX86" y="connsiteY86"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX87" y="connsiteY87"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX88" y="connsiteY88"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX89" y="connsiteY89"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX90" y="connsiteY90"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX91" y="connsiteY91"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX92" y="connsiteY92"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX93" y="connsiteY93"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX94" y="connsiteY94"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX95" y="connsiteY95"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX96" y="connsiteY96"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX97" y="connsiteY97"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX98" y="connsiteY98"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX99" y="connsiteY99"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX100" y="connsiteY100"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX101" y="connsiteY101"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX102" y="connsiteY102"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX103" y="connsiteY103"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX104" y="connsiteY104"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX105" y="connsiteY105"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX106" y="connsiteY106"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX107" y="connsiteY107"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX108" y="connsiteY108"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX109" y="connsiteY109"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX110" y="connsiteY110"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX111" y="connsiteY111"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX112" y="connsiteY112"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX113" y="connsiteY113"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX114" y="connsiteY114"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX115" y="connsiteY115"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX116" y="connsiteY116"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX117" y="connsiteY117"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX118" y="connsiteY118"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX119" y="connsiteY119"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX120" y="connsiteY120"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX121" y="connsiteY121"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX122" y="connsiteY122"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX123" y="connsiteY123"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX124" y="connsiteY124"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX125" y="connsiteY125"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX126" y="connsiteY126"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX127" y="connsiteY127"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX128" y="connsiteY128"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX129" y="connsiteY129"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX130" y="connsiteY130"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX131" y="connsiteY131"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX132" y="connsiteY132"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX133" y="connsiteY133"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX134" y="connsiteY134"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX135" y="connsiteY135"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX136" y="connsiteY136"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX137" y="connsiteY137"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX138" y="connsiteY138"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX139" y="connsiteY139"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX140" y="connsiteY140"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX141" y="connsiteY141"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="7569200" h="6858000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7394575" y="66675"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7402512" y="122237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7412037" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7427912" y="217487"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7443787" y="260350"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7462837" y="296862"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7481887" y="334962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7499350" y="369887"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="409575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="450850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="496887"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="546100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="606425"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7569200" y="673100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="744537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="801687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="854075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="901700"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="942975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="981075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="1017587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="1055687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="1095375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="1136650"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="1182687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="1235075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="1295400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="1363662"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="1431925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="1492250"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="1544637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="1589087"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="1631950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="1671637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="1708150"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="1743075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="1782762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="1824037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="1870075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="1922462"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="1982787"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7569200" y="2051050"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="2119312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="2179637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="2232025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="2278062"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="2319337"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="2359025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="2395537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="2433637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="2471737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="2513012"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="2560637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="2613025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="2671762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="2741612"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="2809875"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="2868612"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="2922587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="2967037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="3009900"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="3046412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="3084512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="3121025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="3160712"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="3201987"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="3248025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="3300412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="3360737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7569200" y="3427412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="3497262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="3557587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="3609975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="3656012"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="3697287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="3736975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="3811587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="3848100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="3890962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="3935412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="3987800"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="4048125"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="4116387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="4186237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="4244975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="4297362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="4343400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="4386262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="4424362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="4498975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="4537075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="4579937"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="4625975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="4678362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="4738687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7569200" y="4806950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="4875212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="4935537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="4987925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="5033962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="5075237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="5114925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="5149850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="5186362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="5226050"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="5268912"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="5313362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="5365750"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="5426075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="5494337"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="5562600"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="5622925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="5675312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="5721350"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="5762625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="5802312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="5840412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="5876925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="5915025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="5956300"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="6003925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="6056312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="6113462"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7569200" y="6183312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="6251575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="6311900"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="6361112"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="6407150"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="6448425"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7499350" y="6488112"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7481887" y="6523037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7462837" y="6561137"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7443787" y="6597650"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7427912" y="6640512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7412037" y="6683375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7402512" y="6735762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7394575" y="6791325"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09D98D37-4C19-C6A9-A3AE-C6ED844C11CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="382385"/>
+            <a:ext cx="6015897" cy="714896"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>Džamálzáde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" dirty="0"/>
+              <a:t> – život v cizině</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="3600" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1041" name="Rectangle 1040">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA0382D1-1594-4E3D-842E-04E1E5E7578B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="283464" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61DF1A36-3A0D-14F2-6E53-3E59B2B8293B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765050" y="1097281"/>
+            <a:ext cx="6015897" cy="5577839"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ po návratu do Berlína pracoval na íránské ambasádě jako překladatel a vedoucí studentských záležitostí</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ po smrti své francouzské manželky se znovu oženil s Němkou a přesídlil do Ženevy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ v Ženevě pracoval pro International </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Labour</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Organization</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> při OSN až do odchodu do důchodu v roce 1956</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ v Ženevě pak žil trvale až do své smrti v roce 1997</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ Írán navštívil jen několikrát, ale zůstával v kontaktu s předními autory a sledoval intelektuální i literární dění</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ z jeho korespondence vyplývá, že vítal revoluci roku 1979 jako nutné odstranění despotismu a korupce</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ monarchii chápal jako ztělesnění despotismu v íránských dějinách</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="392039502"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE91382C-7855-4B7A-902B-B4E625B4D73A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72660F61-88AC-E91A-D78C-15528A233294}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="382385"/>
+            <a:ext cx="10178322" cy="673529"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="cs-CZ"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Džamálzáde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> – jazyk a tvorba</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D272C4BC-C634-4254-9811-8B1E566C5237}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{582F9474-3D51-20A7-EC6B-7B9D7ECBD80D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="1164771"/>
+            <a:ext cx="10178322" cy="4714821"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...27 lines deleted...]
-              <a:buChar char=""/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...35 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ obával se, že přejímání západních věd a vzdělávacího systému povede k úpadku perštiny</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...17 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ prosazoval myšlenku, že právě perština je klíčem k zachování íránské identity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...35 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ jeho vlastní jazyk byl ovlivněn dlouhým pobytem v zahraničí, což sám reflektuje ve své autobiografii</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...25 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ zdůrazňuje, že se persky naučil převážně sám intenzivním čtením, zapisováním výrazů a systematickou prací s jazykem</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...11 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ po bouřlivých reakcích na vydání JBJN, včetně obvinění z blasfemie, přestal na téměř dvacet let publikovat beletrii</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...35 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ během vlády Rezy Šáha nepublikoval, k tvorbě se vrátil až po roce 1941 a od roku 1942 opět vydával prózu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ i přes dlouhodobý pobyt mimo Írán dokázal ve svých dílech věrně zachytit atmosféru íránské společnosti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ vedle prózy psal také eseje, články, literární kritiky a překládal evropské autory</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...83 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1650936626"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2885015431"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35E806E5-042D-410C-A1A8-C44FA1FD9070}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7623ECEE-AE68-361A-2A0D-68F457CD1357}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5A73D06-46C3-4C5D-AD66-4022F8F08F10}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{971A9297-E379-5E4C-E83E-7A8591717910}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...18 lines deleted...]
-              <a:buChar char=""/>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...318 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>z jeho autobiografie z r. 1954: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>„Má znalost psaného jazyka byla nepatrná a persky jsem psával se značnými obtížemi. Když jsem ve velmi mladém věku opouštěl Írán, perština se v íránských školách učila nedostatečně a tak byla má perština velmi chabá. Ale protože jsem byl do učení jazyka zapálený, četl jsem a procvičoval perštinu, jak se jen dalo. Postupně pro mě bylo i psaní čím dál snadnější a já byl zanícen psát to, co ve mně nikdy nepohaslo. Jinými slovy, bez jakékoli průpravy, učitele, či výuky, jsem se sám naučil persky, a to pomocí všech dostupných prostředků. A stále ještě, dnem i nocí, jsem stále zabrán do tohoto procesu: z každé knihy či článku, který v perštině pročítám, si rovnou vypisuji poznámky. Zaznamenávám idiomy, výrazy a dokonce i slova a fráze, které posléze používám.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>“</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...139 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2671367609"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1061864773"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A1055AD-E525-4535-8BD2-BA66AEC006D4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E17A2EE-7064-FB1A-480F-1E4AD24E75B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="382385"/>
+            <a:ext cx="10178322" cy="913015"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="cs-CZ"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Tématika D. děl</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54E597D1-88E5-40C1-8B20-A6EB67818F03}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA626065-D32C-88DA-7025-8FFDC11ABA4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251677" y="1295401"/>
+            <a:ext cx="6575152" cy="5279570"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...72 lines deleted...]
-              <a:buChar char=""/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
-[...44 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ ve svých textech často zachycuje charaktery reálných lidí, včetně osobností jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Hedájat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> nebo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Taqízáde</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...11 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ jeho tvorba je realistická a satirická a zaměřuje se na každodenní život obyčejných lidí</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fa-IR" sz="1600" dirty="0"/>
-[...11 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ výrazným motivem je kritika duchovenstva, zejména jeho zpátečnictví a odporu k modernizaci</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fa-IR" sz="1600" b="1" dirty="0"/>
-[...15 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ zdůrazňuje, že intelektuálové i duchovní by měli vykonávat praktickou práci, například v zemědělství</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fa-IR" sz="1600" b="1" dirty="0"/>
-[...15 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ často zobrazuje prostředí bazaru, obchodníky, řemeslníky a sociální proměny těchto vrstev</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fa-IR" sz="1600" b="1" dirty="0" err="1"/>
-[...69 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ opakujícím se motivem jsou postavy na okraji spol.,  zanikající tradiční profese</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2">
+            <a:hlinkClick r:id="rId2"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CDAED89-0CA6-F114-8A2F-B40B877E05A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8001000" y="497663"/>
+            <a:ext cx="3562181" cy="2180055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="Mazda Publishers - Once Upon A Time">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D275B671-9834-DE37-7A2C-27D397DD941C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8213408" y="3214688"/>
+            <a:ext cx="3349773" cy="3349773"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3118693366"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný text 3">
+          <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1B80C3E-6DCB-4DB0-9667-98259A498818}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78F7EC00-EC8B-C8E2-2A59-5D3582CCEC43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="382385"/>
+            <a:ext cx="10178322" cy="874915"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Bylo nebylo 1921</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
+          <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01CB4314-508B-4B1D-B159-A6E345B1B5E7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7EB7331-824A-5E32-8A45-6F8741289FA1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="1337311"/>
+            <a:ext cx="5846352" cy="5092686"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Jekí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>búd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>jekí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>nabúd</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1915-20</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>vydány v Berlíně </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1921</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Předmluva, 6 povídek: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" dirty="0"/>
+              <a:t>فارسی شکر است</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0"/>
+              <a:t>دوستی </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0" err="1"/>
+              <a:t>خاله‌خرسه</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0"/>
+              <a:t>درد دل </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0" err="1"/>
+              <a:t>ملاقربانعلی</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0" err="1"/>
+              <a:t>بیله</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0"/>
+              <a:t> دیگ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0" err="1"/>
+              <a:t>بیله</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0" err="1"/>
+              <a:t>چغندر</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="1" dirty="0"/>
+              <a:t>رجل سیاسی</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" dirty="0" err="1"/>
+              <a:t>ویلان‌الدوله</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a slovníček pojmů.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200"/>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Obrázek 8" descr="Obsah obrázku text&#10;&#10;Popis byl vytvořen automaticky">
+          <p:cNvPr id="4" name="Obrázek 3" descr="Obsah obrázku text&#10;&#10;Popis byl vytvořen automaticky">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC36F294-CA2B-45CE-89FE-B843F49405DC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15244998-1F0B-91A0-89C4-1076922A2DF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8134181" y="502920"/>
-            <a:ext cx="3810000" cy="5715000"/>
+            <a:off x="8515181" y="2559925"/>
+            <a:ext cx="2580048" cy="3870072"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2911322164"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="583451468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A10B34F1-ABC1-402E-A12D-7051411D74BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -10833,1015 +11397,2961 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7D497E5-C852-48E5-B0C4-24EBAA8D0503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="133858"/>
+            <a:ext cx="7333920" cy="6470141"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:effectLst/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Důležitá</a:t>
-[...3 lines deleted...]
-                <a:effectLst/>
+              <a:t>Předmluva – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> Předmluva – </a:t>
-[...3 lines deleted...]
-                <a:effectLst/>
+              <a:t>دیباچه</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>دیباچه</a:t>
-[...7 lines deleted...]
-              </a:rPr>
               <a:t>  </a:t>
             </a:r>
-            <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
+              <a:effectLst/>
+              <a:highlight>
+                <a:srgbClr val="00FFFF"/>
+              </a:highlight>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>– </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:t> manifest moderní prózy –verše </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Forúchího</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sístáního</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (11. stol.):</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" lvl="0" indent="-342900">
-[...4 lines deleted...]
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>stala se jakýmsi manifestem moderní prózy – uvozena veršem </a:t>
-[...4 lines deleted...]
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...6 lines deleted...]
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>فسانه گشت و کهن شد حدیث اسکندر</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...21 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>pominula a zestárla legenda (příběh) vyprávění o Alexandrovi</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...10 lines deleted...]
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="ar-SA" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>فسانه گشت و کهن شد حدیث اسکندر</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:t>سخن نو آر که تو را حلاوتی است دگر</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>přines nové slovo, jež ti osladí život</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...43 lines deleted...]
-          <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...102 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>➤ tvrdí, že perská literatura může přežít jen tehdy, pokud bude odrážet realitu a skutečný život společnosti</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>usiluje o zachycení běžného jazyka tak, jak je skutečně používán v každodenní komunikaci</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>nutno užívat 1) hovorový jazyk, 2) sociální i kulturní kritiku.</a:t>
-            </a:r>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>kritika náboženské bigotnosti a zpátečnictví vyvolala po vydání silnou vlnu odporu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>„</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>blasfemické dílo, výtisky byly veřejně páleny v Teheránu </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ar-OM" sz="2400" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>تکفیر</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0"/>
+              <a:t> - exkomunikace</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" rtl="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2245CD3-4A58-4E22-A30E-C9B4FCE98792}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="cs-CZ"/>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E389E9B1-D71F-4A0D-8AAE-89016A271159}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{99B5957E-EBD5-4B87-9533-1B323153FD8F}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.11.2020</a:t>
-[...507 lines deleted...]
-              <a:t>19.11.2020</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3076" name="Picture 4" descr="جایگاه زبان در رمان معاصر | روزنامه ماندگار">
+          <p:cNvPr id="6" name="Picture 4" descr="جایگاه زبان در رمان معاصر | روزنامه ماندگار">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B754CAD3-4178-47FA-8DD6-541E78AA3BC8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53B54832-DA2B-FA6F-2D45-D364AF5E8FED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="8115300" y="607392"/>
+            <a:off x="8509194" y="133858"/>
             <a:ext cx="3603555" cy="2287363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2175697048"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1663880894"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextovéPole 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD5E8FCA-41F1-9E36-0B00-44386D644CAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1186543" y="163286"/>
+            <a:ext cx="10352314" cy="4876335"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="359410" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V Předmluvě uvádí:</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="359410" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>„Také spojuje [román] různé třídy lidí, kteří kvůli rozdílům v zaměstnání, povolání a společenském styku zcela neznají životní podmínky a myšlenky toho druhého, a dokonce ani detaily o způsobu života toho druhého, a seznamuje je navzájem. [...] Román informuje a seznamuje různé skupiny národa: obyvatele města s vesničanem, sluhu s obchodníkem, Kurda s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Balúčem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kaškáje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gílakem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, ortodoxního se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>súfijem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>súfiho</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zoroastriáncem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zoroastriána</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bábím</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, studenta teologie s atletem, státního úředníka s obchodníkem, a tím odstraňuje a vymýtí tisíce rozdílů a zaujatých antagonismů, které se rodí z nevědomosti a nedostatku znalostí a informací.”</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="359410" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>„Neboť pouze prostřednictvím románové prózy, tedy narativní prózy, ať už ve formě celovečerní knihy, divadelní hry nebo epistolárního textu, je možné najít uplatnění pro všechna slova, výrazy, přísloví, idiomy a různé struktury řeči a dialektů jazyka [...]”</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3773434196"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{374BD3A9-25D1-4691-BE05-149182EC4C13}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="white">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Freeform 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D49CF1A-01DD-4115-A6BB-CFA8F704534E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="ltGray">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="7569200" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 7569200"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX1" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX2" fmla="*/ 7394575 w 7569200"/>
+              <a:gd name="connsiteY2" fmla="*/ 66675 h 6858000"/>
+              <a:gd name="connsiteX3" fmla="*/ 7402512 w 7569200"/>
+              <a:gd name="connsiteY3" fmla="*/ 122237 h 6858000"/>
+              <a:gd name="connsiteX4" fmla="*/ 7412037 w 7569200"/>
+              <a:gd name="connsiteY4" fmla="*/ 174625 h 6858000"/>
+              <a:gd name="connsiteX5" fmla="*/ 7427912 w 7569200"/>
+              <a:gd name="connsiteY5" fmla="*/ 217487 h 6858000"/>
+              <a:gd name="connsiteX6" fmla="*/ 7443787 w 7569200"/>
+              <a:gd name="connsiteY6" fmla="*/ 260350 h 6858000"/>
+              <a:gd name="connsiteX7" fmla="*/ 7462837 w 7569200"/>
+              <a:gd name="connsiteY7" fmla="*/ 296862 h 6858000"/>
+              <a:gd name="connsiteX8" fmla="*/ 7481887 w 7569200"/>
+              <a:gd name="connsiteY8" fmla="*/ 334962 h 6858000"/>
+              <a:gd name="connsiteX9" fmla="*/ 7499350 w 7569200"/>
+              <a:gd name="connsiteY9" fmla="*/ 369887 h 6858000"/>
+              <a:gd name="connsiteX10" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY10" fmla="*/ 409575 h 6858000"/>
+              <a:gd name="connsiteX11" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY11" fmla="*/ 450850 h 6858000"/>
+              <a:gd name="connsiteX12" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY12" fmla="*/ 496887 h 6858000"/>
+              <a:gd name="connsiteX13" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY13" fmla="*/ 546100 h 6858000"/>
+              <a:gd name="connsiteX14" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY14" fmla="*/ 606425 h 6858000"/>
+              <a:gd name="connsiteX15" fmla="*/ 7569200 w 7569200"/>
+              <a:gd name="connsiteY15" fmla="*/ 673100 h 6858000"/>
+              <a:gd name="connsiteX16" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY16" fmla="*/ 744537 h 6858000"/>
+              <a:gd name="connsiteX17" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY17" fmla="*/ 801687 h 6858000"/>
+              <a:gd name="connsiteX18" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY18" fmla="*/ 854075 h 6858000"/>
+              <a:gd name="connsiteX19" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY19" fmla="*/ 901700 h 6858000"/>
+              <a:gd name="connsiteX20" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY20" fmla="*/ 942975 h 6858000"/>
+              <a:gd name="connsiteX21" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY21" fmla="*/ 981075 h 6858000"/>
+              <a:gd name="connsiteX22" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY22" fmla="*/ 1017587 h 6858000"/>
+              <a:gd name="connsiteX23" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY23" fmla="*/ 1055687 h 6858000"/>
+              <a:gd name="connsiteX24" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY24" fmla="*/ 1095375 h 6858000"/>
+              <a:gd name="connsiteX25" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY25" fmla="*/ 1136650 h 6858000"/>
+              <a:gd name="connsiteX26" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY26" fmla="*/ 1182687 h 6858000"/>
+              <a:gd name="connsiteX27" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY27" fmla="*/ 1235075 h 6858000"/>
+              <a:gd name="connsiteX28" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY28" fmla="*/ 1295400 h 6858000"/>
+              <a:gd name="connsiteX29" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY29" fmla="*/ 1363662 h 6858000"/>
+              <a:gd name="connsiteX30" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY30" fmla="*/ 1431925 h 6858000"/>
+              <a:gd name="connsiteX31" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY31" fmla="*/ 1492250 h 6858000"/>
+              <a:gd name="connsiteX32" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY32" fmla="*/ 1544637 h 6858000"/>
+              <a:gd name="connsiteX33" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY33" fmla="*/ 1589087 h 6858000"/>
+              <a:gd name="connsiteX34" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY34" fmla="*/ 1631950 h 6858000"/>
+              <a:gd name="connsiteX35" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY35" fmla="*/ 1671637 h 6858000"/>
+              <a:gd name="connsiteX36" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY36" fmla="*/ 1708150 h 6858000"/>
+              <a:gd name="connsiteX37" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY37" fmla="*/ 1743075 h 6858000"/>
+              <a:gd name="connsiteX38" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY38" fmla="*/ 1782762 h 6858000"/>
+              <a:gd name="connsiteX39" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY39" fmla="*/ 1824037 h 6858000"/>
+              <a:gd name="connsiteX40" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY40" fmla="*/ 1870075 h 6858000"/>
+              <a:gd name="connsiteX41" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY41" fmla="*/ 1922462 h 6858000"/>
+              <a:gd name="connsiteX42" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY42" fmla="*/ 1982787 h 6858000"/>
+              <a:gd name="connsiteX43" fmla="*/ 7569200 w 7569200"/>
+              <a:gd name="connsiteY43" fmla="*/ 2051050 h 6858000"/>
+              <a:gd name="connsiteX44" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY44" fmla="*/ 2119312 h 6858000"/>
+              <a:gd name="connsiteX45" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY45" fmla="*/ 2179637 h 6858000"/>
+              <a:gd name="connsiteX46" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY46" fmla="*/ 2232025 h 6858000"/>
+              <a:gd name="connsiteX47" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY47" fmla="*/ 2278062 h 6858000"/>
+              <a:gd name="connsiteX48" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY48" fmla="*/ 2319337 h 6858000"/>
+              <a:gd name="connsiteX49" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY49" fmla="*/ 2359025 h 6858000"/>
+              <a:gd name="connsiteX50" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY50" fmla="*/ 2395537 h 6858000"/>
+              <a:gd name="connsiteX51" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY51" fmla="*/ 2433637 h 6858000"/>
+              <a:gd name="connsiteX52" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY52" fmla="*/ 2471737 h 6858000"/>
+              <a:gd name="connsiteX53" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY53" fmla="*/ 2513012 h 6858000"/>
+              <a:gd name="connsiteX54" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY54" fmla="*/ 2560637 h 6858000"/>
+              <a:gd name="connsiteX55" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY55" fmla="*/ 2613025 h 6858000"/>
+              <a:gd name="connsiteX56" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY56" fmla="*/ 2671762 h 6858000"/>
+              <a:gd name="connsiteX57" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY57" fmla="*/ 2741612 h 6858000"/>
+              <a:gd name="connsiteX58" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY58" fmla="*/ 2809875 h 6858000"/>
+              <a:gd name="connsiteX59" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY59" fmla="*/ 2868612 h 6858000"/>
+              <a:gd name="connsiteX60" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY60" fmla="*/ 2922587 h 6858000"/>
+              <a:gd name="connsiteX61" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY61" fmla="*/ 2967037 h 6858000"/>
+              <a:gd name="connsiteX62" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY62" fmla="*/ 3009900 h 6858000"/>
+              <a:gd name="connsiteX63" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY63" fmla="*/ 3046412 h 6858000"/>
+              <a:gd name="connsiteX64" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY64" fmla="*/ 3084512 h 6858000"/>
+              <a:gd name="connsiteX65" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY65" fmla="*/ 3121025 h 6858000"/>
+              <a:gd name="connsiteX66" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY66" fmla="*/ 3160712 h 6858000"/>
+              <a:gd name="connsiteX67" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY67" fmla="*/ 3201987 h 6858000"/>
+              <a:gd name="connsiteX68" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY68" fmla="*/ 3248025 h 6858000"/>
+              <a:gd name="connsiteX69" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY69" fmla="*/ 3300412 h 6858000"/>
+              <a:gd name="connsiteX70" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY70" fmla="*/ 3360737 h 6858000"/>
+              <a:gd name="connsiteX71" fmla="*/ 7569200 w 7569200"/>
+              <a:gd name="connsiteY71" fmla="*/ 3427412 h 6858000"/>
+              <a:gd name="connsiteX72" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY72" fmla="*/ 3497262 h 6858000"/>
+              <a:gd name="connsiteX73" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY73" fmla="*/ 3557587 h 6858000"/>
+              <a:gd name="connsiteX74" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY74" fmla="*/ 3609975 h 6858000"/>
+              <a:gd name="connsiteX75" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY75" fmla="*/ 3656012 h 6858000"/>
+              <a:gd name="connsiteX76" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY76" fmla="*/ 3697287 h 6858000"/>
+              <a:gd name="connsiteX77" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY77" fmla="*/ 3736975 h 6858000"/>
+              <a:gd name="connsiteX78" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY78" fmla="*/ 3811587 h 6858000"/>
+              <a:gd name="connsiteX79" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY79" fmla="*/ 3848100 h 6858000"/>
+              <a:gd name="connsiteX80" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY80" fmla="*/ 3890962 h 6858000"/>
+              <a:gd name="connsiteX81" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY81" fmla="*/ 3935412 h 6858000"/>
+              <a:gd name="connsiteX82" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY82" fmla="*/ 3987800 h 6858000"/>
+              <a:gd name="connsiteX83" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY83" fmla="*/ 4048125 h 6858000"/>
+              <a:gd name="connsiteX84" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY84" fmla="*/ 4116387 h 6858000"/>
+              <a:gd name="connsiteX85" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY85" fmla="*/ 4186237 h 6858000"/>
+              <a:gd name="connsiteX86" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY86" fmla="*/ 4244975 h 6858000"/>
+              <a:gd name="connsiteX87" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY87" fmla="*/ 4297362 h 6858000"/>
+              <a:gd name="connsiteX88" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY88" fmla="*/ 4343400 h 6858000"/>
+              <a:gd name="connsiteX89" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY89" fmla="*/ 4386262 h 6858000"/>
+              <a:gd name="connsiteX90" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY90" fmla="*/ 4424362 h 6858000"/>
+              <a:gd name="connsiteX91" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY91" fmla="*/ 4498975 h 6858000"/>
+              <a:gd name="connsiteX92" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY92" fmla="*/ 4537075 h 6858000"/>
+              <a:gd name="connsiteX93" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY93" fmla="*/ 4579937 h 6858000"/>
+              <a:gd name="connsiteX94" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY94" fmla="*/ 4625975 h 6858000"/>
+              <a:gd name="connsiteX95" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY95" fmla="*/ 4678362 h 6858000"/>
+              <a:gd name="connsiteX96" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY96" fmla="*/ 4738687 h 6858000"/>
+              <a:gd name="connsiteX97" fmla="*/ 7569200 w 7569200"/>
+              <a:gd name="connsiteY97" fmla="*/ 4806950 h 6858000"/>
+              <a:gd name="connsiteX98" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY98" fmla="*/ 4875212 h 6858000"/>
+              <a:gd name="connsiteX99" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY99" fmla="*/ 4935537 h 6858000"/>
+              <a:gd name="connsiteX100" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY100" fmla="*/ 4987925 h 6858000"/>
+              <a:gd name="connsiteX101" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY101" fmla="*/ 5033962 h 6858000"/>
+              <a:gd name="connsiteX102" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY102" fmla="*/ 5075237 h 6858000"/>
+              <a:gd name="connsiteX103" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY103" fmla="*/ 5114925 h 6858000"/>
+              <a:gd name="connsiteX104" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY104" fmla="*/ 5149850 h 6858000"/>
+              <a:gd name="connsiteX105" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY105" fmla="*/ 5186362 h 6858000"/>
+              <a:gd name="connsiteX106" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY106" fmla="*/ 5226050 h 6858000"/>
+              <a:gd name="connsiteX107" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY107" fmla="*/ 5268912 h 6858000"/>
+              <a:gd name="connsiteX108" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY108" fmla="*/ 5313362 h 6858000"/>
+              <a:gd name="connsiteX109" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY109" fmla="*/ 5365750 h 6858000"/>
+              <a:gd name="connsiteX110" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY110" fmla="*/ 5426075 h 6858000"/>
+              <a:gd name="connsiteX111" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY111" fmla="*/ 5494337 h 6858000"/>
+              <a:gd name="connsiteX112" fmla="*/ 7391400 w 7569200"/>
+              <a:gd name="connsiteY112" fmla="*/ 5562600 h 6858000"/>
+              <a:gd name="connsiteX113" fmla="*/ 7400925 w 7569200"/>
+              <a:gd name="connsiteY113" fmla="*/ 5622925 h 6858000"/>
+              <a:gd name="connsiteX114" fmla="*/ 7410450 w 7569200"/>
+              <a:gd name="connsiteY114" fmla="*/ 5675312 h 6858000"/>
+              <a:gd name="connsiteX115" fmla="*/ 7424737 w 7569200"/>
+              <a:gd name="connsiteY115" fmla="*/ 5721350 h 6858000"/>
+              <a:gd name="connsiteX116" fmla="*/ 7442200 w 7569200"/>
+              <a:gd name="connsiteY116" fmla="*/ 5762625 h 6858000"/>
+              <a:gd name="connsiteX117" fmla="*/ 7459662 w 7569200"/>
+              <a:gd name="connsiteY117" fmla="*/ 5802312 h 6858000"/>
+              <a:gd name="connsiteX118" fmla="*/ 7478712 w 7569200"/>
+              <a:gd name="connsiteY118" fmla="*/ 5840412 h 6858000"/>
+              <a:gd name="connsiteX119" fmla="*/ 7497762 w 7569200"/>
+              <a:gd name="connsiteY119" fmla="*/ 5876925 h 6858000"/>
+              <a:gd name="connsiteX120" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY120" fmla="*/ 5915025 h 6858000"/>
+              <a:gd name="connsiteX121" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY121" fmla="*/ 5956300 h 6858000"/>
+              <a:gd name="connsiteX122" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY122" fmla="*/ 6003925 h 6858000"/>
+              <a:gd name="connsiteX123" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY123" fmla="*/ 6056312 h 6858000"/>
+              <a:gd name="connsiteX124" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY124" fmla="*/ 6113462 h 6858000"/>
+              <a:gd name="connsiteX125" fmla="*/ 7569200 w 7569200"/>
+              <a:gd name="connsiteY125" fmla="*/ 6183312 h 6858000"/>
+              <a:gd name="connsiteX126" fmla="*/ 7566025 w 7569200"/>
+              <a:gd name="connsiteY126" fmla="*/ 6251575 h 6858000"/>
+              <a:gd name="connsiteX127" fmla="*/ 7558087 w 7569200"/>
+              <a:gd name="connsiteY127" fmla="*/ 6311900 h 6858000"/>
+              <a:gd name="connsiteX128" fmla="*/ 7546975 w 7569200"/>
+              <a:gd name="connsiteY128" fmla="*/ 6361112 h 6858000"/>
+              <a:gd name="connsiteX129" fmla="*/ 7532687 w 7569200"/>
+              <a:gd name="connsiteY129" fmla="*/ 6407150 h 6858000"/>
+              <a:gd name="connsiteX130" fmla="*/ 7516812 w 7569200"/>
+              <a:gd name="connsiteY130" fmla="*/ 6448425 h 6858000"/>
+              <a:gd name="connsiteX131" fmla="*/ 7499350 w 7569200"/>
+              <a:gd name="connsiteY131" fmla="*/ 6488112 h 6858000"/>
+              <a:gd name="connsiteX132" fmla="*/ 7481887 w 7569200"/>
+              <a:gd name="connsiteY132" fmla="*/ 6523037 h 6858000"/>
+              <a:gd name="connsiteX133" fmla="*/ 7462837 w 7569200"/>
+              <a:gd name="connsiteY133" fmla="*/ 6561137 h 6858000"/>
+              <a:gd name="connsiteX134" fmla="*/ 7443787 w 7569200"/>
+              <a:gd name="connsiteY134" fmla="*/ 6597650 h 6858000"/>
+              <a:gd name="connsiteX135" fmla="*/ 7427912 w 7569200"/>
+              <a:gd name="connsiteY135" fmla="*/ 6640512 h 6858000"/>
+              <a:gd name="connsiteX136" fmla="*/ 7412037 w 7569200"/>
+              <a:gd name="connsiteY136" fmla="*/ 6683375 h 6858000"/>
+              <a:gd name="connsiteX137" fmla="*/ 7402512 w 7569200"/>
+              <a:gd name="connsiteY137" fmla="*/ 6735762 h 6858000"/>
+              <a:gd name="connsiteX138" fmla="*/ 7394575 w 7569200"/>
+              <a:gd name="connsiteY138" fmla="*/ 6791325 h 6858000"/>
+              <a:gd name="connsiteX139" fmla="*/ 7389812 w 7569200"/>
+              <a:gd name="connsiteY139" fmla="*/ 6858000 h 6858000"/>
+              <a:gd name="connsiteX140" fmla="*/ 0 w 7569200"/>
+              <a:gd name="connsiteY140" fmla="*/ 6858000 h 6858000"/>
+              <a:gd name="connsiteX141" fmla="*/ 0 w 7569200"/>
+              <a:gd name="connsiteY141" fmla="*/ 0 h 6858000"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX9" y="connsiteY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX10" y="connsiteY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX11" y="connsiteY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX12" y="connsiteY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX13" y="connsiteY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX14" y="connsiteY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX15" y="connsiteY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX16" y="connsiteY16"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX17" y="connsiteY17"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX18" y="connsiteY18"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX19" y="connsiteY19"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX20" y="connsiteY20"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX21" y="connsiteY21"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX22" y="connsiteY22"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX23" y="connsiteY23"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX24" y="connsiteY24"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX25" y="connsiteY25"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX26" y="connsiteY26"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX27" y="connsiteY27"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX28" y="connsiteY28"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX29" y="connsiteY29"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX30" y="connsiteY30"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX31" y="connsiteY31"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX32" y="connsiteY32"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX33" y="connsiteY33"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX34" y="connsiteY34"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX35" y="connsiteY35"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX36" y="connsiteY36"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX37" y="connsiteY37"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX38" y="connsiteY38"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX39" y="connsiteY39"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX40" y="connsiteY40"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX41" y="connsiteY41"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX42" y="connsiteY42"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX43" y="connsiteY43"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX44" y="connsiteY44"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX45" y="connsiteY45"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX46" y="connsiteY46"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX47" y="connsiteY47"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX48" y="connsiteY48"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX49" y="connsiteY49"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX50" y="connsiteY50"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX51" y="connsiteY51"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX52" y="connsiteY52"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX53" y="connsiteY53"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX54" y="connsiteY54"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX55" y="connsiteY55"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX56" y="connsiteY56"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX57" y="connsiteY57"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX58" y="connsiteY58"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX59" y="connsiteY59"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX60" y="connsiteY60"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX61" y="connsiteY61"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX62" y="connsiteY62"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX63" y="connsiteY63"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX64" y="connsiteY64"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX65" y="connsiteY65"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX66" y="connsiteY66"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX67" y="connsiteY67"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX68" y="connsiteY68"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX69" y="connsiteY69"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX70" y="connsiteY70"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX71" y="connsiteY71"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX72" y="connsiteY72"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX73" y="connsiteY73"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX74" y="connsiteY74"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX75" y="connsiteY75"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX76" y="connsiteY76"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX77" y="connsiteY77"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX78" y="connsiteY78"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX79" y="connsiteY79"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX80" y="connsiteY80"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX81" y="connsiteY81"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX82" y="connsiteY82"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX83" y="connsiteY83"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX84" y="connsiteY84"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX85" y="connsiteY85"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX86" y="connsiteY86"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX87" y="connsiteY87"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX88" y="connsiteY88"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX89" y="connsiteY89"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX90" y="connsiteY90"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX91" y="connsiteY91"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX92" y="connsiteY92"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX93" y="connsiteY93"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX94" y="connsiteY94"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX95" y="connsiteY95"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX96" y="connsiteY96"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX97" y="connsiteY97"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX98" y="connsiteY98"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX99" y="connsiteY99"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX100" y="connsiteY100"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX101" y="connsiteY101"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX102" y="connsiteY102"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX103" y="connsiteY103"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX104" y="connsiteY104"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX105" y="connsiteY105"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX106" y="connsiteY106"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX107" y="connsiteY107"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX108" y="connsiteY108"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX109" y="connsiteY109"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX110" y="connsiteY110"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX111" y="connsiteY111"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX112" y="connsiteY112"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX113" y="connsiteY113"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX114" y="connsiteY114"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX115" y="connsiteY115"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX116" y="connsiteY116"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX117" y="connsiteY117"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX118" y="connsiteY118"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX119" y="connsiteY119"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX120" y="connsiteY120"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX121" y="connsiteY121"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX122" y="connsiteY122"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX123" y="connsiteY123"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX124" y="connsiteY124"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX125" y="connsiteY125"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX126" y="connsiteY126"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX127" y="connsiteY127"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX128" y="connsiteY128"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX129" y="connsiteY129"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX130" y="connsiteY130"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX131" y="connsiteY131"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX132" y="connsiteY132"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX133" y="connsiteY133"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX134" y="connsiteY134"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX135" y="connsiteY135"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX136" y="connsiteY136"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX137" y="connsiteY137"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX138" y="connsiteY138"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX139" y="connsiteY139"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX140" y="connsiteY140"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX141" y="connsiteY141"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="7569200" h="6858000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7394575" y="66675"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7402512" y="122237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7412037" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7427912" y="217487"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7443787" y="260350"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7462837" y="296862"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7481887" y="334962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7499350" y="369887"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="409575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="450850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="496887"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="546100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="606425"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7569200" y="673100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="744537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="801687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="854075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="901700"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="942975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="981075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="1017587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="1055687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="1095375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="1136650"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="1182687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="1235075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="1295400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="1363662"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="1431925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="1492250"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="1544637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="1589087"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="1631950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="1671637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="1708150"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="1743075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="1782762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="1824037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="1870075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="1922462"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="1982787"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7569200" y="2051050"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="2119312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="2179637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="2232025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="2278062"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="2319337"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="2359025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="2395537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="2433637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="2471737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="2513012"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="2560637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="2613025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="2671762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="2741612"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="2809875"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="2868612"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="2922587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="2967037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="3009900"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="3046412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="3084512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="3121025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="3160712"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="3201987"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="3248025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="3300412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="3360737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7569200" y="3427412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="3497262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="3557587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="3609975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="3656012"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="3697287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="3736975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="3811587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="3848100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="3890962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="3935412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="3987800"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="4048125"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="4116387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="4186237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="4244975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="4297362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="4343400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="4386262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="4424362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="4498975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="4537075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="4579937"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="4625975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="4678362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="4738687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7569200" y="4806950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="4875212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="4935537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="4987925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="5033962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="5075237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="5114925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="5149850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="5186362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="5226050"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="5268912"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="5313362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="5365750"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="5426075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="5494337"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7391400" y="5562600"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7400925" y="5622925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7410450" y="5675312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7424737" y="5721350"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7442200" y="5762625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7459662" y="5802312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7478712" y="5840412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7497762" y="5876925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="5915025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="5956300"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="6003925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="6056312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="6113462"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7569200" y="6183312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7566025" y="6251575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7558087" y="6311900"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7546975" y="6361112"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7532687" y="6407150"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7516812" y="6448425"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7499350" y="6488112"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7481887" y="6523037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7462837" y="6561137"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7443787" y="6597650"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7427912" y="6640512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7412037" y="6683375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7402512" y="6735762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7394575" y="6791325"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389812" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2">
+              <a:lumMod val="90000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19FE6F01-9D2E-2B29-93DC-5F8D558B4E9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="754144" y="484631"/>
+            <a:ext cx="6340519" cy="1638469"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fársí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>šekar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="1" u="sng" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ast</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" sz="3600" b="1" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>فارسی شکر است</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="3600" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FDAFA16-9D2D-4BEC-89D0-B4EABEE911B1}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="283464" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5361A637-799B-B60D-856F-A3990A1DD8EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="1600710"/>
+            <a:ext cx="6306309" cy="4772658"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/watch?v=b5x-gTc25g0</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>parodie </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>eurocentrických a religiózních zpátečnických tendencí ve společnosti. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>překlad velmi obtížný (Fr, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Angl</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, RJ, většinou jen části)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>termíny </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>فرنگي مآب</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>pseudo-evropané</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>فکلی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>tvrdolímečníci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>typizace postav – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>áchond</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>šajch</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>dále Íránec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>pseudoEvropan</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>kladný hrdina – Ramazán</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Termín – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>بی‌همزبانی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – absence společného jazyka</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>preferuje a vyzdvihuje vyvíjející se střední třídu (narozdíl od duchovenstva a vyšší třídy)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>slovníček hovorových výrazů a idiomů, rčení – později vyšlo v rozšířenější verzi /přes 400 str) jako </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Farhang</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>loghát</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ámijáne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1961</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  v Teheránu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" dirty="0"/>
+              <a:t> فرهنگ لغات عامیانه</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B411C0-C640-F509-61EB-F22B3ABDDB35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8050787" y="1600709"/>
+            <a:ext cx="3656581" cy="3656581"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1952784590"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72197196-9F85-3417-2822-A11E9E98C65E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1720008" y="0"/>
+            <a:ext cx="8751984" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="190979740"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC819886-1E99-4AD5-99E4-1B4B6FB2367F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -11924,56 +14434,56 @@
           <a:xfrm>
             <a:off x="781050" y="661987"/>
             <a:ext cx="6667500" cy="5229225"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F134A1EC-D5B0-4FE7-9622-CA753D726DE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8410576" y="1285875"/>
-            <a:ext cx="3209588" cy="4657725"/>
+            <a:ext cx="3209588" cy="5572125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>„Přátelství medvědí tety“ – Medvědí služba </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:effectLst/>
@@ -11989,51 +14499,51 @@
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>mládenec </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Habíbolláhovi</a:t>
+              <a:t>Habíbolláh</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> dobré a ceněné perské vlastnosti – dobrosrdečnost, štědrost….</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
@@ -12122,956 +14632,27285 @@
               <a:t>Ktésifontu</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>… </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>H. smrt – smrt celého národa </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:t>H. smrt – smrt celého národa</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66DA84DF-4D1F-4D61-839F-DC873ADE4E69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{99B5957E-EBD5-4B87-9533-1B323153FD8F}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>19.11.2020</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1220456947"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DBA3C2-C92B-4CEB-868F-52A62295B3EC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="ltGray">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12191999" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24E90476-F797-44FF-8064-4DC71C524D88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="382385"/>
+            <a:ext cx="10668004" cy="1113295"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Další díla</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AE68CCE-0A34-4035-9D8C-17530A5C485C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="1785257"/>
+            <a:ext cx="11022334" cy="4690358"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ústav pro choromyslné </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>دارالمجانین</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – Teherán, 1942</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" b="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> citace z perské poezie o moudrosti a bláznovství. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1700" b="1" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" b="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Líčí rozličné charaktery humorně zobrazované se svými podivnostmi, zvyky, životní filozofií. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1700" b="1" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" b="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Rovněž lehká kritika společnosti </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1700" b="1" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>قلتشن</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> دیوان</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tehran</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, 1946</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>QD – jméno postavy – reprezentuje vychytralého, morálně pokřiveného člověka, zároveň i zkorumpovanou byrokracii </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1700" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>X vlastenec, ctěný </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>poctivec,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> poslanec prvního </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>madžlesu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hádží</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Šajch</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1700" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1700" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1700" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Freeform: Shape 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5C11C9-65D2-491A-A266-6ADBD2CB441D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="6006736"/>
+            <a:ext cx="12191998" cy="851265"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 619389 w 12191998"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX1" fmla="*/ 687652 w 12191998"/>
+              <a:gd name="connsiteY1" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX2" fmla="*/ 747977 w 12191998"/>
+              <a:gd name="connsiteY2" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX3" fmla="*/ 800364 w 12191998"/>
+              <a:gd name="connsiteY3" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX4" fmla="*/ 846402 w 12191998"/>
+              <a:gd name="connsiteY4" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX5" fmla="*/ 887677 w 12191998"/>
+              <a:gd name="connsiteY5" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX6" fmla="*/ 924189 w 12191998"/>
+              <a:gd name="connsiteY6" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX7" fmla="*/ 962289 w 12191998"/>
+              <a:gd name="connsiteY7" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX8" fmla="*/ 1000389 w 12191998"/>
+              <a:gd name="connsiteY8" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX9" fmla="*/ 1036902 w 12191998"/>
+              <a:gd name="connsiteY9" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX10" fmla="*/ 1078177 w 12191998"/>
+              <a:gd name="connsiteY10" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX11" fmla="*/ 1124214 w 12191998"/>
+              <a:gd name="connsiteY11" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX12" fmla="*/ 1176602 w 12191998"/>
+              <a:gd name="connsiteY12" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX13" fmla="*/ 1236927 w 12191998"/>
+              <a:gd name="connsiteY13" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX14" fmla="*/ 1305189 w 12191998"/>
+              <a:gd name="connsiteY14" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX15" fmla="*/ 1373452 w 12191998"/>
+              <a:gd name="connsiteY15" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX16" fmla="*/ 1433777 w 12191998"/>
+              <a:gd name="connsiteY16" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX17" fmla="*/ 1486164 w 12191998"/>
+              <a:gd name="connsiteY17" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX18" fmla="*/ 1532202 w 12191998"/>
+              <a:gd name="connsiteY18" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX19" fmla="*/ 1573477 w 12191998"/>
+              <a:gd name="connsiteY19" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX20" fmla="*/ 1609989 w 12191998"/>
+              <a:gd name="connsiteY20" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX21" fmla="*/ 1648089 w 12191998"/>
+              <a:gd name="connsiteY21" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX22" fmla="*/ 1686189 w 12191998"/>
+              <a:gd name="connsiteY22" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX23" fmla="*/ 1722702 w 12191998"/>
+              <a:gd name="connsiteY23" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX24" fmla="*/ 1763977 w 12191998"/>
+              <a:gd name="connsiteY24" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX25" fmla="*/ 1810014 w 12191998"/>
+              <a:gd name="connsiteY25" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX26" fmla="*/ 1862402 w 12191998"/>
+              <a:gd name="connsiteY26" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX27" fmla="*/ 1922727 w 12191998"/>
+              <a:gd name="connsiteY27" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX28" fmla="*/ 1990989 w 12191998"/>
+              <a:gd name="connsiteY28" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX29" fmla="*/ 2059252 w 12191998"/>
+              <a:gd name="connsiteY29" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX30" fmla="*/ 2119577 w 12191998"/>
+              <a:gd name="connsiteY30" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX31" fmla="*/ 2171964 w 12191998"/>
+              <a:gd name="connsiteY31" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX32" fmla="*/ 2218002 w 12191998"/>
+              <a:gd name="connsiteY32" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX33" fmla="*/ 2259277 w 12191998"/>
+              <a:gd name="connsiteY33" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX34" fmla="*/ 2295789 w 12191998"/>
+              <a:gd name="connsiteY34" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX35" fmla="*/ 2333889 w 12191998"/>
+              <a:gd name="connsiteY35" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX36" fmla="*/ 2371989 w 12191998"/>
+              <a:gd name="connsiteY36" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX37" fmla="*/ 2408502 w 12191998"/>
+              <a:gd name="connsiteY37" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX38" fmla="*/ 2449777 w 12191998"/>
+              <a:gd name="connsiteY38" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX39" fmla="*/ 2495814 w 12191998"/>
+              <a:gd name="connsiteY39" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX40" fmla="*/ 2548202 w 12191998"/>
+              <a:gd name="connsiteY40" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX41" fmla="*/ 2608527 w 12191998"/>
+              <a:gd name="connsiteY41" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX42" fmla="*/ 2676789 w 12191998"/>
+              <a:gd name="connsiteY42" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX43" fmla="*/ 2745052 w 12191998"/>
+              <a:gd name="connsiteY43" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX44" fmla="*/ 2805377 w 12191998"/>
+              <a:gd name="connsiteY44" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX45" fmla="*/ 2857764 w 12191998"/>
+              <a:gd name="connsiteY45" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX46" fmla="*/ 2903802 w 12191998"/>
+              <a:gd name="connsiteY46" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX47" fmla="*/ 2945077 w 12191998"/>
+              <a:gd name="connsiteY47" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX48" fmla="*/ 2981589 w 12191998"/>
+              <a:gd name="connsiteY48" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX49" fmla="*/ 3019689 w 12191998"/>
+              <a:gd name="connsiteY49" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX50" fmla="*/ 3057789 w 12191998"/>
+              <a:gd name="connsiteY50" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX51" fmla="*/ 3094302 w 12191998"/>
+              <a:gd name="connsiteY51" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX52" fmla="*/ 3135577 w 12191998"/>
+              <a:gd name="connsiteY52" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX53" fmla="*/ 3181614 w 12191998"/>
+              <a:gd name="connsiteY53" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX54" fmla="*/ 3234002 w 12191998"/>
+              <a:gd name="connsiteY54" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX55" fmla="*/ 3294327 w 12191998"/>
+              <a:gd name="connsiteY55" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX56" fmla="*/ 3361002 w 12191998"/>
+              <a:gd name="connsiteY56" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX57" fmla="*/ 3430852 w 12191998"/>
+              <a:gd name="connsiteY57" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX58" fmla="*/ 3491177 w 12191998"/>
+              <a:gd name="connsiteY58" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX59" fmla="*/ 3543564 w 12191998"/>
+              <a:gd name="connsiteY59" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX60" fmla="*/ 3589602 w 12191998"/>
+              <a:gd name="connsiteY60" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX61" fmla="*/ 3630877 w 12191998"/>
+              <a:gd name="connsiteY61" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX62" fmla="*/ 3667389 w 12191998"/>
+              <a:gd name="connsiteY62" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX63" fmla="*/ 3705489 w 12191998"/>
+              <a:gd name="connsiteY63" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX64" fmla="*/ 3743589 w 12191998"/>
+              <a:gd name="connsiteY64" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX65" fmla="*/ 3780102 w 12191998"/>
+              <a:gd name="connsiteY65" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX66" fmla="*/ 3821377 w 12191998"/>
+              <a:gd name="connsiteY66" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX67" fmla="*/ 3867414 w 12191998"/>
+              <a:gd name="connsiteY67" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX68" fmla="*/ 3919802 w 12191998"/>
+              <a:gd name="connsiteY68" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX69" fmla="*/ 3980127 w 12191998"/>
+              <a:gd name="connsiteY69" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX70" fmla="*/ 4048389 w 12191998"/>
+              <a:gd name="connsiteY70" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX71" fmla="*/ 4116652 w 12191998"/>
+              <a:gd name="connsiteY71" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX72" fmla="*/ 4176977 w 12191998"/>
+              <a:gd name="connsiteY72" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX73" fmla="*/ 4229364 w 12191998"/>
+              <a:gd name="connsiteY73" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX74" fmla="*/ 4275402 w 12191998"/>
+              <a:gd name="connsiteY74" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX75" fmla="*/ 4316677 w 12191998"/>
+              <a:gd name="connsiteY75" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX76" fmla="*/ 4353189 w 12191998"/>
+              <a:gd name="connsiteY76" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX77" fmla="*/ 4429389 w 12191998"/>
+              <a:gd name="connsiteY77" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX78" fmla="*/ 4465902 w 12191998"/>
+              <a:gd name="connsiteY78" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX79" fmla="*/ 4507177 w 12191998"/>
+              <a:gd name="connsiteY79" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX80" fmla="*/ 4553216 w 12191998"/>
+              <a:gd name="connsiteY80" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX81" fmla="*/ 4605602 w 12191998"/>
+              <a:gd name="connsiteY81" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX82" fmla="*/ 4665928 w 12191998"/>
+              <a:gd name="connsiteY82" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX83" fmla="*/ 4734189 w 12191998"/>
+              <a:gd name="connsiteY83" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX84" fmla="*/ 4802453 w 12191998"/>
+              <a:gd name="connsiteY84" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX85" fmla="*/ 4862777 w 12191998"/>
+              <a:gd name="connsiteY85" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX86" fmla="*/ 4915165 w 12191998"/>
+              <a:gd name="connsiteY86" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX87" fmla="*/ 4961202 w 12191998"/>
+              <a:gd name="connsiteY87" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX88" fmla="*/ 5002478 w 12191998"/>
+              <a:gd name="connsiteY88" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX89" fmla="*/ 5038989 w 12191998"/>
+              <a:gd name="connsiteY89" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX90" fmla="*/ 5077091 w 12191998"/>
+              <a:gd name="connsiteY90" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX91" fmla="*/ 5115189 w 12191998"/>
+              <a:gd name="connsiteY91" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX92" fmla="*/ 5151702 w 12191998"/>
+              <a:gd name="connsiteY92" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX93" fmla="*/ 5192978 w 12191998"/>
+              <a:gd name="connsiteY93" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX94" fmla="*/ 5239014 w 12191998"/>
+              <a:gd name="connsiteY94" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX95" fmla="*/ 5291401 w 12191998"/>
+              <a:gd name="connsiteY95" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX96" fmla="*/ 5351727 w 12191998"/>
+              <a:gd name="connsiteY96" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX97" fmla="*/ 5410199 w 12191998"/>
+              <a:gd name="connsiteY97" fmla="*/ 175985 h 851265"/>
+              <a:gd name="connsiteX98" fmla="*/ 5468671 w 12191998"/>
+              <a:gd name="connsiteY98" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX99" fmla="*/ 5528996 w 12191998"/>
+              <a:gd name="connsiteY99" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX100" fmla="*/ 5581383 w 12191998"/>
+              <a:gd name="connsiteY100" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX101" fmla="*/ 5627421 w 12191998"/>
+              <a:gd name="connsiteY101" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX102" fmla="*/ 5668696 w 12191998"/>
+              <a:gd name="connsiteY102" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX103" fmla="*/ 5705210 w 12191998"/>
+              <a:gd name="connsiteY103" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX104" fmla="*/ 5743308 w 12191998"/>
+              <a:gd name="connsiteY104" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX105" fmla="*/ 5781408 w 12191998"/>
+              <a:gd name="connsiteY105" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX106" fmla="*/ 5817921 w 12191998"/>
+              <a:gd name="connsiteY106" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX107" fmla="*/ 5859196 w 12191998"/>
+              <a:gd name="connsiteY107" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX108" fmla="*/ 5905234 w 12191998"/>
+              <a:gd name="connsiteY108" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX109" fmla="*/ 5957621 w 12191998"/>
+              <a:gd name="connsiteY109" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX110" fmla="*/ 6017948 w 12191998"/>
+              <a:gd name="connsiteY110" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX111" fmla="*/ 6086210 w 12191998"/>
+              <a:gd name="connsiteY111" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX112" fmla="*/ 6095999 w 12191998"/>
+              <a:gd name="connsiteY112" fmla="*/ 455 h 851265"/>
+              <a:gd name="connsiteX113" fmla="*/ 6105789 w 12191998"/>
+              <a:gd name="connsiteY113" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX114" fmla="*/ 6174052 w 12191998"/>
+              <a:gd name="connsiteY114" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX115" fmla="*/ 6234377 w 12191998"/>
+              <a:gd name="connsiteY115" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX116" fmla="*/ 6286764 w 12191998"/>
+              <a:gd name="connsiteY116" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX117" fmla="*/ 6332802 w 12191998"/>
+              <a:gd name="connsiteY117" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX118" fmla="*/ 6374077 w 12191998"/>
+              <a:gd name="connsiteY118" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX119" fmla="*/ 6410589 w 12191998"/>
+              <a:gd name="connsiteY119" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX120" fmla="*/ 6448689 w 12191998"/>
+              <a:gd name="connsiteY120" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX121" fmla="*/ 6486789 w 12191998"/>
+              <a:gd name="connsiteY121" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX122" fmla="*/ 6523302 w 12191998"/>
+              <a:gd name="connsiteY122" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX123" fmla="*/ 6564577 w 12191998"/>
+              <a:gd name="connsiteY123" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX124" fmla="*/ 6610614 w 12191998"/>
+              <a:gd name="connsiteY124" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX125" fmla="*/ 6663002 w 12191998"/>
+              <a:gd name="connsiteY125" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX126" fmla="*/ 6723327 w 12191998"/>
+              <a:gd name="connsiteY126" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX127" fmla="*/ 6781799 w 12191998"/>
+              <a:gd name="connsiteY127" fmla="*/ 175985 h 851265"/>
+              <a:gd name="connsiteX128" fmla="*/ 6840271 w 12191998"/>
+              <a:gd name="connsiteY128" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX129" fmla="*/ 6900596 w 12191998"/>
+              <a:gd name="connsiteY129" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX130" fmla="*/ 6952983 w 12191998"/>
+              <a:gd name="connsiteY130" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX131" fmla="*/ 6999021 w 12191998"/>
+              <a:gd name="connsiteY131" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX132" fmla="*/ 7040296 w 12191998"/>
+              <a:gd name="connsiteY132" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX133" fmla="*/ 7076808 w 12191998"/>
+              <a:gd name="connsiteY133" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX134" fmla="*/ 7114908 w 12191998"/>
+              <a:gd name="connsiteY134" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX135" fmla="*/ 7153008 w 12191998"/>
+              <a:gd name="connsiteY135" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX136" fmla="*/ 7189521 w 12191998"/>
+              <a:gd name="connsiteY136" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX137" fmla="*/ 7230796 w 12191998"/>
+              <a:gd name="connsiteY137" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX138" fmla="*/ 7276833 w 12191998"/>
+              <a:gd name="connsiteY138" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX139" fmla="*/ 7329221 w 12191998"/>
+              <a:gd name="connsiteY139" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX140" fmla="*/ 7389546 w 12191998"/>
+              <a:gd name="connsiteY140" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX141" fmla="*/ 7457808 w 12191998"/>
+              <a:gd name="connsiteY141" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX142" fmla="*/ 7526071 w 12191998"/>
+              <a:gd name="connsiteY142" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX143" fmla="*/ 7586396 w 12191998"/>
+              <a:gd name="connsiteY143" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX144" fmla="*/ 7638783 w 12191998"/>
+              <a:gd name="connsiteY144" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX145" fmla="*/ 7684821 w 12191998"/>
+              <a:gd name="connsiteY145" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX146" fmla="*/ 7726096 w 12191998"/>
+              <a:gd name="connsiteY146" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX147" fmla="*/ 7762608 w 12191998"/>
+              <a:gd name="connsiteY147" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX148" fmla="*/ 7800708 w 12191998"/>
+              <a:gd name="connsiteY148" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX149" fmla="*/ 7838808 w 12191998"/>
+              <a:gd name="connsiteY149" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX150" fmla="*/ 7875321 w 12191998"/>
+              <a:gd name="connsiteY150" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX151" fmla="*/ 7916596 w 12191998"/>
+              <a:gd name="connsiteY151" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX152" fmla="*/ 7962633 w 12191998"/>
+              <a:gd name="connsiteY152" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX153" fmla="*/ 8015021 w 12191998"/>
+              <a:gd name="connsiteY153" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX154" fmla="*/ 8075346 w 12191998"/>
+              <a:gd name="connsiteY154" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX155" fmla="*/ 8143608 w 12191998"/>
+              <a:gd name="connsiteY155" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX156" fmla="*/ 8211871 w 12191998"/>
+              <a:gd name="connsiteY156" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX157" fmla="*/ 8272196 w 12191998"/>
+              <a:gd name="connsiteY157" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX158" fmla="*/ 8324583 w 12191998"/>
+              <a:gd name="connsiteY158" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX159" fmla="*/ 8370621 w 12191998"/>
+              <a:gd name="connsiteY159" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX160" fmla="*/ 8411896 w 12191998"/>
+              <a:gd name="connsiteY160" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX161" fmla="*/ 8448408 w 12191998"/>
+              <a:gd name="connsiteY161" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX162" fmla="*/ 8486508 w 12191998"/>
+              <a:gd name="connsiteY162" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX163" fmla="*/ 8524608 w 12191998"/>
+              <a:gd name="connsiteY163" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX164" fmla="*/ 8561120 w 12191998"/>
+              <a:gd name="connsiteY164" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX165" fmla="*/ 8602396 w 12191998"/>
+              <a:gd name="connsiteY165" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX166" fmla="*/ 8648432 w 12191998"/>
+              <a:gd name="connsiteY166" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX167" fmla="*/ 8700820 w 12191998"/>
+              <a:gd name="connsiteY167" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX168" fmla="*/ 8761146 w 12191998"/>
+              <a:gd name="connsiteY168" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX169" fmla="*/ 8827820 w 12191998"/>
+              <a:gd name="connsiteY169" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX170" fmla="*/ 8897670 w 12191998"/>
+              <a:gd name="connsiteY170" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX171" fmla="*/ 8957996 w 12191998"/>
+              <a:gd name="connsiteY171" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX172" fmla="*/ 9010382 w 12191998"/>
+              <a:gd name="connsiteY172" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX173" fmla="*/ 9056420 w 12191998"/>
+              <a:gd name="connsiteY173" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX174" fmla="*/ 9097696 w 12191998"/>
+              <a:gd name="connsiteY174" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX175" fmla="*/ 9134208 w 12191998"/>
+              <a:gd name="connsiteY175" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX176" fmla="*/ 9172308 w 12191998"/>
+              <a:gd name="connsiteY176" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX177" fmla="*/ 9210408 w 12191998"/>
+              <a:gd name="connsiteY177" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX178" fmla="*/ 9246920 w 12191998"/>
+              <a:gd name="connsiteY178" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX179" fmla="*/ 9288196 w 12191998"/>
+              <a:gd name="connsiteY179" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX180" fmla="*/ 9334232 w 12191998"/>
+              <a:gd name="connsiteY180" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX181" fmla="*/ 9386620 w 12191998"/>
+              <a:gd name="connsiteY181" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX182" fmla="*/ 9446946 w 12191998"/>
+              <a:gd name="connsiteY182" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX183" fmla="*/ 9515208 w 12191998"/>
+              <a:gd name="connsiteY183" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX184" fmla="*/ 9583470 w 12191998"/>
+              <a:gd name="connsiteY184" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX185" fmla="*/ 9643796 w 12191998"/>
+              <a:gd name="connsiteY185" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX186" fmla="*/ 9696182 w 12191998"/>
+              <a:gd name="connsiteY186" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX187" fmla="*/ 9742220 w 12191998"/>
+              <a:gd name="connsiteY187" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX188" fmla="*/ 9783496 w 12191998"/>
+              <a:gd name="connsiteY188" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX189" fmla="*/ 9820008 w 12191998"/>
+              <a:gd name="connsiteY189" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX190" fmla="*/ 9896208 w 12191998"/>
+              <a:gd name="connsiteY190" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX191" fmla="*/ 9932720 w 12191998"/>
+              <a:gd name="connsiteY191" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX192" fmla="*/ 9973996 w 12191998"/>
+              <a:gd name="connsiteY192" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX193" fmla="*/ 10020032 w 12191998"/>
+              <a:gd name="connsiteY193" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX194" fmla="*/ 10072420 w 12191998"/>
+              <a:gd name="connsiteY194" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX195" fmla="*/ 10132746 w 12191998"/>
+              <a:gd name="connsiteY195" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX196" fmla="*/ 10201008 w 12191998"/>
+              <a:gd name="connsiteY196" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX197" fmla="*/ 10269270 w 12191998"/>
+              <a:gd name="connsiteY197" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX198" fmla="*/ 10329596 w 12191998"/>
+              <a:gd name="connsiteY198" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX199" fmla="*/ 10381982 w 12191998"/>
+              <a:gd name="connsiteY199" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX200" fmla="*/ 10428020 w 12191998"/>
+              <a:gd name="connsiteY200" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX201" fmla="*/ 10469296 w 12191998"/>
+              <a:gd name="connsiteY201" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX202" fmla="*/ 10505808 w 12191998"/>
+              <a:gd name="connsiteY202" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX203" fmla="*/ 10543908 w 12191998"/>
+              <a:gd name="connsiteY203" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX204" fmla="*/ 10582008 w 12191998"/>
+              <a:gd name="connsiteY204" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX205" fmla="*/ 10618520 w 12191998"/>
+              <a:gd name="connsiteY205" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX206" fmla="*/ 10659796 w 12191998"/>
+              <a:gd name="connsiteY206" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX207" fmla="*/ 10705832 w 12191998"/>
+              <a:gd name="connsiteY207" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX208" fmla="*/ 10758220 w 12191998"/>
+              <a:gd name="connsiteY208" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX209" fmla="*/ 10818546 w 12191998"/>
+              <a:gd name="connsiteY209" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX210" fmla="*/ 10886808 w 12191998"/>
+              <a:gd name="connsiteY210" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX211" fmla="*/ 10955070 w 12191998"/>
+              <a:gd name="connsiteY211" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX212" fmla="*/ 11015396 w 12191998"/>
+              <a:gd name="connsiteY212" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX213" fmla="*/ 11067782 w 12191998"/>
+              <a:gd name="connsiteY213" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX214" fmla="*/ 11113820 w 12191998"/>
+              <a:gd name="connsiteY214" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX215" fmla="*/ 11155096 w 12191998"/>
+              <a:gd name="connsiteY215" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX216" fmla="*/ 11191608 w 12191998"/>
+              <a:gd name="connsiteY216" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX217" fmla="*/ 11229708 w 12191998"/>
+              <a:gd name="connsiteY217" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX218" fmla="*/ 11267808 w 12191998"/>
+              <a:gd name="connsiteY218" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX219" fmla="*/ 11304320 w 12191998"/>
+              <a:gd name="connsiteY219" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX220" fmla="*/ 11345596 w 12191998"/>
+              <a:gd name="connsiteY220" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX221" fmla="*/ 11391632 w 12191998"/>
+              <a:gd name="connsiteY221" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX222" fmla="*/ 11444020 w 12191998"/>
+              <a:gd name="connsiteY222" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX223" fmla="*/ 11504346 w 12191998"/>
+              <a:gd name="connsiteY223" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX224" fmla="*/ 11572608 w 12191998"/>
+              <a:gd name="connsiteY224" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX225" fmla="*/ 11640870 w 12191998"/>
+              <a:gd name="connsiteY225" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX226" fmla="*/ 11701196 w 12191998"/>
+              <a:gd name="connsiteY226" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX227" fmla="*/ 11753582 w 12191998"/>
+              <a:gd name="connsiteY227" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX228" fmla="*/ 11799620 w 12191998"/>
+              <a:gd name="connsiteY228" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX229" fmla="*/ 11840896 w 12191998"/>
+              <a:gd name="connsiteY229" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX230" fmla="*/ 11877408 w 12191998"/>
+              <a:gd name="connsiteY230" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX231" fmla="*/ 11915508 w 12191998"/>
+              <a:gd name="connsiteY231" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX232" fmla="*/ 11953608 w 12191998"/>
+              <a:gd name="connsiteY232" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX233" fmla="*/ 11990120 w 12191998"/>
+              <a:gd name="connsiteY233" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX234" fmla="*/ 12031396 w 12191998"/>
+              <a:gd name="connsiteY234" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX235" fmla="*/ 12077432 w 12191998"/>
+              <a:gd name="connsiteY235" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX236" fmla="*/ 12129820 w 12191998"/>
+              <a:gd name="connsiteY236" fmla="*/ 166688 h 851265"/>
+              <a:gd name="connsiteX237" fmla="*/ 12190146 w 12191998"/>
+              <a:gd name="connsiteY237" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX238" fmla="*/ 12191998 w 12191998"/>
+              <a:gd name="connsiteY238" fmla="*/ 174668 h 851265"/>
+              <a:gd name="connsiteX239" fmla="*/ 12191998 w 12191998"/>
+              <a:gd name="connsiteY239" fmla="*/ 851265 h 851265"/>
+              <a:gd name="connsiteX240" fmla="*/ 0 w 12191998"/>
+              <a:gd name="connsiteY240" fmla="*/ 851265 h 851265"/>
+              <a:gd name="connsiteX241" fmla="*/ 0 w 12191998"/>
+              <a:gd name="connsiteY241" fmla="*/ 174668 h 851265"/>
+              <a:gd name="connsiteX242" fmla="*/ 1852 w 12191998"/>
+              <a:gd name="connsiteY242" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX243" fmla="*/ 62177 w 12191998"/>
+              <a:gd name="connsiteY243" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX244" fmla="*/ 114564 w 12191998"/>
+              <a:gd name="connsiteY244" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX245" fmla="*/ 160602 w 12191998"/>
+              <a:gd name="connsiteY245" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX246" fmla="*/ 201877 w 12191998"/>
+              <a:gd name="connsiteY246" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX247" fmla="*/ 238389 w 12191998"/>
+              <a:gd name="connsiteY247" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX248" fmla="*/ 276489 w 12191998"/>
+              <a:gd name="connsiteY248" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX249" fmla="*/ 314589 w 12191998"/>
+              <a:gd name="connsiteY249" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX250" fmla="*/ 351102 w 12191998"/>
+              <a:gd name="connsiteY250" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX251" fmla="*/ 392377 w 12191998"/>
+              <a:gd name="connsiteY251" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX252" fmla="*/ 438414 w 12191998"/>
+              <a:gd name="connsiteY252" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX253" fmla="*/ 490802 w 12191998"/>
+              <a:gd name="connsiteY253" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX254" fmla="*/ 551127 w 12191998"/>
+              <a:gd name="connsiteY254" fmla="*/ 3175 h 851265"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX9" y="connsiteY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX10" y="connsiteY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX11" y="connsiteY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX12" y="connsiteY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX13" y="connsiteY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX14" y="connsiteY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX15" y="connsiteY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX16" y="connsiteY16"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX17" y="connsiteY17"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX18" y="connsiteY18"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX19" y="connsiteY19"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX20" y="connsiteY20"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX21" y="connsiteY21"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX22" y="connsiteY22"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX23" y="connsiteY23"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX24" y="connsiteY24"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX25" y="connsiteY25"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX26" y="connsiteY26"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX27" y="connsiteY27"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX28" y="connsiteY28"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX29" y="connsiteY29"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX30" y="connsiteY30"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX31" y="connsiteY31"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX32" y="connsiteY32"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX33" y="connsiteY33"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX34" y="connsiteY34"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX35" y="connsiteY35"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX36" y="connsiteY36"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX37" y="connsiteY37"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX38" y="connsiteY38"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX39" y="connsiteY39"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX40" y="connsiteY40"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX41" y="connsiteY41"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX42" y="connsiteY42"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX43" y="connsiteY43"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX44" y="connsiteY44"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX45" y="connsiteY45"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX46" y="connsiteY46"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX47" y="connsiteY47"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX48" y="connsiteY48"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX49" y="connsiteY49"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX50" y="connsiteY50"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX51" y="connsiteY51"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX52" y="connsiteY52"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX53" y="connsiteY53"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX54" y="connsiteY54"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX55" y="connsiteY55"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX56" y="connsiteY56"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX57" y="connsiteY57"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX58" y="connsiteY58"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX59" y="connsiteY59"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX60" y="connsiteY60"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX61" y="connsiteY61"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX62" y="connsiteY62"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX63" y="connsiteY63"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX64" y="connsiteY64"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX65" y="connsiteY65"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX66" y="connsiteY66"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX67" y="connsiteY67"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX68" y="connsiteY68"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX69" y="connsiteY69"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX70" y="connsiteY70"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX71" y="connsiteY71"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX72" y="connsiteY72"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX73" y="connsiteY73"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX74" y="connsiteY74"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX75" y="connsiteY75"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX76" y="connsiteY76"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX77" y="connsiteY77"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX78" y="connsiteY78"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX79" y="connsiteY79"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX80" y="connsiteY80"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX81" y="connsiteY81"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX82" y="connsiteY82"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX83" y="connsiteY83"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX84" y="connsiteY84"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX85" y="connsiteY85"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX86" y="connsiteY86"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX87" y="connsiteY87"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX88" y="connsiteY88"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX89" y="connsiteY89"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX90" y="connsiteY90"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX91" y="connsiteY91"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX92" y="connsiteY92"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX93" y="connsiteY93"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX94" y="connsiteY94"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX95" y="connsiteY95"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX96" y="connsiteY96"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX97" y="connsiteY97"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX98" y="connsiteY98"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX99" y="connsiteY99"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX100" y="connsiteY100"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX101" y="connsiteY101"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX102" y="connsiteY102"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX103" y="connsiteY103"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX104" y="connsiteY104"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX105" y="connsiteY105"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX106" y="connsiteY106"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX107" y="connsiteY107"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX108" y="connsiteY108"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX109" y="connsiteY109"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX110" y="connsiteY110"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX111" y="connsiteY111"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX112" y="connsiteY112"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX113" y="connsiteY113"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX114" y="connsiteY114"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX115" y="connsiteY115"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX116" y="connsiteY116"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX117" y="connsiteY117"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX118" y="connsiteY118"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX119" y="connsiteY119"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX120" y="connsiteY120"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX121" y="connsiteY121"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX122" y="connsiteY122"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX123" y="connsiteY123"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX124" y="connsiteY124"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX125" y="connsiteY125"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX126" y="connsiteY126"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX127" y="connsiteY127"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX128" y="connsiteY128"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX129" y="connsiteY129"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX130" y="connsiteY130"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX131" y="connsiteY131"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX132" y="connsiteY132"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX133" y="connsiteY133"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX134" y="connsiteY134"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX135" y="connsiteY135"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX136" y="connsiteY136"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX137" y="connsiteY137"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX138" y="connsiteY138"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX139" y="connsiteY139"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX140" y="connsiteY140"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX141" y="connsiteY141"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX142" y="connsiteY142"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX143" y="connsiteY143"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX144" y="connsiteY144"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX145" y="connsiteY145"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX146" y="connsiteY146"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX147" y="connsiteY147"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX148" y="connsiteY148"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX149" y="connsiteY149"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX150" y="connsiteY150"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX151" y="connsiteY151"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX152" y="connsiteY152"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX153" y="connsiteY153"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX154" y="connsiteY154"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX155" y="connsiteY155"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX156" y="connsiteY156"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX157" y="connsiteY157"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX158" y="connsiteY158"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX159" y="connsiteY159"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX160" y="connsiteY160"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX161" y="connsiteY161"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX162" y="connsiteY162"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX163" y="connsiteY163"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX164" y="connsiteY164"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX165" y="connsiteY165"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX166" y="connsiteY166"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX167" y="connsiteY167"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX168" y="connsiteY168"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX169" y="connsiteY169"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX170" y="connsiteY170"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX171" y="connsiteY171"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX172" y="connsiteY172"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX173" y="connsiteY173"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX174" y="connsiteY174"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX175" y="connsiteY175"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX176" y="connsiteY176"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX177" y="connsiteY177"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX178" y="connsiteY178"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX179" y="connsiteY179"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX180" y="connsiteY180"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX181" y="connsiteY181"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX182" y="connsiteY182"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX183" y="connsiteY183"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX184" y="connsiteY184"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX185" y="connsiteY185"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX186" y="connsiteY186"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX187" y="connsiteY187"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX188" y="connsiteY188"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX189" y="connsiteY189"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX190" y="connsiteY190"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX191" y="connsiteY191"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX192" y="connsiteY192"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX193" y="connsiteY193"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX194" y="connsiteY194"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX195" y="connsiteY195"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX196" y="connsiteY196"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX197" y="connsiteY197"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX198" y="connsiteY198"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX199" y="connsiteY199"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX200" y="connsiteY200"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX201" y="connsiteY201"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX202" y="connsiteY202"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX203" y="connsiteY203"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX204" y="connsiteY204"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX205" y="connsiteY205"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX206" y="connsiteY206"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX207" y="connsiteY207"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX208" y="connsiteY208"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX209" y="connsiteY209"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX210" y="connsiteY210"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX211" y="connsiteY211"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX212" y="connsiteY212"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX213" y="connsiteY213"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX214" y="connsiteY214"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX215" y="connsiteY215"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX216" y="connsiteY216"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX217" y="connsiteY217"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX218" y="connsiteY218"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX219" y="connsiteY219"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX220" y="connsiteY220"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX221" y="connsiteY221"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX222" y="connsiteY222"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX223" y="connsiteY223"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX224" y="connsiteY224"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX225" y="connsiteY225"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX226" y="connsiteY226"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX227" y="connsiteY227"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX228" y="connsiteY228"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX229" y="connsiteY229"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX230" y="connsiteY230"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX231" y="connsiteY231"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX232" y="connsiteY232"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX233" y="connsiteY233"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX234" y="connsiteY234"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX235" y="connsiteY235"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX236" y="connsiteY236"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX237" y="connsiteY237"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX238" y="connsiteY238"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX239" y="connsiteY239"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX240" y="connsiteY240"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX241" y="connsiteY241"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX242" y="connsiteY242"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX243" y="connsiteY243"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX244" y="connsiteY244"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX245" y="connsiteY245"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX246" y="connsiteY246"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX247" y="connsiteY247"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX248" y="connsiteY248"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX249" y="connsiteY249"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX250" y="connsiteY250"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX251" y="connsiteY251"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX252" y="connsiteY252"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX253" y="connsiteY253"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX254" y="connsiteY254"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="12191998" h="851265">
+                <a:moveTo>
+                  <a:pt x="619389" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="687652" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="747977" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="800364" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="846402" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="887677" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="924189" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="962289" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1000389" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1036902" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1078177" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1124214" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1176602" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1236927" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1305189" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1373452" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1433777" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1486164" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1532202" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1573477" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1609989" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1648089" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1686189" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1722702" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1763977" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1810014" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1862402" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1922727" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1990989" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2059252" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2119577" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2171964" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2218002" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2259277" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2295789" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2333889" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2371989" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2408502" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2449777" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2495814" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2548202" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2608527" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2676789" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2745052" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2805377" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2857764" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2903802" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2945077" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2981589" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3019689" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3057789" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3094302" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3135577" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3181614" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3234002" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3294327" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3361002" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3430852" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3491177" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3543564" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3589602" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3630877" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3667389" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3705489" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3743589" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3780102" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3821377" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3867414" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3919802" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3980127" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4048389" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4116652" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4176977" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4229364" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4275402" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4316677" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4353189" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4429389" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4465902" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4507177" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4553216" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4605602" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4665928" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4734189" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4802453" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4862777" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4915165" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4961202" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5002478" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5038989" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5077091" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5115189" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5151702" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5192978" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5239014" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5291401" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5351727" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5410199" y="175985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5468671" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5528996" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5581383" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5627421" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5668696" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5705210" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5743308" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5781408" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5817921" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5859196" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5905234" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5957621" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6017948" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6086210" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6095999" y="455"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6105789" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6174052" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6234377" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6286764" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6332802" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6374077" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6410589" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6448689" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6486789" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6523302" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6564577" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6610614" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6663002" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6723327" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6781799" y="175985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6840271" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6900596" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6952983" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6999021" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7040296" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7076808" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7114908" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7153008" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7189521" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7230796" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7276833" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7329221" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389546" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7457808" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7526071" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7586396" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7638783" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7684821" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7726096" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7762608" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7800708" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7838808" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7875321" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7916596" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7962633" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8015021" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8075346" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8143608" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8211871" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8272196" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8324583" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8370621" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8411896" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8448408" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8486508" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8524608" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8561120" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8602396" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8648432" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8700820" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8761146" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8827820" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8897670" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8957996" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9010382" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9056420" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9097696" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9134208" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9172308" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9210408" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9246920" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9288196" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9334232" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9386620" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9446946" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9515208" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9583470" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9643796" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9696182" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9742220" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9783496" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9820008" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9896208" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9932720" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9973996" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10020032" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10072420" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10132746" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10201008" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10269270" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10329596" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10381982" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10428020" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10469296" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10505808" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10543908" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10582008" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10618520" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10659796" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10705832" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10758220" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10818546" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10886808" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10955070" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11015396" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11067782" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113820" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11155096" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11191608" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11229708" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11267808" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11304320" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11345596" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11391632" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11444020" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11504346" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11572608" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11640870" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11701196" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11753582" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11799620" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11840896" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11877408" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11915508" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11953608" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11990120" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12031396" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12077432" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12129820" y="166688"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12190146" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12191998" y="174668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12191998" y="851265"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="851265"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="174668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1852" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="62177" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="114564" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="160602" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="201877" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="238389" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="276489" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="314589" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="351102" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="392377" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="438414" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="490802" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="551127" y="3175"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{741426BA-B192-420D-820F-3777CC31606B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="6375679"/>
+            <a:ext cx="2601690" cy="348462"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="309007584"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DBA3C2-C92B-4CEB-868F-52A62295B3EC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="ltGray">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12191999" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EA00B2F-B0F1-43A3-A794-373FF35E779F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="382386"/>
+            <a:ext cx="10668004" cy="1178560"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3100" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pláň zmrtvýchvstání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3100" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="3100" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>صحرای محشر</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3100" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, 1947</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Zástupný obsah 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37E7B267-177A-4C51-8E76-323CCED35180}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="1785257"/>
+            <a:ext cx="10668004" cy="3440539"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inspirace otcovým dílem s podobnou tématikou?  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> dílo satirické, humorné. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> šíitské reálie, trochu obtížné pro porozumění. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Satirické zpodobnění „nebeské korupce“</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>postava Omara </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Chajjáma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>„Obyčejní“ hříšníci vycházejí ze svých hříchů celkem bez námahy </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>vypravěč se setká i se Satanem</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>nesmrtelnosti se vypravěč brzy </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>přesytí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Freeform: Shape 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5C11C9-65D2-491A-A266-6ADBD2CB441D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="6006736"/>
+            <a:ext cx="12191998" cy="851265"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 619389 w 12191998"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX1" fmla="*/ 687652 w 12191998"/>
+              <a:gd name="connsiteY1" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX2" fmla="*/ 747977 w 12191998"/>
+              <a:gd name="connsiteY2" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX3" fmla="*/ 800364 w 12191998"/>
+              <a:gd name="connsiteY3" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX4" fmla="*/ 846402 w 12191998"/>
+              <a:gd name="connsiteY4" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX5" fmla="*/ 887677 w 12191998"/>
+              <a:gd name="connsiteY5" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX6" fmla="*/ 924189 w 12191998"/>
+              <a:gd name="connsiteY6" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX7" fmla="*/ 962289 w 12191998"/>
+              <a:gd name="connsiteY7" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX8" fmla="*/ 1000389 w 12191998"/>
+              <a:gd name="connsiteY8" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX9" fmla="*/ 1036902 w 12191998"/>
+              <a:gd name="connsiteY9" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX10" fmla="*/ 1078177 w 12191998"/>
+              <a:gd name="connsiteY10" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX11" fmla="*/ 1124214 w 12191998"/>
+              <a:gd name="connsiteY11" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX12" fmla="*/ 1176602 w 12191998"/>
+              <a:gd name="connsiteY12" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX13" fmla="*/ 1236927 w 12191998"/>
+              <a:gd name="connsiteY13" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX14" fmla="*/ 1305189 w 12191998"/>
+              <a:gd name="connsiteY14" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX15" fmla="*/ 1373452 w 12191998"/>
+              <a:gd name="connsiteY15" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX16" fmla="*/ 1433777 w 12191998"/>
+              <a:gd name="connsiteY16" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX17" fmla="*/ 1486164 w 12191998"/>
+              <a:gd name="connsiteY17" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX18" fmla="*/ 1532202 w 12191998"/>
+              <a:gd name="connsiteY18" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX19" fmla="*/ 1573477 w 12191998"/>
+              <a:gd name="connsiteY19" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX20" fmla="*/ 1609989 w 12191998"/>
+              <a:gd name="connsiteY20" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX21" fmla="*/ 1648089 w 12191998"/>
+              <a:gd name="connsiteY21" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX22" fmla="*/ 1686189 w 12191998"/>
+              <a:gd name="connsiteY22" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX23" fmla="*/ 1722702 w 12191998"/>
+              <a:gd name="connsiteY23" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX24" fmla="*/ 1763977 w 12191998"/>
+              <a:gd name="connsiteY24" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX25" fmla="*/ 1810014 w 12191998"/>
+              <a:gd name="connsiteY25" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX26" fmla="*/ 1862402 w 12191998"/>
+              <a:gd name="connsiteY26" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX27" fmla="*/ 1922727 w 12191998"/>
+              <a:gd name="connsiteY27" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX28" fmla="*/ 1990989 w 12191998"/>
+              <a:gd name="connsiteY28" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX29" fmla="*/ 2059252 w 12191998"/>
+              <a:gd name="connsiteY29" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX30" fmla="*/ 2119577 w 12191998"/>
+              <a:gd name="connsiteY30" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX31" fmla="*/ 2171964 w 12191998"/>
+              <a:gd name="connsiteY31" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX32" fmla="*/ 2218002 w 12191998"/>
+              <a:gd name="connsiteY32" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX33" fmla="*/ 2259277 w 12191998"/>
+              <a:gd name="connsiteY33" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX34" fmla="*/ 2295789 w 12191998"/>
+              <a:gd name="connsiteY34" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX35" fmla="*/ 2333889 w 12191998"/>
+              <a:gd name="connsiteY35" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX36" fmla="*/ 2371989 w 12191998"/>
+              <a:gd name="connsiteY36" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX37" fmla="*/ 2408502 w 12191998"/>
+              <a:gd name="connsiteY37" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX38" fmla="*/ 2449777 w 12191998"/>
+              <a:gd name="connsiteY38" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX39" fmla="*/ 2495814 w 12191998"/>
+              <a:gd name="connsiteY39" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX40" fmla="*/ 2548202 w 12191998"/>
+              <a:gd name="connsiteY40" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX41" fmla="*/ 2608527 w 12191998"/>
+              <a:gd name="connsiteY41" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX42" fmla="*/ 2676789 w 12191998"/>
+              <a:gd name="connsiteY42" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX43" fmla="*/ 2745052 w 12191998"/>
+              <a:gd name="connsiteY43" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX44" fmla="*/ 2805377 w 12191998"/>
+              <a:gd name="connsiteY44" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX45" fmla="*/ 2857764 w 12191998"/>
+              <a:gd name="connsiteY45" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX46" fmla="*/ 2903802 w 12191998"/>
+              <a:gd name="connsiteY46" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX47" fmla="*/ 2945077 w 12191998"/>
+              <a:gd name="connsiteY47" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX48" fmla="*/ 2981589 w 12191998"/>
+              <a:gd name="connsiteY48" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX49" fmla="*/ 3019689 w 12191998"/>
+              <a:gd name="connsiteY49" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX50" fmla="*/ 3057789 w 12191998"/>
+              <a:gd name="connsiteY50" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX51" fmla="*/ 3094302 w 12191998"/>
+              <a:gd name="connsiteY51" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX52" fmla="*/ 3135577 w 12191998"/>
+              <a:gd name="connsiteY52" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX53" fmla="*/ 3181614 w 12191998"/>
+              <a:gd name="connsiteY53" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX54" fmla="*/ 3234002 w 12191998"/>
+              <a:gd name="connsiteY54" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX55" fmla="*/ 3294327 w 12191998"/>
+              <a:gd name="connsiteY55" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX56" fmla="*/ 3361002 w 12191998"/>
+              <a:gd name="connsiteY56" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX57" fmla="*/ 3430852 w 12191998"/>
+              <a:gd name="connsiteY57" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX58" fmla="*/ 3491177 w 12191998"/>
+              <a:gd name="connsiteY58" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX59" fmla="*/ 3543564 w 12191998"/>
+              <a:gd name="connsiteY59" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX60" fmla="*/ 3589602 w 12191998"/>
+              <a:gd name="connsiteY60" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX61" fmla="*/ 3630877 w 12191998"/>
+              <a:gd name="connsiteY61" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX62" fmla="*/ 3667389 w 12191998"/>
+              <a:gd name="connsiteY62" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX63" fmla="*/ 3705489 w 12191998"/>
+              <a:gd name="connsiteY63" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX64" fmla="*/ 3743589 w 12191998"/>
+              <a:gd name="connsiteY64" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX65" fmla="*/ 3780102 w 12191998"/>
+              <a:gd name="connsiteY65" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX66" fmla="*/ 3821377 w 12191998"/>
+              <a:gd name="connsiteY66" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX67" fmla="*/ 3867414 w 12191998"/>
+              <a:gd name="connsiteY67" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX68" fmla="*/ 3919802 w 12191998"/>
+              <a:gd name="connsiteY68" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX69" fmla="*/ 3980127 w 12191998"/>
+              <a:gd name="connsiteY69" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX70" fmla="*/ 4048389 w 12191998"/>
+              <a:gd name="connsiteY70" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX71" fmla="*/ 4116652 w 12191998"/>
+              <a:gd name="connsiteY71" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX72" fmla="*/ 4176977 w 12191998"/>
+              <a:gd name="connsiteY72" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX73" fmla="*/ 4229364 w 12191998"/>
+              <a:gd name="connsiteY73" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX74" fmla="*/ 4275402 w 12191998"/>
+              <a:gd name="connsiteY74" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX75" fmla="*/ 4316677 w 12191998"/>
+              <a:gd name="connsiteY75" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX76" fmla="*/ 4353189 w 12191998"/>
+              <a:gd name="connsiteY76" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX77" fmla="*/ 4429389 w 12191998"/>
+              <a:gd name="connsiteY77" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX78" fmla="*/ 4465902 w 12191998"/>
+              <a:gd name="connsiteY78" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX79" fmla="*/ 4507177 w 12191998"/>
+              <a:gd name="connsiteY79" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX80" fmla="*/ 4553216 w 12191998"/>
+              <a:gd name="connsiteY80" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX81" fmla="*/ 4605602 w 12191998"/>
+              <a:gd name="connsiteY81" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX82" fmla="*/ 4665928 w 12191998"/>
+              <a:gd name="connsiteY82" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX83" fmla="*/ 4734189 w 12191998"/>
+              <a:gd name="connsiteY83" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX84" fmla="*/ 4802453 w 12191998"/>
+              <a:gd name="connsiteY84" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX85" fmla="*/ 4862777 w 12191998"/>
+              <a:gd name="connsiteY85" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX86" fmla="*/ 4915165 w 12191998"/>
+              <a:gd name="connsiteY86" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX87" fmla="*/ 4961202 w 12191998"/>
+              <a:gd name="connsiteY87" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX88" fmla="*/ 5002478 w 12191998"/>
+              <a:gd name="connsiteY88" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX89" fmla="*/ 5038989 w 12191998"/>
+              <a:gd name="connsiteY89" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX90" fmla="*/ 5077091 w 12191998"/>
+              <a:gd name="connsiteY90" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX91" fmla="*/ 5115189 w 12191998"/>
+              <a:gd name="connsiteY91" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX92" fmla="*/ 5151702 w 12191998"/>
+              <a:gd name="connsiteY92" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX93" fmla="*/ 5192978 w 12191998"/>
+              <a:gd name="connsiteY93" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX94" fmla="*/ 5239014 w 12191998"/>
+              <a:gd name="connsiteY94" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX95" fmla="*/ 5291401 w 12191998"/>
+              <a:gd name="connsiteY95" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX96" fmla="*/ 5351727 w 12191998"/>
+              <a:gd name="connsiteY96" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX97" fmla="*/ 5410199 w 12191998"/>
+              <a:gd name="connsiteY97" fmla="*/ 175985 h 851265"/>
+              <a:gd name="connsiteX98" fmla="*/ 5468671 w 12191998"/>
+              <a:gd name="connsiteY98" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX99" fmla="*/ 5528996 w 12191998"/>
+              <a:gd name="connsiteY99" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX100" fmla="*/ 5581383 w 12191998"/>
+              <a:gd name="connsiteY100" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX101" fmla="*/ 5627421 w 12191998"/>
+              <a:gd name="connsiteY101" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX102" fmla="*/ 5668696 w 12191998"/>
+              <a:gd name="connsiteY102" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX103" fmla="*/ 5705210 w 12191998"/>
+              <a:gd name="connsiteY103" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX104" fmla="*/ 5743308 w 12191998"/>
+              <a:gd name="connsiteY104" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX105" fmla="*/ 5781408 w 12191998"/>
+              <a:gd name="connsiteY105" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX106" fmla="*/ 5817921 w 12191998"/>
+              <a:gd name="connsiteY106" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX107" fmla="*/ 5859196 w 12191998"/>
+              <a:gd name="connsiteY107" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX108" fmla="*/ 5905234 w 12191998"/>
+              <a:gd name="connsiteY108" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX109" fmla="*/ 5957621 w 12191998"/>
+              <a:gd name="connsiteY109" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX110" fmla="*/ 6017948 w 12191998"/>
+              <a:gd name="connsiteY110" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX111" fmla="*/ 6086210 w 12191998"/>
+              <a:gd name="connsiteY111" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX112" fmla="*/ 6095999 w 12191998"/>
+              <a:gd name="connsiteY112" fmla="*/ 455 h 851265"/>
+              <a:gd name="connsiteX113" fmla="*/ 6105789 w 12191998"/>
+              <a:gd name="connsiteY113" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX114" fmla="*/ 6174052 w 12191998"/>
+              <a:gd name="connsiteY114" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX115" fmla="*/ 6234377 w 12191998"/>
+              <a:gd name="connsiteY115" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX116" fmla="*/ 6286764 w 12191998"/>
+              <a:gd name="connsiteY116" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX117" fmla="*/ 6332802 w 12191998"/>
+              <a:gd name="connsiteY117" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX118" fmla="*/ 6374077 w 12191998"/>
+              <a:gd name="connsiteY118" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX119" fmla="*/ 6410589 w 12191998"/>
+              <a:gd name="connsiteY119" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX120" fmla="*/ 6448689 w 12191998"/>
+              <a:gd name="connsiteY120" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX121" fmla="*/ 6486789 w 12191998"/>
+              <a:gd name="connsiteY121" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX122" fmla="*/ 6523302 w 12191998"/>
+              <a:gd name="connsiteY122" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX123" fmla="*/ 6564577 w 12191998"/>
+              <a:gd name="connsiteY123" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX124" fmla="*/ 6610614 w 12191998"/>
+              <a:gd name="connsiteY124" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX125" fmla="*/ 6663002 w 12191998"/>
+              <a:gd name="connsiteY125" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX126" fmla="*/ 6723327 w 12191998"/>
+              <a:gd name="connsiteY126" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX127" fmla="*/ 6781799 w 12191998"/>
+              <a:gd name="connsiteY127" fmla="*/ 175985 h 851265"/>
+              <a:gd name="connsiteX128" fmla="*/ 6840271 w 12191998"/>
+              <a:gd name="connsiteY128" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX129" fmla="*/ 6900596 w 12191998"/>
+              <a:gd name="connsiteY129" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX130" fmla="*/ 6952983 w 12191998"/>
+              <a:gd name="connsiteY130" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX131" fmla="*/ 6999021 w 12191998"/>
+              <a:gd name="connsiteY131" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX132" fmla="*/ 7040296 w 12191998"/>
+              <a:gd name="connsiteY132" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX133" fmla="*/ 7076808 w 12191998"/>
+              <a:gd name="connsiteY133" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX134" fmla="*/ 7114908 w 12191998"/>
+              <a:gd name="connsiteY134" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX135" fmla="*/ 7153008 w 12191998"/>
+              <a:gd name="connsiteY135" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX136" fmla="*/ 7189521 w 12191998"/>
+              <a:gd name="connsiteY136" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX137" fmla="*/ 7230796 w 12191998"/>
+              <a:gd name="connsiteY137" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX138" fmla="*/ 7276833 w 12191998"/>
+              <a:gd name="connsiteY138" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX139" fmla="*/ 7329221 w 12191998"/>
+              <a:gd name="connsiteY139" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX140" fmla="*/ 7389546 w 12191998"/>
+              <a:gd name="connsiteY140" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX141" fmla="*/ 7457808 w 12191998"/>
+              <a:gd name="connsiteY141" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX142" fmla="*/ 7526071 w 12191998"/>
+              <a:gd name="connsiteY142" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX143" fmla="*/ 7586396 w 12191998"/>
+              <a:gd name="connsiteY143" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX144" fmla="*/ 7638783 w 12191998"/>
+              <a:gd name="connsiteY144" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX145" fmla="*/ 7684821 w 12191998"/>
+              <a:gd name="connsiteY145" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX146" fmla="*/ 7726096 w 12191998"/>
+              <a:gd name="connsiteY146" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX147" fmla="*/ 7762608 w 12191998"/>
+              <a:gd name="connsiteY147" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX148" fmla="*/ 7800708 w 12191998"/>
+              <a:gd name="connsiteY148" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX149" fmla="*/ 7838808 w 12191998"/>
+              <a:gd name="connsiteY149" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX150" fmla="*/ 7875321 w 12191998"/>
+              <a:gd name="connsiteY150" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX151" fmla="*/ 7916596 w 12191998"/>
+              <a:gd name="connsiteY151" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX152" fmla="*/ 7962633 w 12191998"/>
+              <a:gd name="connsiteY152" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX153" fmla="*/ 8015021 w 12191998"/>
+              <a:gd name="connsiteY153" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX154" fmla="*/ 8075346 w 12191998"/>
+              <a:gd name="connsiteY154" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX155" fmla="*/ 8143608 w 12191998"/>
+              <a:gd name="connsiteY155" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX156" fmla="*/ 8211871 w 12191998"/>
+              <a:gd name="connsiteY156" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX157" fmla="*/ 8272196 w 12191998"/>
+              <a:gd name="connsiteY157" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX158" fmla="*/ 8324583 w 12191998"/>
+              <a:gd name="connsiteY158" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX159" fmla="*/ 8370621 w 12191998"/>
+              <a:gd name="connsiteY159" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX160" fmla="*/ 8411896 w 12191998"/>
+              <a:gd name="connsiteY160" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX161" fmla="*/ 8448408 w 12191998"/>
+              <a:gd name="connsiteY161" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX162" fmla="*/ 8486508 w 12191998"/>
+              <a:gd name="connsiteY162" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX163" fmla="*/ 8524608 w 12191998"/>
+              <a:gd name="connsiteY163" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX164" fmla="*/ 8561120 w 12191998"/>
+              <a:gd name="connsiteY164" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX165" fmla="*/ 8602396 w 12191998"/>
+              <a:gd name="connsiteY165" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX166" fmla="*/ 8648432 w 12191998"/>
+              <a:gd name="connsiteY166" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX167" fmla="*/ 8700820 w 12191998"/>
+              <a:gd name="connsiteY167" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX168" fmla="*/ 8761146 w 12191998"/>
+              <a:gd name="connsiteY168" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX169" fmla="*/ 8827820 w 12191998"/>
+              <a:gd name="connsiteY169" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX170" fmla="*/ 8897670 w 12191998"/>
+              <a:gd name="connsiteY170" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX171" fmla="*/ 8957996 w 12191998"/>
+              <a:gd name="connsiteY171" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX172" fmla="*/ 9010382 w 12191998"/>
+              <a:gd name="connsiteY172" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX173" fmla="*/ 9056420 w 12191998"/>
+              <a:gd name="connsiteY173" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX174" fmla="*/ 9097696 w 12191998"/>
+              <a:gd name="connsiteY174" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX175" fmla="*/ 9134208 w 12191998"/>
+              <a:gd name="connsiteY175" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX176" fmla="*/ 9172308 w 12191998"/>
+              <a:gd name="connsiteY176" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX177" fmla="*/ 9210408 w 12191998"/>
+              <a:gd name="connsiteY177" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX178" fmla="*/ 9246920 w 12191998"/>
+              <a:gd name="connsiteY178" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX179" fmla="*/ 9288196 w 12191998"/>
+              <a:gd name="connsiteY179" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX180" fmla="*/ 9334232 w 12191998"/>
+              <a:gd name="connsiteY180" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX181" fmla="*/ 9386620 w 12191998"/>
+              <a:gd name="connsiteY181" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX182" fmla="*/ 9446946 w 12191998"/>
+              <a:gd name="connsiteY182" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX183" fmla="*/ 9515208 w 12191998"/>
+              <a:gd name="connsiteY183" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX184" fmla="*/ 9583470 w 12191998"/>
+              <a:gd name="connsiteY184" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX185" fmla="*/ 9643796 w 12191998"/>
+              <a:gd name="connsiteY185" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX186" fmla="*/ 9696182 w 12191998"/>
+              <a:gd name="connsiteY186" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX187" fmla="*/ 9742220 w 12191998"/>
+              <a:gd name="connsiteY187" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX188" fmla="*/ 9783496 w 12191998"/>
+              <a:gd name="connsiteY188" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX189" fmla="*/ 9820008 w 12191998"/>
+              <a:gd name="connsiteY189" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX190" fmla="*/ 9896208 w 12191998"/>
+              <a:gd name="connsiteY190" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX191" fmla="*/ 9932720 w 12191998"/>
+              <a:gd name="connsiteY191" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX192" fmla="*/ 9973996 w 12191998"/>
+              <a:gd name="connsiteY192" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX193" fmla="*/ 10020032 w 12191998"/>
+              <a:gd name="connsiteY193" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX194" fmla="*/ 10072420 w 12191998"/>
+              <a:gd name="connsiteY194" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX195" fmla="*/ 10132746 w 12191998"/>
+              <a:gd name="connsiteY195" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX196" fmla="*/ 10201008 w 12191998"/>
+              <a:gd name="connsiteY196" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX197" fmla="*/ 10269270 w 12191998"/>
+              <a:gd name="connsiteY197" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX198" fmla="*/ 10329596 w 12191998"/>
+              <a:gd name="connsiteY198" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX199" fmla="*/ 10381982 w 12191998"/>
+              <a:gd name="connsiteY199" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX200" fmla="*/ 10428020 w 12191998"/>
+              <a:gd name="connsiteY200" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX201" fmla="*/ 10469296 w 12191998"/>
+              <a:gd name="connsiteY201" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX202" fmla="*/ 10505808 w 12191998"/>
+              <a:gd name="connsiteY202" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX203" fmla="*/ 10543908 w 12191998"/>
+              <a:gd name="connsiteY203" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX204" fmla="*/ 10582008 w 12191998"/>
+              <a:gd name="connsiteY204" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX205" fmla="*/ 10618520 w 12191998"/>
+              <a:gd name="connsiteY205" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX206" fmla="*/ 10659796 w 12191998"/>
+              <a:gd name="connsiteY206" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX207" fmla="*/ 10705832 w 12191998"/>
+              <a:gd name="connsiteY207" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX208" fmla="*/ 10758220 w 12191998"/>
+              <a:gd name="connsiteY208" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX209" fmla="*/ 10818546 w 12191998"/>
+              <a:gd name="connsiteY209" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX210" fmla="*/ 10886808 w 12191998"/>
+              <a:gd name="connsiteY210" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX211" fmla="*/ 10955070 w 12191998"/>
+              <a:gd name="connsiteY211" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX212" fmla="*/ 11015396 w 12191998"/>
+              <a:gd name="connsiteY212" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX213" fmla="*/ 11067782 w 12191998"/>
+              <a:gd name="connsiteY213" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX214" fmla="*/ 11113820 w 12191998"/>
+              <a:gd name="connsiteY214" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX215" fmla="*/ 11155096 w 12191998"/>
+              <a:gd name="connsiteY215" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX216" fmla="*/ 11191608 w 12191998"/>
+              <a:gd name="connsiteY216" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX217" fmla="*/ 11229708 w 12191998"/>
+              <a:gd name="connsiteY217" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX218" fmla="*/ 11267808 w 12191998"/>
+              <a:gd name="connsiteY218" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX219" fmla="*/ 11304320 w 12191998"/>
+              <a:gd name="connsiteY219" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX220" fmla="*/ 11345596 w 12191998"/>
+              <a:gd name="connsiteY220" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX221" fmla="*/ 11391632 w 12191998"/>
+              <a:gd name="connsiteY221" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX222" fmla="*/ 11444020 w 12191998"/>
+              <a:gd name="connsiteY222" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX223" fmla="*/ 11504346 w 12191998"/>
+              <a:gd name="connsiteY223" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX224" fmla="*/ 11572608 w 12191998"/>
+              <a:gd name="connsiteY224" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX225" fmla="*/ 11640870 w 12191998"/>
+              <a:gd name="connsiteY225" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX226" fmla="*/ 11701196 w 12191998"/>
+              <a:gd name="connsiteY226" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX227" fmla="*/ 11753582 w 12191998"/>
+              <a:gd name="connsiteY227" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX228" fmla="*/ 11799620 w 12191998"/>
+              <a:gd name="connsiteY228" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX229" fmla="*/ 11840896 w 12191998"/>
+              <a:gd name="connsiteY229" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX230" fmla="*/ 11877408 w 12191998"/>
+              <a:gd name="connsiteY230" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX231" fmla="*/ 11915508 w 12191998"/>
+              <a:gd name="connsiteY231" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX232" fmla="*/ 11953608 w 12191998"/>
+              <a:gd name="connsiteY232" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX233" fmla="*/ 11990120 w 12191998"/>
+              <a:gd name="connsiteY233" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX234" fmla="*/ 12031396 w 12191998"/>
+              <a:gd name="connsiteY234" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX235" fmla="*/ 12077432 w 12191998"/>
+              <a:gd name="connsiteY235" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX236" fmla="*/ 12129820 w 12191998"/>
+              <a:gd name="connsiteY236" fmla="*/ 166688 h 851265"/>
+              <a:gd name="connsiteX237" fmla="*/ 12190146 w 12191998"/>
+              <a:gd name="connsiteY237" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX238" fmla="*/ 12191998 w 12191998"/>
+              <a:gd name="connsiteY238" fmla="*/ 174668 h 851265"/>
+              <a:gd name="connsiteX239" fmla="*/ 12191998 w 12191998"/>
+              <a:gd name="connsiteY239" fmla="*/ 851265 h 851265"/>
+              <a:gd name="connsiteX240" fmla="*/ 0 w 12191998"/>
+              <a:gd name="connsiteY240" fmla="*/ 851265 h 851265"/>
+              <a:gd name="connsiteX241" fmla="*/ 0 w 12191998"/>
+              <a:gd name="connsiteY241" fmla="*/ 174668 h 851265"/>
+              <a:gd name="connsiteX242" fmla="*/ 1852 w 12191998"/>
+              <a:gd name="connsiteY242" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX243" fmla="*/ 62177 w 12191998"/>
+              <a:gd name="connsiteY243" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX244" fmla="*/ 114564 w 12191998"/>
+              <a:gd name="connsiteY244" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX245" fmla="*/ 160602 w 12191998"/>
+              <a:gd name="connsiteY245" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX246" fmla="*/ 201877 w 12191998"/>
+              <a:gd name="connsiteY246" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX247" fmla="*/ 238389 w 12191998"/>
+              <a:gd name="connsiteY247" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX248" fmla="*/ 276489 w 12191998"/>
+              <a:gd name="connsiteY248" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX249" fmla="*/ 314589 w 12191998"/>
+              <a:gd name="connsiteY249" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX250" fmla="*/ 351102 w 12191998"/>
+              <a:gd name="connsiteY250" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX251" fmla="*/ 392377 w 12191998"/>
+              <a:gd name="connsiteY251" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX252" fmla="*/ 438414 w 12191998"/>
+              <a:gd name="connsiteY252" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX253" fmla="*/ 490802 w 12191998"/>
+              <a:gd name="connsiteY253" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX254" fmla="*/ 551127 w 12191998"/>
+              <a:gd name="connsiteY254" fmla="*/ 3175 h 851265"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX9" y="connsiteY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX10" y="connsiteY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX11" y="connsiteY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX12" y="connsiteY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX13" y="connsiteY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX14" y="connsiteY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX15" y="connsiteY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX16" y="connsiteY16"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX17" y="connsiteY17"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX18" y="connsiteY18"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX19" y="connsiteY19"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX20" y="connsiteY20"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX21" y="connsiteY21"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX22" y="connsiteY22"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX23" y="connsiteY23"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX24" y="connsiteY24"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX25" y="connsiteY25"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX26" y="connsiteY26"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX27" y="connsiteY27"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX28" y="connsiteY28"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX29" y="connsiteY29"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX30" y="connsiteY30"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX31" y="connsiteY31"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX32" y="connsiteY32"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX33" y="connsiteY33"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX34" y="connsiteY34"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX35" y="connsiteY35"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX36" y="connsiteY36"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX37" y="connsiteY37"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX38" y="connsiteY38"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX39" y="connsiteY39"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX40" y="connsiteY40"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX41" y="connsiteY41"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX42" y="connsiteY42"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX43" y="connsiteY43"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX44" y="connsiteY44"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX45" y="connsiteY45"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX46" y="connsiteY46"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX47" y="connsiteY47"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX48" y="connsiteY48"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX49" y="connsiteY49"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX50" y="connsiteY50"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX51" y="connsiteY51"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX52" y="connsiteY52"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX53" y="connsiteY53"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX54" y="connsiteY54"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX55" y="connsiteY55"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX56" y="connsiteY56"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX57" y="connsiteY57"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX58" y="connsiteY58"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX59" y="connsiteY59"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX60" y="connsiteY60"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX61" y="connsiteY61"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX62" y="connsiteY62"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX63" y="connsiteY63"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX64" y="connsiteY64"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX65" y="connsiteY65"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX66" y="connsiteY66"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX67" y="connsiteY67"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX68" y="connsiteY68"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX69" y="connsiteY69"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX70" y="connsiteY70"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX71" y="connsiteY71"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX72" y="connsiteY72"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX73" y="connsiteY73"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX74" y="connsiteY74"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX75" y="connsiteY75"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX76" y="connsiteY76"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX77" y="connsiteY77"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX78" y="connsiteY78"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX79" y="connsiteY79"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX80" y="connsiteY80"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX81" y="connsiteY81"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX82" y="connsiteY82"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX83" y="connsiteY83"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX84" y="connsiteY84"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX85" y="connsiteY85"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX86" y="connsiteY86"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX87" y="connsiteY87"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX88" y="connsiteY88"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX89" y="connsiteY89"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX90" y="connsiteY90"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX91" y="connsiteY91"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX92" y="connsiteY92"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX93" y="connsiteY93"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX94" y="connsiteY94"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX95" y="connsiteY95"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX96" y="connsiteY96"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX97" y="connsiteY97"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX98" y="connsiteY98"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX99" y="connsiteY99"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX100" y="connsiteY100"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX101" y="connsiteY101"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX102" y="connsiteY102"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX103" y="connsiteY103"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX104" y="connsiteY104"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX105" y="connsiteY105"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX106" y="connsiteY106"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX107" y="connsiteY107"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX108" y="connsiteY108"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX109" y="connsiteY109"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX110" y="connsiteY110"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX111" y="connsiteY111"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX112" y="connsiteY112"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX113" y="connsiteY113"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX114" y="connsiteY114"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX115" y="connsiteY115"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX116" y="connsiteY116"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX117" y="connsiteY117"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX118" y="connsiteY118"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX119" y="connsiteY119"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX120" y="connsiteY120"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX121" y="connsiteY121"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX122" y="connsiteY122"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX123" y="connsiteY123"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX124" y="connsiteY124"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX125" y="connsiteY125"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX126" y="connsiteY126"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX127" y="connsiteY127"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX128" y="connsiteY128"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX129" y="connsiteY129"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX130" y="connsiteY130"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX131" y="connsiteY131"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX132" y="connsiteY132"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX133" y="connsiteY133"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX134" y="connsiteY134"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX135" y="connsiteY135"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX136" y="connsiteY136"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX137" y="connsiteY137"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX138" y="connsiteY138"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX139" y="connsiteY139"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX140" y="connsiteY140"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX141" y="connsiteY141"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX142" y="connsiteY142"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX143" y="connsiteY143"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX144" y="connsiteY144"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX145" y="connsiteY145"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX146" y="connsiteY146"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX147" y="connsiteY147"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX148" y="connsiteY148"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX149" y="connsiteY149"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX150" y="connsiteY150"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX151" y="connsiteY151"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX152" y="connsiteY152"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX153" y="connsiteY153"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX154" y="connsiteY154"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX155" y="connsiteY155"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX156" y="connsiteY156"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX157" y="connsiteY157"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX158" y="connsiteY158"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX159" y="connsiteY159"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX160" y="connsiteY160"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX161" y="connsiteY161"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX162" y="connsiteY162"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX163" y="connsiteY163"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX164" y="connsiteY164"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX165" y="connsiteY165"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX166" y="connsiteY166"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX167" y="connsiteY167"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX168" y="connsiteY168"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX169" y="connsiteY169"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX170" y="connsiteY170"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX171" y="connsiteY171"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX172" y="connsiteY172"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX173" y="connsiteY173"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX174" y="connsiteY174"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX175" y="connsiteY175"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX176" y="connsiteY176"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX177" y="connsiteY177"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX178" y="connsiteY178"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX179" y="connsiteY179"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX180" y="connsiteY180"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX181" y="connsiteY181"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX182" y="connsiteY182"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX183" y="connsiteY183"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX184" y="connsiteY184"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX185" y="connsiteY185"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX186" y="connsiteY186"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX187" y="connsiteY187"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX188" y="connsiteY188"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX189" y="connsiteY189"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX190" y="connsiteY190"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX191" y="connsiteY191"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX192" y="connsiteY192"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX193" y="connsiteY193"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX194" y="connsiteY194"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX195" y="connsiteY195"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX196" y="connsiteY196"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX197" y="connsiteY197"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX198" y="connsiteY198"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX199" y="connsiteY199"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX200" y="connsiteY200"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX201" y="connsiteY201"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX202" y="connsiteY202"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX203" y="connsiteY203"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX204" y="connsiteY204"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX205" y="connsiteY205"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX206" y="connsiteY206"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX207" y="connsiteY207"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX208" y="connsiteY208"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX209" y="connsiteY209"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX210" y="connsiteY210"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX211" y="connsiteY211"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX212" y="connsiteY212"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX213" y="connsiteY213"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX214" y="connsiteY214"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX215" y="connsiteY215"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX216" y="connsiteY216"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX217" y="connsiteY217"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX218" y="connsiteY218"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX219" y="connsiteY219"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX220" y="connsiteY220"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX221" y="connsiteY221"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX222" y="connsiteY222"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX223" y="connsiteY223"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX224" y="connsiteY224"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX225" y="connsiteY225"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX226" y="connsiteY226"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX227" y="connsiteY227"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX228" y="connsiteY228"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX229" y="connsiteY229"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX230" y="connsiteY230"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX231" y="connsiteY231"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX232" y="connsiteY232"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX233" y="connsiteY233"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX234" y="connsiteY234"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX235" y="connsiteY235"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX236" y="connsiteY236"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX237" y="connsiteY237"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX238" y="connsiteY238"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX239" y="connsiteY239"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX240" y="connsiteY240"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX241" y="connsiteY241"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX242" y="connsiteY242"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX243" y="connsiteY243"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX244" y="connsiteY244"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX245" y="connsiteY245"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX246" y="connsiteY246"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX247" y="connsiteY247"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX248" y="connsiteY248"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX249" y="connsiteY249"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX250" y="connsiteY250"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX251" y="connsiteY251"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX252" y="connsiteY252"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX253" y="connsiteY253"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX254" y="connsiteY254"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="12191998" h="851265">
+                <a:moveTo>
+                  <a:pt x="619389" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="687652" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="747977" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="800364" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="846402" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="887677" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="924189" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="962289" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1000389" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1036902" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1078177" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1124214" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1176602" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1236927" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1305189" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1373452" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1433777" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1486164" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1532202" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1573477" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1609989" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1648089" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1686189" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1722702" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1763977" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1810014" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1862402" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1922727" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1990989" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2059252" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2119577" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2171964" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2218002" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2259277" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2295789" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2333889" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2371989" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2408502" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2449777" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2495814" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2548202" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2608527" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2676789" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2745052" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2805377" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2857764" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2903802" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2945077" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2981589" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3019689" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3057789" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3094302" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3135577" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3181614" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3234002" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3294327" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3361002" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3430852" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3491177" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3543564" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3589602" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3630877" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3667389" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3705489" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3743589" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3780102" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3821377" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3867414" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3919802" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3980127" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4048389" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4116652" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4176977" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4229364" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4275402" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4316677" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4353189" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4429389" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4465902" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4507177" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4553216" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4605602" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4665928" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4734189" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4802453" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4862777" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4915165" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4961202" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5002478" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5038989" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5077091" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5115189" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5151702" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5192978" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5239014" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5291401" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5351727" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5410199" y="175985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5468671" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5528996" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5581383" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5627421" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5668696" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5705210" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5743308" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5781408" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5817921" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5859196" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5905234" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5957621" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6017948" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6086210" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6095999" y="455"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6105789" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6174052" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6234377" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6286764" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6332802" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6374077" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6410589" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6448689" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6486789" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6523302" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6564577" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6610614" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6663002" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6723327" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6781799" y="175985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6840271" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6900596" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6952983" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6999021" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7040296" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7076808" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7114908" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7153008" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7189521" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7230796" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7276833" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7329221" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389546" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7457808" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7526071" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7586396" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7638783" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7684821" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7726096" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7762608" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7800708" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7838808" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7875321" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7916596" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7962633" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8015021" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8075346" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8143608" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8211871" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8272196" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8324583" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8370621" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8411896" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8448408" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8486508" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8524608" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8561120" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8602396" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8648432" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8700820" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8761146" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8827820" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8897670" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8957996" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9010382" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9056420" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9097696" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9134208" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9172308" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9210408" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9246920" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9288196" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9334232" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9386620" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9446946" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9515208" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9583470" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9643796" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9696182" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9742220" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9783496" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9820008" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9896208" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9932720" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9973996" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10020032" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10072420" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10132746" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10201008" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10269270" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10329596" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10381982" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10428020" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10469296" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10505808" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10543908" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10582008" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10618520" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10659796" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10705832" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10758220" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10818546" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10886808" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10955070" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11015396" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11067782" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113820" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11155096" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11191608" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11229708" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11267808" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11304320" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11345596" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11391632" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11444020" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11504346" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11572608" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11640870" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11701196" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11753582" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11799620" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11840896" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11877408" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11915508" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11953608" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11990120" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12031396" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12077432" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12129820" y="166688"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12190146" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12191998" y="174668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12191998" y="851265"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="851265"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="174668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1852" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="62177" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="114564" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="160602" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="201877" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="238389" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="276489" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="314589" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="351102" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="392377" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="438414" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="490802" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="551127" y="3175"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CB1F843-4C98-472D-B60A-55BC0594117A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="6375679"/>
+            <a:ext cx="2601690" cy="348462"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:fld id="{C2783BFF-2158-4E0B-955F-F81B2C6829E3}" type="datetime1">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr rtl="0">
+                <a:spcAft>
+                  <a:spcPts val="600"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:t>26.03.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1826055875"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DBA3C2-C92B-4CEB-868F-52A62295B3EC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="ltGray">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12191999" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2399DCFF-D528-4930-A916-464BB97152A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="382385"/>
+            <a:ext cx="10668004" cy="1113295"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2400" b="1" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>راه‌آب‌نامه</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2400" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Kniha o strouze (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>odvodnění, spor o strouhu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), 1948</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2400" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AA925B1-1880-40B3-BE9F-A1F6C16F4361}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="1785257"/>
+            <a:ext cx="10668004" cy="3440539"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>velmi ceněné dílo. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="1">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>á sociální kritika, skvělý humor.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="1">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> mikrokosmos odrážející celou společnost </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="1">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>popisuje vztahy mezi lidmi a národní „charakter“  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="1">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1900" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>سر و ته یه کرباس</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> též Esfahán náme (karbás – pytlovina – „stejného vzoru; ušiti ze stejné látky) – Teherán, 1956 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2 dílné dílo  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="1">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>první kapitola je o autorově dětství. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="1">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Dž. nejpropracovanější dílo co se týče filozofie a súfismu. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="1">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1900"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Freeform: Shape 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5C11C9-65D2-491A-A266-6ADBD2CB441D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="6006736"/>
+            <a:ext cx="12191998" cy="851265"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 619389 w 12191998"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX1" fmla="*/ 687652 w 12191998"/>
+              <a:gd name="connsiteY1" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX2" fmla="*/ 747977 w 12191998"/>
+              <a:gd name="connsiteY2" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX3" fmla="*/ 800364 w 12191998"/>
+              <a:gd name="connsiteY3" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX4" fmla="*/ 846402 w 12191998"/>
+              <a:gd name="connsiteY4" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX5" fmla="*/ 887677 w 12191998"/>
+              <a:gd name="connsiteY5" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX6" fmla="*/ 924189 w 12191998"/>
+              <a:gd name="connsiteY6" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX7" fmla="*/ 962289 w 12191998"/>
+              <a:gd name="connsiteY7" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX8" fmla="*/ 1000389 w 12191998"/>
+              <a:gd name="connsiteY8" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX9" fmla="*/ 1036902 w 12191998"/>
+              <a:gd name="connsiteY9" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX10" fmla="*/ 1078177 w 12191998"/>
+              <a:gd name="connsiteY10" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX11" fmla="*/ 1124214 w 12191998"/>
+              <a:gd name="connsiteY11" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX12" fmla="*/ 1176602 w 12191998"/>
+              <a:gd name="connsiteY12" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX13" fmla="*/ 1236927 w 12191998"/>
+              <a:gd name="connsiteY13" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX14" fmla="*/ 1305189 w 12191998"/>
+              <a:gd name="connsiteY14" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX15" fmla="*/ 1373452 w 12191998"/>
+              <a:gd name="connsiteY15" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX16" fmla="*/ 1433777 w 12191998"/>
+              <a:gd name="connsiteY16" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX17" fmla="*/ 1486164 w 12191998"/>
+              <a:gd name="connsiteY17" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX18" fmla="*/ 1532202 w 12191998"/>
+              <a:gd name="connsiteY18" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX19" fmla="*/ 1573477 w 12191998"/>
+              <a:gd name="connsiteY19" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX20" fmla="*/ 1609989 w 12191998"/>
+              <a:gd name="connsiteY20" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX21" fmla="*/ 1648089 w 12191998"/>
+              <a:gd name="connsiteY21" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX22" fmla="*/ 1686189 w 12191998"/>
+              <a:gd name="connsiteY22" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX23" fmla="*/ 1722702 w 12191998"/>
+              <a:gd name="connsiteY23" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX24" fmla="*/ 1763977 w 12191998"/>
+              <a:gd name="connsiteY24" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX25" fmla="*/ 1810014 w 12191998"/>
+              <a:gd name="connsiteY25" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX26" fmla="*/ 1862402 w 12191998"/>
+              <a:gd name="connsiteY26" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX27" fmla="*/ 1922727 w 12191998"/>
+              <a:gd name="connsiteY27" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX28" fmla="*/ 1990989 w 12191998"/>
+              <a:gd name="connsiteY28" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX29" fmla="*/ 2059252 w 12191998"/>
+              <a:gd name="connsiteY29" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX30" fmla="*/ 2119577 w 12191998"/>
+              <a:gd name="connsiteY30" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX31" fmla="*/ 2171964 w 12191998"/>
+              <a:gd name="connsiteY31" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX32" fmla="*/ 2218002 w 12191998"/>
+              <a:gd name="connsiteY32" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX33" fmla="*/ 2259277 w 12191998"/>
+              <a:gd name="connsiteY33" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX34" fmla="*/ 2295789 w 12191998"/>
+              <a:gd name="connsiteY34" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX35" fmla="*/ 2333889 w 12191998"/>
+              <a:gd name="connsiteY35" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX36" fmla="*/ 2371989 w 12191998"/>
+              <a:gd name="connsiteY36" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX37" fmla="*/ 2408502 w 12191998"/>
+              <a:gd name="connsiteY37" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX38" fmla="*/ 2449777 w 12191998"/>
+              <a:gd name="connsiteY38" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX39" fmla="*/ 2495814 w 12191998"/>
+              <a:gd name="connsiteY39" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX40" fmla="*/ 2548202 w 12191998"/>
+              <a:gd name="connsiteY40" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX41" fmla="*/ 2608527 w 12191998"/>
+              <a:gd name="connsiteY41" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX42" fmla="*/ 2676789 w 12191998"/>
+              <a:gd name="connsiteY42" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX43" fmla="*/ 2745052 w 12191998"/>
+              <a:gd name="connsiteY43" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX44" fmla="*/ 2805377 w 12191998"/>
+              <a:gd name="connsiteY44" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX45" fmla="*/ 2857764 w 12191998"/>
+              <a:gd name="connsiteY45" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX46" fmla="*/ 2903802 w 12191998"/>
+              <a:gd name="connsiteY46" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX47" fmla="*/ 2945077 w 12191998"/>
+              <a:gd name="connsiteY47" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX48" fmla="*/ 2981589 w 12191998"/>
+              <a:gd name="connsiteY48" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX49" fmla="*/ 3019689 w 12191998"/>
+              <a:gd name="connsiteY49" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX50" fmla="*/ 3057789 w 12191998"/>
+              <a:gd name="connsiteY50" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX51" fmla="*/ 3094302 w 12191998"/>
+              <a:gd name="connsiteY51" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX52" fmla="*/ 3135577 w 12191998"/>
+              <a:gd name="connsiteY52" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX53" fmla="*/ 3181614 w 12191998"/>
+              <a:gd name="connsiteY53" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX54" fmla="*/ 3234002 w 12191998"/>
+              <a:gd name="connsiteY54" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX55" fmla="*/ 3294327 w 12191998"/>
+              <a:gd name="connsiteY55" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX56" fmla="*/ 3361002 w 12191998"/>
+              <a:gd name="connsiteY56" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX57" fmla="*/ 3430852 w 12191998"/>
+              <a:gd name="connsiteY57" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX58" fmla="*/ 3491177 w 12191998"/>
+              <a:gd name="connsiteY58" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX59" fmla="*/ 3543564 w 12191998"/>
+              <a:gd name="connsiteY59" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX60" fmla="*/ 3589602 w 12191998"/>
+              <a:gd name="connsiteY60" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX61" fmla="*/ 3630877 w 12191998"/>
+              <a:gd name="connsiteY61" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX62" fmla="*/ 3667389 w 12191998"/>
+              <a:gd name="connsiteY62" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX63" fmla="*/ 3705489 w 12191998"/>
+              <a:gd name="connsiteY63" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX64" fmla="*/ 3743589 w 12191998"/>
+              <a:gd name="connsiteY64" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX65" fmla="*/ 3780102 w 12191998"/>
+              <a:gd name="connsiteY65" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX66" fmla="*/ 3821377 w 12191998"/>
+              <a:gd name="connsiteY66" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX67" fmla="*/ 3867414 w 12191998"/>
+              <a:gd name="connsiteY67" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX68" fmla="*/ 3919802 w 12191998"/>
+              <a:gd name="connsiteY68" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX69" fmla="*/ 3980127 w 12191998"/>
+              <a:gd name="connsiteY69" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX70" fmla="*/ 4048389 w 12191998"/>
+              <a:gd name="connsiteY70" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX71" fmla="*/ 4116652 w 12191998"/>
+              <a:gd name="connsiteY71" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX72" fmla="*/ 4176977 w 12191998"/>
+              <a:gd name="connsiteY72" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX73" fmla="*/ 4229364 w 12191998"/>
+              <a:gd name="connsiteY73" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX74" fmla="*/ 4275402 w 12191998"/>
+              <a:gd name="connsiteY74" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX75" fmla="*/ 4316677 w 12191998"/>
+              <a:gd name="connsiteY75" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX76" fmla="*/ 4353189 w 12191998"/>
+              <a:gd name="connsiteY76" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX77" fmla="*/ 4429389 w 12191998"/>
+              <a:gd name="connsiteY77" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX78" fmla="*/ 4465902 w 12191998"/>
+              <a:gd name="connsiteY78" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX79" fmla="*/ 4507177 w 12191998"/>
+              <a:gd name="connsiteY79" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX80" fmla="*/ 4553216 w 12191998"/>
+              <a:gd name="connsiteY80" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX81" fmla="*/ 4605602 w 12191998"/>
+              <a:gd name="connsiteY81" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX82" fmla="*/ 4665928 w 12191998"/>
+              <a:gd name="connsiteY82" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX83" fmla="*/ 4734189 w 12191998"/>
+              <a:gd name="connsiteY83" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX84" fmla="*/ 4802453 w 12191998"/>
+              <a:gd name="connsiteY84" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX85" fmla="*/ 4862777 w 12191998"/>
+              <a:gd name="connsiteY85" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX86" fmla="*/ 4915165 w 12191998"/>
+              <a:gd name="connsiteY86" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX87" fmla="*/ 4961202 w 12191998"/>
+              <a:gd name="connsiteY87" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX88" fmla="*/ 5002478 w 12191998"/>
+              <a:gd name="connsiteY88" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX89" fmla="*/ 5038989 w 12191998"/>
+              <a:gd name="connsiteY89" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX90" fmla="*/ 5077091 w 12191998"/>
+              <a:gd name="connsiteY90" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX91" fmla="*/ 5115189 w 12191998"/>
+              <a:gd name="connsiteY91" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX92" fmla="*/ 5151702 w 12191998"/>
+              <a:gd name="connsiteY92" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX93" fmla="*/ 5192978 w 12191998"/>
+              <a:gd name="connsiteY93" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX94" fmla="*/ 5239014 w 12191998"/>
+              <a:gd name="connsiteY94" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX95" fmla="*/ 5291401 w 12191998"/>
+              <a:gd name="connsiteY95" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX96" fmla="*/ 5351727 w 12191998"/>
+              <a:gd name="connsiteY96" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX97" fmla="*/ 5410199 w 12191998"/>
+              <a:gd name="connsiteY97" fmla="*/ 175985 h 851265"/>
+              <a:gd name="connsiteX98" fmla="*/ 5468671 w 12191998"/>
+              <a:gd name="connsiteY98" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX99" fmla="*/ 5528996 w 12191998"/>
+              <a:gd name="connsiteY99" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX100" fmla="*/ 5581383 w 12191998"/>
+              <a:gd name="connsiteY100" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX101" fmla="*/ 5627421 w 12191998"/>
+              <a:gd name="connsiteY101" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX102" fmla="*/ 5668696 w 12191998"/>
+              <a:gd name="connsiteY102" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX103" fmla="*/ 5705210 w 12191998"/>
+              <a:gd name="connsiteY103" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX104" fmla="*/ 5743308 w 12191998"/>
+              <a:gd name="connsiteY104" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX105" fmla="*/ 5781408 w 12191998"/>
+              <a:gd name="connsiteY105" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX106" fmla="*/ 5817921 w 12191998"/>
+              <a:gd name="connsiteY106" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX107" fmla="*/ 5859196 w 12191998"/>
+              <a:gd name="connsiteY107" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX108" fmla="*/ 5905234 w 12191998"/>
+              <a:gd name="connsiteY108" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX109" fmla="*/ 5957621 w 12191998"/>
+              <a:gd name="connsiteY109" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX110" fmla="*/ 6017948 w 12191998"/>
+              <a:gd name="connsiteY110" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX111" fmla="*/ 6086210 w 12191998"/>
+              <a:gd name="connsiteY111" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX112" fmla="*/ 6095999 w 12191998"/>
+              <a:gd name="connsiteY112" fmla="*/ 455 h 851265"/>
+              <a:gd name="connsiteX113" fmla="*/ 6105789 w 12191998"/>
+              <a:gd name="connsiteY113" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX114" fmla="*/ 6174052 w 12191998"/>
+              <a:gd name="connsiteY114" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX115" fmla="*/ 6234377 w 12191998"/>
+              <a:gd name="connsiteY115" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX116" fmla="*/ 6286764 w 12191998"/>
+              <a:gd name="connsiteY116" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX117" fmla="*/ 6332802 w 12191998"/>
+              <a:gd name="connsiteY117" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX118" fmla="*/ 6374077 w 12191998"/>
+              <a:gd name="connsiteY118" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX119" fmla="*/ 6410589 w 12191998"/>
+              <a:gd name="connsiteY119" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX120" fmla="*/ 6448689 w 12191998"/>
+              <a:gd name="connsiteY120" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX121" fmla="*/ 6486789 w 12191998"/>
+              <a:gd name="connsiteY121" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX122" fmla="*/ 6523302 w 12191998"/>
+              <a:gd name="connsiteY122" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX123" fmla="*/ 6564577 w 12191998"/>
+              <a:gd name="connsiteY123" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX124" fmla="*/ 6610614 w 12191998"/>
+              <a:gd name="connsiteY124" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX125" fmla="*/ 6663002 w 12191998"/>
+              <a:gd name="connsiteY125" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX126" fmla="*/ 6723327 w 12191998"/>
+              <a:gd name="connsiteY126" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX127" fmla="*/ 6781799 w 12191998"/>
+              <a:gd name="connsiteY127" fmla="*/ 175985 h 851265"/>
+              <a:gd name="connsiteX128" fmla="*/ 6840271 w 12191998"/>
+              <a:gd name="connsiteY128" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX129" fmla="*/ 6900596 w 12191998"/>
+              <a:gd name="connsiteY129" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX130" fmla="*/ 6952983 w 12191998"/>
+              <a:gd name="connsiteY130" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX131" fmla="*/ 6999021 w 12191998"/>
+              <a:gd name="connsiteY131" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX132" fmla="*/ 7040296 w 12191998"/>
+              <a:gd name="connsiteY132" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX133" fmla="*/ 7076808 w 12191998"/>
+              <a:gd name="connsiteY133" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX134" fmla="*/ 7114908 w 12191998"/>
+              <a:gd name="connsiteY134" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX135" fmla="*/ 7153008 w 12191998"/>
+              <a:gd name="connsiteY135" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX136" fmla="*/ 7189521 w 12191998"/>
+              <a:gd name="connsiteY136" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX137" fmla="*/ 7230796 w 12191998"/>
+              <a:gd name="connsiteY137" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX138" fmla="*/ 7276833 w 12191998"/>
+              <a:gd name="connsiteY138" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX139" fmla="*/ 7329221 w 12191998"/>
+              <a:gd name="connsiteY139" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX140" fmla="*/ 7389546 w 12191998"/>
+              <a:gd name="connsiteY140" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX141" fmla="*/ 7457808 w 12191998"/>
+              <a:gd name="connsiteY141" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX142" fmla="*/ 7526071 w 12191998"/>
+              <a:gd name="connsiteY142" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX143" fmla="*/ 7586396 w 12191998"/>
+              <a:gd name="connsiteY143" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX144" fmla="*/ 7638783 w 12191998"/>
+              <a:gd name="connsiteY144" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX145" fmla="*/ 7684821 w 12191998"/>
+              <a:gd name="connsiteY145" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX146" fmla="*/ 7726096 w 12191998"/>
+              <a:gd name="connsiteY146" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX147" fmla="*/ 7762608 w 12191998"/>
+              <a:gd name="connsiteY147" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX148" fmla="*/ 7800708 w 12191998"/>
+              <a:gd name="connsiteY148" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX149" fmla="*/ 7838808 w 12191998"/>
+              <a:gd name="connsiteY149" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX150" fmla="*/ 7875321 w 12191998"/>
+              <a:gd name="connsiteY150" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX151" fmla="*/ 7916596 w 12191998"/>
+              <a:gd name="connsiteY151" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX152" fmla="*/ 7962633 w 12191998"/>
+              <a:gd name="connsiteY152" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX153" fmla="*/ 8015021 w 12191998"/>
+              <a:gd name="connsiteY153" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX154" fmla="*/ 8075346 w 12191998"/>
+              <a:gd name="connsiteY154" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX155" fmla="*/ 8143608 w 12191998"/>
+              <a:gd name="connsiteY155" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX156" fmla="*/ 8211871 w 12191998"/>
+              <a:gd name="connsiteY156" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX157" fmla="*/ 8272196 w 12191998"/>
+              <a:gd name="connsiteY157" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX158" fmla="*/ 8324583 w 12191998"/>
+              <a:gd name="connsiteY158" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX159" fmla="*/ 8370621 w 12191998"/>
+              <a:gd name="connsiteY159" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX160" fmla="*/ 8411896 w 12191998"/>
+              <a:gd name="connsiteY160" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX161" fmla="*/ 8448408 w 12191998"/>
+              <a:gd name="connsiteY161" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX162" fmla="*/ 8486508 w 12191998"/>
+              <a:gd name="connsiteY162" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX163" fmla="*/ 8524608 w 12191998"/>
+              <a:gd name="connsiteY163" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX164" fmla="*/ 8561120 w 12191998"/>
+              <a:gd name="connsiteY164" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX165" fmla="*/ 8602396 w 12191998"/>
+              <a:gd name="connsiteY165" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX166" fmla="*/ 8648432 w 12191998"/>
+              <a:gd name="connsiteY166" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX167" fmla="*/ 8700820 w 12191998"/>
+              <a:gd name="connsiteY167" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX168" fmla="*/ 8761146 w 12191998"/>
+              <a:gd name="connsiteY168" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX169" fmla="*/ 8827820 w 12191998"/>
+              <a:gd name="connsiteY169" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX170" fmla="*/ 8897670 w 12191998"/>
+              <a:gd name="connsiteY170" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX171" fmla="*/ 8957996 w 12191998"/>
+              <a:gd name="connsiteY171" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX172" fmla="*/ 9010382 w 12191998"/>
+              <a:gd name="connsiteY172" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX173" fmla="*/ 9056420 w 12191998"/>
+              <a:gd name="connsiteY173" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX174" fmla="*/ 9097696 w 12191998"/>
+              <a:gd name="connsiteY174" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX175" fmla="*/ 9134208 w 12191998"/>
+              <a:gd name="connsiteY175" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX176" fmla="*/ 9172308 w 12191998"/>
+              <a:gd name="connsiteY176" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX177" fmla="*/ 9210408 w 12191998"/>
+              <a:gd name="connsiteY177" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX178" fmla="*/ 9246920 w 12191998"/>
+              <a:gd name="connsiteY178" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX179" fmla="*/ 9288196 w 12191998"/>
+              <a:gd name="connsiteY179" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX180" fmla="*/ 9334232 w 12191998"/>
+              <a:gd name="connsiteY180" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX181" fmla="*/ 9386620 w 12191998"/>
+              <a:gd name="connsiteY181" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX182" fmla="*/ 9446946 w 12191998"/>
+              <a:gd name="connsiteY182" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX183" fmla="*/ 9515208 w 12191998"/>
+              <a:gd name="connsiteY183" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX184" fmla="*/ 9583470 w 12191998"/>
+              <a:gd name="connsiteY184" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX185" fmla="*/ 9643796 w 12191998"/>
+              <a:gd name="connsiteY185" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX186" fmla="*/ 9696182 w 12191998"/>
+              <a:gd name="connsiteY186" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX187" fmla="*/ 9742220 w 12191998"/>
+              <a:gd name="connsiteY187" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX188" fmla="*/ 9783496 w 12191998"/>
+              <a:gd name="connsiteY188" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX189" fmla="*/ 9820008 w 12191998"/>
+              <a:gd name="connsiteY189" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX190" fmla="*/ 9896208 w 12191998"/>
+              <a:gd name="connsiteY190" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX191" fmla="*/ 9932720 w 12191998"/>
+              <a:gd name="connsiteY191" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX192" fmla="*/ 9973996 w 12191998"/>
+              <a:gd name="connsiteY192" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX193" fmla="*/ 10020032 w 12191998"/>
+              <a:gd name="connsiteY193" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX194" fmla="*/ 10072420 w 12191998"/>
+              <a:gd name="connsiteY194" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX195" fmla="*/ 10132746 w 12191998"/>
+              <a:gd name="connsiteY195" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX196" fmla="*/ 10201008 w 12191998"/>
+              <a:gd name="connsiteY196" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX197" fmla="*/ 10269270 w 12191998"/>
+              <a:gd name="connsiteY197" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX198" fmla="*/ 10329596 w 12191998"/>
+              <a:gd name="connsiteY198" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX199" fmla="*/ 10381982 w 12191998"/>
+              <a:gd name="connsiteY199" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX200" fmla="*/ 10428020 w 12191998"/>
+              <a:gd name="connsiteY200" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX201" fmla="*/ 10469296 w 12191998"/>
+              <a:gd name="connsiteY201" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX202" fmla="*/ 10505808 w 12191998"/>
+              <a:gd name="connsiteY202" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX203" fmla="*/ 10543908 w 12191998"/>
+              <a:gd name="connsiteY203" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX204" fmla="*/ 10582008 w 12191998"/>
+              <a:gd name="connsiteY204" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX205" fmla="*/ 10618520 w 12191998"/>
+              <a:gd name="connsiteY205" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX206" fmla="*/ 10659796 w 12191998"/>
+              <a:gd name="connsiteY206" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX207" fmla="*/ 10705832 w 12191998"/>
+              <a:gd name="connsiteY207" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX208" fmla="*/ 10758220 w 12191998"/>
+              <a:gd name="connsiteY208" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX209" fmla="*/ 10818546 w 12191998"/>
+              <a:gd name="connsiteY209" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX210" fmla="*/ 10886808 w 12191998"/>
+              <a:gd name="connsiteY210" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX211" fmla="*/ 10955070 w 12191998"/>
+              <a:gd name="connsiteY211" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX212" fmla="*/ 11015396 w 12191998"/>
+              <a:gd name="connsiteY212" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX213" fmla="*/ 11067782 w 12191998"/>
+              <a:gd name="connsiteY213" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX214" fmla="*/ 11113820 w 12191998"/>
+              <a:gd name="connsiteY214" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX215" fmla="*/ 11155096 w 12191998"/>
+              <a:gd name="connsiteY215" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX216" fmla="*/ 11191608 w 12191998"/>
+              <a:gd name="connsiteY216" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX217" fmla="*/ 11229708 w 12191998"/>
+              <a:gd name="connsiteY217" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX218" fmla="*/ 11267808 w 12191998"/>
+              <a:gd name="connsiteY218" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX219" fmla="*/ 11304320 w 12191998"/>
+              <a:gd name="connsiteY219" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX220" fmla="*/ 11345596 w 12191998"/>
+              <a:gd name="connsiteY220" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX221" fmla="*/ 11391632 w 12191998"/>
+              <a:gd name="connsiteY221" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX222" fmla="*/ 11444020 w 12191998"/>
+              <a:gd name="connsiteY222" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX223" fmla="*/ 11504346 w 12191998"/>
+              <a:gd name="connsiteY223" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX224" fmla="*/ 11572608 w 12191998"/>
+              <a:gd name="connsiteY224" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX225" fmla="*/ 11640870 w 12191998"/>
+              <a:gd name="connsiteY225" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX226" fmla="*/ 11701196 w 12191998"/>
+              <a:gd name="connsiteY226" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX227" fmla="*/ 11753582 w 12191998"/>
+              <a:gd name="connsiteY227" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX228" fmla="*/ 11799620 w 12191998"/>
+              <a:gd name="connsiteY228" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX229" fmla="*/ 11840896 w 12191998"/>
+              <a:gd name="connsiteY229" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX230" fmla="*/ 11877408 w 12191998"/>
+              <a:gd name="connsiteY230" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX231" fmla="*/ 11915508 w 12191998"/>
+              <a:gd name="connsiteY231" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX232" fmla="*/ 11953608 w 12191998"/>
+              <a:gd name="connsiteY232" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX233" fmla="*/ 11990120 w 12191998"/>
+              <a:gd name="connsiteY233" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX234" fmla="*/ 12031396 w 12191998"/>
+              <a:gd name="connsiteY234" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX235" fmla="*/ 12077432 w 12191998"/>
+              <a:gd name="connsiteY235" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX236" fmla="*/ 12129820 w 12191998"/>
+              <a:gd name="connsiteY236" fmla="*/ 166688 h 851265"/>
+              <a:gd name="connsiteX237" fmla="*/ 12190146 w 12191998"/>
+              <a:gd name="connsiteY237" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX238" fmla="*/ 12191998 w 12191998"/>
+              <a:gd name="connsiteY238" fmla="*/ 174668 h 851265"/>
+              <a:gd name="connsiteX239" fmla="*/ 12191998 w 12191998"/>
+              <a:gd name="connsiteY239" fmla="*/ 851265 h 851265"/>
+              <a:gd name="connsiteX240" fmla="*/ 0 w 12191998"/>
+              <a:gd name="connsiteY240" fmla="*/ 851265 h 851265"/>
+              <a:gd name="connsiteX241" fmla="*/ 0 w 12191998"/>
+              <a:gd name="connsiteY241" fmla="*/ 174668 h 851265"/>
+              <a:gd name="connsiteX242" fmla="*/ 1852 w 12191998"/>
+              <a:gd name="connsiteY242" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX243" fmla="*/ 62177 w 12191998"/>
+              <a:gd name="connsiteY243" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX244" fmla="*/ 114564 w 12191998"/>
+              <a:gd name="connsiteY244" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX245" fmla="*/ 160602 w 12191998"/>
+              <a:gd name="connsiteY245" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX246" fmla="*/ 201877 w 12191998"/>
+              <a:gd name="connsiteY246" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX247" fmla="*/ 238389 w 12191998"/>
+              <a:gd name="connsiteY247" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX248" fmla="*/ 276489 w 12191998"/>
+              <a:gd name="connsiteY248" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX249" fmla="*/ 314589 w 12191998"/>
+              <a:gd name="connsiteY249" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX250" fmla="*/ 351102 w 12191998"/>
+              <a:gd name="connsiteY250" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX251" fmla="*/ 392377 w 12191998"/>
+              <a:gd name="connsiteY251" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX252" fmla="*/ 438414 w 12191998"/>
+              <a:gd name="connsiteY252" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX253" fmla="*/ 490802 w 12191998"/>
+              <a:gd name="connsiteY253" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX254" fmla="*/ 551127 w 12191998"/>
+              <a:gd name="connsiteY254" fmla="*/ 3175 h 851265"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX9" y="connsiteY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX10" y="connsiteY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX11" y="connsiteY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX12" y="connsiteY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX13" y="connsiteY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX14" y="connsiteY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX15" y="connsiteY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX16" y="connsiteY16"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX17" y="connsiteY17"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX18" y="connsiteY18"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX19" y="connsiteY19"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX20" y="connsiteY20"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX21" y="connsiteY21"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX22" y="connsiteY22"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX23" y="connsiteY23"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX24" y="connsiteY24"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX25" y="connsiteY25"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX26" y="connsiteY26"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX27" y="connsiteY27"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX28" y="connsiteY28"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX29" y="connsiteY29"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX30" y="connsiteY30"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX31" y="connsiteY31"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX32" y="connsiteY32"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX33" y="connsiteY33"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX34" y="connsiteY34"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX35" y="connsiteY35"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX36" y="connsiteY36"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX37" y="connsiteY37"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX38" y="connsiteY38"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX39" y="connsiteY39"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX40" y="connsiteY40"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX41" y="connsiteY41"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX42" y="connsiteY42"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX43" y="connsiteY43"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX44" y="connsiteY44"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX45" y="connsiteY45"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX46" y="connsiteY46"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX47" y="connsiteY47"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX48" y="connsiteY48"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX49" y="connsiteY49"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX50" y="connsiteY50"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX51" y="connsiteY51"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX52" y="connsiteY52"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX53" y="connsiteY53"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX54" y="connsiteY54"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX55" y="connsiteY55"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX56" y="connsiteY56"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX57" y="connsiteY57"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX58" y="connsiteY58"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX59" y="connsiteY59"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX60" y="connsiteY60"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX61" y="connsiteY61"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX62" y="connsiteY62"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX63" y="connsiteY63"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX64" y="connsiteY64"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX65" y="connsiteY65"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX66" y="connsiteY66"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX67" y="connsiteY67"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX68" y="connsiteY68"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX69" y="connsiteY69"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX70" y="connsiteY70"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX71" y="connsiteY71"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX72" y="connsiteY72"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX73" y="connsiteY73"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX74" y="connsiteY74"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX75" y="connsiteY75"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX76" y="connsiteY76"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX77" y="connsiteY77"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX78" y="connsiteY78"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX79" y="connsiteY79"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX80" y="connsiteY80"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX81" y="connsiteY81"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX82" y="connsiteY82"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX83" y="connsiteY83"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX84" y="connsiteY84"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX85" y="connsiteY85"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX86" y="connsiteY86"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX87" y="connsiteY87"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX88" y="connsiteY88"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX89" y="connsiteY89"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX90" y="connsiteY90"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX91" y="connsiteY91"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX92" y="connsiteY92"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX93" y="connsiteY93"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX94" y="connsiteY94"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX95" y="connsiteY95"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX96" y="connsiteY96"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX97" y="connsiteY97"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX98" y="connsiteY98"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX99" y="connsiteY99"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX100" y="connsiteY100"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX101" y="connsiteY101"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX102" y="connsiteY102"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX103" y="connsiteY103"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX104" y="connsiteY104"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX105" y="connsiteY105"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX106" y="connsiteY106"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX107" y="connsiteY107"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX108" y="connsiteY108"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX109" y="connsiteY109"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX110" y="connsiteY110"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX111" y="connsiteY111"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX112" y="connsiteY112"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX113" y="connsiteY113"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX114" y="connsiteY114"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX115" y="connsiteY115"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX116" y="connsiteY116"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX117" y="connsiteY117"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX118" y="connsiteY118"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX119" y="connsiteY119"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX120" y="connsiteY120"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX121" y="connsiteY121"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX122" y="connsiteY122"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX123" y="connsiteY123"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX124" y="connsiteY124"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX125" y="connsiteY125"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX126" y="connsiteY126"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX127" y="connsiteY127"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX128" y="connsiteY128"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX129" y="connsiteY129"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX130" y="connsiteY130"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX131" y="connsiteY131"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX132" y="connsiteY132"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX133" y="connsiteY133"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX134" y="connsiteY134"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX135" y="connsiteY135"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX136" y="connsiteY136"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX137" y="connsiteY137"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX138" y="connsiteY138"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX139" y="connsiteY139"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX140" y="connsiteY140"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX141" y="connsiteY141"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX142" y="connsiteY142"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX143" y="connsiteY143"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX144" y="connsiteY144"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX145" y="connsiteY145"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX146" y="connsiteY146"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX147" y="connsiteY147"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX148" y="connsiteY148"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX149" y="connsiteY149"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX150" y="connsiteY150"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX151" y="connsiteY151"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX152" y="connsiteY152"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX153" y="connsiteY153"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX154" y="connsiteY154"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX155" y="connsiteY155"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX156" y="connsiteY156"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX157" y="connsiteY157"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX158" y="connsiteY158"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX159" y="connsiteY159"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX160" y="connsiteY160"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX161" y="connsiteY161"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX162" y="connsiteY162"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX163" y="connsiteY163"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX164" y="connsiteY164"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX165" y="connsiteY165"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX166" y="connsiteY166"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX167" y="connsiteY167"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX168" y="connsiteY168"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX169" y="connsiteY169"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX170" y="connsiteY170"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX171" y="connsiteY171"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX172" y="connsiteY172"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX173" y="connsiteY173"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX174" y="connsiteY174"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX175" y="connsiteY175"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX176" y="connsiteY176"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX177" y="connsiteY177"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX178" y="connsiteY178"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX179" y="connsiteY179"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX180" y="connsiteY180"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX181" y="connsiteY181"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX182" y="connsiteY182"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX183" y="connsiteY183"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX184" y="connsiteY184"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX185" y="connsiteY185"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX186" y="connsiteY186"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX187" y="connsiteY187"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX188" y="connsiteY188"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX189" y="connsiteY189"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX190" y="connsiteY190"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX191" y="connsiteY191"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX192" y="connsiteY192"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX193" y="connsiteY193"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX194" y="connsiteY194"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX195" y="connsiteY195"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX196" y="connsiteY196"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX197" y="connsiteY197"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX198" y="connsiteY198"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX199" y="connsiteY199"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX200" y="connsiteY200"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX201" y="connsiteY201"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX202" y="connsiteY202"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX203" y="connsiteY203"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX204" y="connsiteY204"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX205" y="connsiteY205"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX206" y="connsiteY206"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX207" y="connsiteY207"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX208" y="connsiteY208"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX209" y="connsiteY209"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX210" y="connsiteY210"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX211" y="connsiteY211"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX212" y="connsiteY212"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX213" y="connsiteY213"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX214" y="connsiteY214"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX215" y="connsiteY215"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX216" y="connsiteY216"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX217" y="connsiteY217"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX218" y="connsiteY218"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX219" y="connsiteY219"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX220" y="connsiteY220"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX221" y="connsiteY221"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX222" y="connsiteY222"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX223" y="connsiteY223"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX224" y="connsiteY224"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX225" y="connsiteY225"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX226" y="connsiteY226"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX227" y="connsiteY227"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX228" y="connsiteY228"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX229" y="connsiteY229"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX230" y="connsiteY230"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX231" y="connsiteY231"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX232" y="connsiteY232"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX233" y="connsiteY233"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX234" y="connsiteY234"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX235" y="connsiteY235"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX236" y="connsiteY236"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX237" y="connsiteY237"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX238" y="connsiteY238"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX239" y="connsiteY239"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX240" y="connsiteY240"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX241" y="connsiteY241"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX242" y="connsiteY242"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX243" y="connsiteY243"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX244" y="connsiteY244"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX245" y="connsiteY245"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX246" y="connsiteY246"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX247" y="connsiteY247"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX248" y="connsiteY248"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX249" y="connsiteY249"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX250" y="connsiteY250"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX251" y="connsiteY251"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX252" y="connsiteY252"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX253" y="connsiteY253"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX254" y="connsiteY254"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="12191998" h="851265">
+                <a:moveTo>
+                  <a:pt x="619389" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="687652" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="747977" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="800364" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="846402" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="887677" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="924189" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="962289" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1000389" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1036902" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1078177" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1124214" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1176602" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1236927" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1305189" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1373452" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1433777" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1486164" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1532202" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1573477" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1609989" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1648089" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1686189" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1722702" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1763977" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1810014" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1862402" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1922727" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1990989" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2059252" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2119577" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2171964" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2218002" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2259277" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2295789" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2333889" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2371989" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2408502" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2449777" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2495814" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2548202" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2608527" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2676789" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2745052" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2805377" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2857764" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2903802" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2945077" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2981589" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3019689" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3057789" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3094302" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3135577" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3181614" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3234002" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3294327" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3361002" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3430852" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3491177" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3543564" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3589602" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3630877" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3667389" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3705489" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3743589" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3780102" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3821377" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3867414" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3919802" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3980127" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4048389" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4116652" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4176977" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4229364" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4275402" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4316677" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4353189" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4429389" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4465902" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4507177" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4553216" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4605602" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4665928" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4734189" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4802453" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4862777" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4915165" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4961202" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5002478" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5038989" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5077091" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5115189" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5151702" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5192978" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5239014" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5291401" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5351727" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5410199" y="175985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5468671" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5528996" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5581383" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5627421" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5668696" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5705210" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5743308" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5781408" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5817921" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5859196" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5905234" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5957621" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6017948" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6086210" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6095999" y="455"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6105789" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6174052" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6234377" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6286764" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6332802" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6374077" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6410589" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6448689" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6486789" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6523302" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6564577" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6610614" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6663002" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6723327" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6781799" y="175985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6840271" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6900596" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6952983" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6999021" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7040296" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7076808" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7114908" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7153008" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7189521" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7230796" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7276833" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7329221" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389546" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7457808" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7526071" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7586396" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7638783" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7684821" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7726096" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7762608" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7800708" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7838808" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7875321" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7916596" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7962633" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8015021" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8075346" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8143608" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8211871" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8272196" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8324583" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8370621" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8411896" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8448408" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8486508" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8524608" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8561120" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8602396" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8648432" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8700820" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8761146" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8827820" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8897670" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8957996" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9010382" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9056420" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9097696" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9134208" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9172308" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9210408" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9246920" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9288196" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9334232" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9386620" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9446946" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9515208" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9583470" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9643796" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9696182" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9742220" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9783496" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9820008" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9896208" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9932720" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9973996" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10020032" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10072420" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10132746" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10201008" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10269270" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10329596" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10381982" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10428020" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10469296" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10505808" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10543908" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10582008" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10618520" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10659796" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10705832" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10758220" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10818546" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10886808" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10955070" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11015396" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11067782" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113820" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11155096" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11191608" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11229708" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11267808" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11304320" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11345596" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11391632" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11444020" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11504346" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11572608" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11640870" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11701196" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11753582" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11799620" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11840896" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11877408" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11915508" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11953608" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11990120" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12031396" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12077432" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12129820" y="166688"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12190146" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12191998" y="174668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12191998" y="851265"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="851265"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="174668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1852" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="62177" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="114564" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="160602" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="201877" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="238389" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="276489" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="314589" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="351102" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="392377" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="438414" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="490802" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="551127" y="3175"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE5B5220-7907-4E59-BC5A-BECFC9ED5A39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="6375679"/>
+            <a:ext cx="2601690" cy="348462"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:fld id="{C2783BFF-2158-4E0B-955F-F81B2C6829E3}" type="datetime1">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr rtl="0">
+                <a:spcAft>
+                  <a:spcPts val="600"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:t>26.03.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="8118399"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DBA3C2-C92B-4CEB-868F-52A62295B3EC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="ltGray">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12191999" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB3C06AB-B80F-4054-9B7B-09A43184E6DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="382385"/>
+            <a:ext cx="10668004" cy="1113295"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3E9EBE2-79E7-49C7-8750-501B75EA1FE9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="1785257"/>
+            <a:ext cx="10668004" cy="4590421"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sbírka povídek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>عمو حسینعلی </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1942</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>westernizovaný</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> intelektuál se setkává s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hosejnem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Alím – dříve význačným klerikem, později zemědělcem, farmářem, hovořícím normálním jazykem obyčejných lidí. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Nomádi, kmeny – povídka </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1600" i="1" dirty="0"/>
+              <a:t>خانه به دوش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1959</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) – těžký život nomádů kontra frustrace městského života – naivita, pověrčivost, ale i vřelost a upřímná víra.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (Naše íránská charakteristika) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>خلقیات ما ایرانیان </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> -</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>v časopise </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Masā</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ʾ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>el</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Irān</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> vycházelo r. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1965</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, knižně </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1967</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Popisuje kladné i záporné rysy íránského naturelu.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>o líčení žen v perské poezii:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>تصویر زن در فرهنگ ایران</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" b="1" u="sng" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Báng</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>náj</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>بانگ نای </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1959 – (Křik, rámus – Tón rákosové flétny) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>parafráze na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Moulavího</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Masnaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-je </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>manaví</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Freeform: Shape 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5C11C9-65D2-491A-A266-6ADBD2CB441D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="6006736"/>
+            <a:ext cx="12191998" cy="851265"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 619389 w 12191998"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX1" fmla="*/ 687652 w 12191998"/>
+              <a:gd name="connsiteY1" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX2" fmla="*/ 747977 w 12191998"/>
+              <a:gd name="connsiteY2" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX3" fmla="*/ 800364 w 12191998"/>
+              <a:gd name="connsiteY3" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX4" fmla="*/ 846402 w 12191998"/>
+              <a:gd name="connsiteY4" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX5" fmla="*/ 887677 w 12191998"/>
+              <a:gd name="connsiteY5" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX6" fmla="*/ 924189 w 12191998"/>
+              <a:gd name="connsiteY6" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX7" fmla="*/ 962289 w 12191998"/>
+              <a:gd name="connsiteY7" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX8" fmla="*/ 1000389 w 12191998"/>
+              <a:gd name="connsiteY8" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX9" fmla="*/ 1036902 w 12191998"/>
+              <a:gd name="connsiteY9" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX10" fmla="*/ 1078177 w 12191998"/>
+              <a:gd name="connsiteY10" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX11" fmla="*/ 1124214 w 12191998"/>
+              <a:gd name="connsiteY11" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX12" fmla="*/ 1176602 w 12191998"/>
+              <a:gd name="connsiteY12" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX13" fmla="*/ 1236927 w 12191998"/>
+              <a:gd name="connsiteY13" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX14" fmla="*/ 1305189 w 12191998"/>
+              <a:gd name="connsiteY14" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX15" fmla="*/ 1373452 w 12191998"/>
+              <a:gd name="connsiteY15" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX16" fmla="*/ 1433777 w 12191998"/>
+              <a:gd name="connsiteY16" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX17" fmla="*/ 1486164 w 12191998"/>
+              <a:gd name="connsiteY17" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX18" fmla="*/ 1532202 w 12191998"/>
+              <a:gd name="connsiteY18" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX19" fmla="*/ 1573477 w 12191998"/>
+              <a:gd name="connsiteY19" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX20" fmla="*/ 1609989 w 12191998"/>
+              <a:gd name="connsiteY20" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX21" fmla="*/ 1648089 w 12191998"/>
+              <a:gd name="connsiteY21" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX22" fmla="*/ 1686189 w 12191998"/>
+              <a:gd name="connsiteY22" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX23" fmla="*/ 1722702 w 12191998"/>
+              <a:gd name="connsiteY23" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX24" fmla="*/ 1763977 w 12191998"/>
+              <a:gd name="connsiteY24" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX25" fmla="*/ 1810014 w 12191998"/>
+              <a:gd name="connsiteY25" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX26" fmla="*/ 1862402 w 12191998"/>
+              <a:gd name="connsiteY26" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX27" fmla="*/ 1922727 w 12191998"/>
+              <a:gd name="connsiteY27" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX28" fmla="*/ 1990989 w 12191998"/>
+              <a:gd name="connsiteY28" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX29" fmla="*/ 2059252 w 12191998"/>
+              <a:gd name="connsiteY29" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX30" fmla="*/ 2119577 w 12191998"/>
+              <a:gd name="connsiteY30" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX31" fmla="*/ 2171964 w 12191998"/>
+              <a:gd name="connsiteY31" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX32" fmla="*/ 2218002 w 12191998"/>
+              <a:gd name="connsiteY32" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX33" fmla="*/ 2259277 w 12191998"/>
+              <a:gd name="connsiteY33" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX34" fmla="*/ 2295789 w 12191998"/>
+              <a:gd name="connsiteY34" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX35" fmla="*/ 2333889 w 12191998"/>
+              <a:gd name="connsiteY35" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX36" fmla="*/ 2371989 w 12191998"/>
+              <a:gd name="connsiteY36" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX37" fmla="*/ 2408502 w 12191998"/>
+              <a:gd name="connsiteY37" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX38" fmla="*/ 2449777 w 12191998"/>
+              <a:gd name="connsiteY38" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX39" fmla="*/ 2495814 w 12191998"/>
+              <a:gd name="connsiteY39" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX40" fmla="*/ 2548202 w 12191998"/>
+              <a:gd name="connsiteY40" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX41" fmla="*/ 2608527 w 12191998"/>
+              <a:gd name="connsiteY41" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX42" fmla="*/ 2676789 w 12191998"/>
+              <a:gd name="connsiteY42" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX43" fmla="*/ 2745052 w 12191998"/>
+              <a:gd name="connsiteY43" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX44" fmla="*/ 2805377 w 12191998"/>
+              <a:gd name="connsiteY44" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX45" fmla="*/ 2857764 w 12191998"/>
+              <a:gd name="connsiteY45" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX46" fmla="*/ 2903802 w 12191998"/>
+              <a:gd name="connsiteY46" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX47" fmla="*/ 2945077 w 12191998"/>
+              <a:gd name="connsiteY47" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX48" fmla="*/ 2981589 w 12191998"/>
+              <a:gd name="connsiteY48" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX49" fmla="*/ 3019689 w 12191998"/>
+              <a:gd name="connsiteY49" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX50" fmla="*/ 3057789 w 12191998"/>
+              <a:gd name="connsiteY50" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX51" fmla="*/ 3094302 w 12191998"/>
+              <a:gd name="connsiteY51" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX52" fmla="*/ 3135577 w 12191998"/>
+              <a:gd name="connsiteY52" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX53" fmla="*/ 3181614 w 12191998"/>
+              <a:gd name="connsiteY53" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX54" fmla="*/ 3234002 w 12191998"/>
+              <a:gd name="connsiteY54" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX55" fmla="*/ 3294327 w 12191998"/>
+              <a:gd name="connsiteY55" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX56" fmla="*/ 3361002 w 12191998"/>
+              <a:gd name="connsiteY56" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX57" fmla="*/ 3430852 w 12191998"/>
+              <a:gd name="connsiteY57" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX58" fmla="*/ 3491177 w 12191998"/>
+              <a:gd name="connsiteY58" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX59" fmla="*/ 3543564 w 12191998"/>
+              <a:gd name="connsiteY59" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX60" fmla="*/ 3589602 w 12191998"/>
+              <a:gd name="connsiteY60" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX61" fmla="*/ 3630877 w 12191998"/>
+              <a:gd name="connsiteY61" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX62" fmla="*/ 3667389 w 12191998"/>
+              <a:gd name="connsiteY62" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX63" fmla="*/ 3705489 w 12191998"/>
+              <a:gd name="connsiteY63" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX64" fmla="*/ 3743589 w 12191998"/>
+              <a:gd name="connsiteY64" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX65" fmla="*/ 3780102 w 12191998"/>
+              <a:gd name="connsiteY65" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX66" fmla="*/ 3821377 w 12191998"/>
+              <a:gd name="connsiteY66" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX67" fmla="*/ 3867414 w 12191998"/>
+              <a:gd name="connsiteY67" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX68" fmla="*/ 3919802 w 12191998"/>
+              <a:gd name="connsiteY68" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX69" fmla="*/ 3980127 w 12191998"/>
+              <a:gd name="connsiteY69" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX70" fmla="*/ 4048389 w 12191998"/>
+              <a:gd name="connsiteY70" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX71" fmla="*/ 4116652 w 12191998"/>
+              <a:gd name="connsiteY71" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX72" fmla="*/ 4176977 w 12191998"/>
+              <a:gd name="connsiteY72" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX73" fmla="*/ 4229364 w 12191998"/>
+              <a:gd name="connsiteY73" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX74" fmla="*/ 4275402 w 12191998"/>
+              <a:gd name="connsiteY74" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX75" fmla="*/ 4316677 w 12191998"/>
+              <a:gd name="connsiteY75" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX76" fmla="*/ 4353189 w 12191998"/>
+              <a:gd name="connsiteY76" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX77" fmla="*/ 4429389 w 12191998"/>
+              <a:gd name="connsiteY77" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX78" fmla="*/ 4465902 w 12191998"/>
+              <a:gd name="connsiteY78" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX79" fmla="*/ 4507177 w 12191998"/>
+              <a:gd name="connsiteY79" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX80" fmla="*/ 4553216 w 12191998"/>
+              <a:gd name="connsiteY80" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX81" fmla="*/ 4605602 w 12191998"/>
+              <a:gd name="connsiteY81" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX82" fmla="*/ 4665928 w 12191998"/>
+              <a:gd name="connsiteY82" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX83" fmla="*/ 4734189 w 12191998"/>
+              <a:gd name="connsiteY83" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX84" fmla="*/ 4802453 w 12191998"/>
+              <a:gd name="connsiteY84" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX85" fmla="*/ 4862777 w 12191998"/>
+              <a:gd name="connsiteY85" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX86" fmla="*/ 4915165 w 12191998"/>
+              <a:gd name="connsiteY86" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX87" fmla="*/ 4961202 w 12191998"/>
+              <a:gd name="connsiteY87" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX88" fmla="*/ 5002478 w 12191998"/>
+              <a:gd name="connsiteY88" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX89" fmla="*/ 5038989 w 12191998"/>
+              <a:gd name="connsiteY89" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX90" fmla="*/ 5077091 w 12191998"/>
+              <a:gd name="connsiteY90" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX91" fmla="*/ 5115189 w 12191998"/>
+              <a:gd name="connsiteY91" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX92" fmla="*/ 5151702 w 12191998"/>
+              <a:gd name="connsiteY92" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX93" fmla="*/ 5192978 w 12191998"/>
+              <a:gd name="connsiteY93" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX94" fmla="*/ 5239014 w 12191998"/>
+              <a:gd name="connsiteY94" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX95" fmla="*/ 5291401 w 12191998"/>
+              <a:gd name="connsiteY95" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX96" fmla="*/ 5351727 w 12191998"/>
+              <a:gd name="connsiteY96" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX97" fmla="*/ 5410199 w 12191998"/>
+              <a:gd name="connsiteY97" fmla="*/ 175985 h 851265"/>
+              <a:gd name="connsiteX98" fmla="*/ 5468671 w 12191998"/>
+              <a:gd name="connsiteY98" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX99" fmla="*/ 5528996 w 12191998"/>
+              <a:gd name="connsiteY99" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX100" fmla="*/ 5581383 w 12191998"/>
+              <a:gd name="connsiteY100" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX101" fmla="*/ 5627421 w 12191998"/>
+              <a:gd name="connsiteY101" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX102" fmla="*/ 5668696 w 12191998"/>
+              <a:gd name="connsiteY102" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX103" fmla="*/ 5705210 w 12191998"/>
+              <a:gd name="connsiteY103" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX104" fmla="*/ 5743308 w 12191998"/>
+              <a:gd name="connsiteY104" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX105" fmla="*/ 5781408 w 12191998"/>
+              <a:gd name="connsiteY105" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX106" fmla="*/ 5817921 w 12191998"/>
+              <a:gd name="connsiteY106" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX107" fmla="*/ 5859196 w 12191998"/>
+              <a:gd name="connsiteY107" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX108" fmla="*/ 5905234 w 12191998"/>
+              <a:gd name="connsiteY108" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX109" fmla="*/ 5957621 w 12191998"/>
+              <a:gd name="connsiteY109" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX110" fmla="*/ 6017948 w 12191998"/>
+              <a:gd name="connsiteY110" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX111" fmla="*/ 6086210 w 12191998"/>
+              <a:gd name="connsiteY111" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX112" fmla="*/ 6095999 w 12191998"/>
+              <a:gd name="connsiteY112" fmla="*/ 455 h 851265"/>
+              <a:gd name="connsiteX113" fmla="*/ 6105789 w 12191998"/>
+              <a:gd name="connsiteY113" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX114" fmla="*/ 6174052 w 12191998"/>
+              <a:gd name="connsiteY114" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX115" fmla="*/ 6234377 w 12191998"/>
+              <a:gd name="connsiteY115" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX116" fmla="*/ 6286764 w 12191998"/>
+              <a:gd name="connsiteY116" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX117" fmla="*/ 6332802 w 12191998"/>
+              <a:gd name="connsiteY117" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX118" fmla="*/ 6374077 w 12191998"/>
+              <a:gd name="connsiteY118" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX119" fmla="*/ 6410589 w 12191998"/>
+              <a:gd name="connsiteY119" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX120" fmla="*/ 6448689 w 12191998"/>
+              <a:gd name="connsiteY120" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX121" fmla="*/ 6486789 w 12191998"/>
+              <a:gd name="connsiteY121" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX122" fmla="*/ 6523302 w 12191998"/>
+              <a:gd name="connsiteY122" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX123" fmla="*/ 6564577 w 12191998"/>
+              <a:gd name="connsiteY123" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX124" fmla="*/ 6610614 w 12191998"/>
+              <a:gd name="connsiteY124" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX125" fmla="*/ 6663002 w 12191998"/>
+              <a:gd name="connsiteY125" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX126" fmla="*/ 6723327 w 12191998"/>
+              <a:gd name="connsiteY126" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX127" fmla="*/ 6781799 w 12191998"/>
+              <a:gd name="connsiteY127" fmla="*/ 175985 h 851265"/>
+              <a:gd name="connsiteX128" fmla="*/ 6840271 w 12191998"/>
+              <a:gd name="connsiteY128" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX129" fmla="*/ 6900596 w 12191998"/>
+              <a:gd name="connsiteY129" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX130" fmla="*/ 6952983 w 12191998"/>
+              <a:gd name="connsiteY130" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX131" fmla="*/ 6999021 w 12191998"/>
+              <a:gd name="connsiteY131" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX132" fmla="*/ 7040296 w 12191998"/>
+              <a:gd name="connsiteY132" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX133" fmla="*/ 7076808 w 12191998"/>
+              <a:gd name="connsiteY133" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX134" fmla="*/ 7114908 w 12191998"/>
+              <a:gd name="connsiteY134" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX135" fmla="*/ 7153008 w 12191998"/>
+              <a:gd name="connsiteY135" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX136" fmla="*/ 7189521 w 12191998"/>
+              <a:gd name="connsiteY136" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX137" fmla="*/ 7230796 w 12191998"/>
+              <a:gd name="connsiteY137" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX138" fmla="*/ 7276833 w 12191998"/>
+              <a:gd name="connsiteY138" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX139" fmla="*/ 7329221 w 12191998"/>
+              <a:gd name="connsiteY139" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX140" fmla="*/ 7389546 w 12191998"/>
+              <a:gd name="connsiteY140" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX141" fmla="*/ 7457808 w 12191998"/>
+              <a:gd name="connsiteY141" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX142" fmla="*/ 7526071 w 12191998"/>
+              <a:gd name="connsiteY142" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX143" fmla="*/ 7586396 w 12191998"/>
+              <a:gd name="connsiteY143" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX144" fmla="*/ 7638783 w 12191998"/>
+              <a:gd name="connsiteY144" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX145" fmla="*/ 7684821 w 12191998"/>
+              <a:gd name="connsiteY145" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX146" fmla="*/ 7726096 w 12191998"/>
+              <a:gd name="connsiteY146" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX147" fmla="*/ 7762608 w 12191998"/>
+              <a:gd name="connsiteY147" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX148" fmla="*/ 7800708 w 12191998"/>
+              <a:gd name="connsiteY148" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX149" fmla="*/ 7838808 w 12191998"/>
+              <a:gd name="connsiteY149" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX150" fmla="*/ 7875321 w 12191998"/>
+              <a:gd name="connsiteY150" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX151" fmla="*/ 7916596 w 12191998"/>
+              <a:gd name="connsiteY151" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX152" fmla="*/ 7962633 w 12191998"/>
+              <a:gd name="connsiteY152" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX153" fmla="*/ 8015021 w 12191998"/>
+              <a:gd name="connsiteY153" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX154" fmla="*/ 8075346 w 12191998"/>
+              <a:gd name="connsiteY154" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX155" fmla="*/ 8143608 w 12191998"/>
+              <a:gd name="connsiteY155" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX156" fmla="*/ 8211871 w 12191998"/>
+              <a:gd name="connsiteY156" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX157" fmla="*/ 8272196 w 12191998"/>
+              <a:gd name="connsiteY157" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX158" fmla="*/ 8324583 w 12191998"/>
+              <a:gd name="connsiteY158" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX159" fmla="*/ 8370621 w 12191998"/>
+              <a:gd name="connsiteY159" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX160" fmla="*/ 8411896 w 12191998"/>
+              <a:gd name="connsiteY160" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX161" fmla="*/ 8448408 w 12191998"/>
+              <a:gd name="connsiteY161" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX162" fmla="*/ 8486508 w 12191998"/>
+              <a:gd name="connsiteY162" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX163" fmla="*/ 8524608 w 12191998"/>
+              <a:gd name="connsiteY163" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX164" fmla="*/ 8561120 w 12191998"/>
+              <a:gd name="connsiteY164" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX165" fmla="*/ 8602396 w 12191998"/>
+              <a:gd name="connsiteY165" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX166" fmla="*/ 8648432 w 12191998"/>
+              <a:gd name="connsiteY166" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX167" fmla="*/ 8700820 w 12191998"/>
+              <a:gd name="connsiteY167" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX168" fmla="*/ 8761146 w 12191998"/>
+              <a:gd name="connsiteY168" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX169" fmla="*/ 8827820 w 12191998"/>
+              <a:gd name="connsiteY169" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX170" fmla="*/ 8897670 w 12191998"/>
+              <a:gd name="connsiteY170" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX171" fmla="*/ 8957996 w 12191998"/>
+              <a:gd name="connsiteY171" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX172" fmla="*/ 9010382 w 12191998"/>
+              <a:gd name="connsiteY172" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX173" fmla="*/ 9056420 w 12191998"/>
+              <a:gd name="connsiteY173" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX174" fmla="*/ 9097696 w 12191998"/>
+              <a:gd name="connsiteY174" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX175" fmla="*/ 9134208 w 12191998"/>
+              <a:gd name="connsiteY175" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX176" fmla="*/ 9172308 w 12191998"/>
+              <a:gd name="connsiteY176" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX177" fmla="*/ 9210408 w 12191998"/>
+              <a:gd name="connsiteY177" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX178" fmla="*/ 9246920 w 12191998"/>
+              <a:gd name="connsiteY178" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX179" fmla="*/ 9288196 w 12191998"/>
+              <a:gd name="connsiteY179" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX180" fmla="*/ 9334232 w 12191998"/>
+              <a:gd name="connsiteY180" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX181" fmla="*/ 9386620 w 12191998"/>
+              <a:gd name="connsiteY181" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX182" fmla="*/ 9446946 w 12191998"/>
+              <a:gd name="connsiteY182" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX183" fmla="*/ 9515208 w 12191998"/>
+              <a:gd name="connsiteY183" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX184" fmla="*/ 9583470 w 12191998"/>
+              <a:gd name="connsiteY184" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX185" fmla="*/ 9643796 w 12191998"/>
+              <a:gd name="connsiteY185" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX186" fmla="*/ 9696182 w 12191998"/>
+              <a:gd name="connsiteY186" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX187" fmla="*/ 9742220 w 12191998"/>
+              <a:gd name="connsiteY187" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX188" fmla="*/ 9783496 w 12191998"/>
+              <a:gd name="connsiteY188" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX189" fmla="*/ 9820008 w 12191998"/>
+              <a:gd name="connsiteY189" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX190" fmla="*/ 9896208 w 12191998"/>
+              <a:gd name="connsiteY190" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX191" fmla="*/ 9932720 w 12191998"/>
+              <a:gd name="connsiteY191" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX192" fmla="*/ 9973996 w 12191998"/>
+              <a:gd name="connsiteY192" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX193" fmla="*/ 10020032 w 12191998"/>
+              <a:gd name="connsiteY193" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX194" fmla="*/ 10072420 w 12191998"/>
+              <a:gd name="connsiteY194" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX195" fmla="*/ 10132746 w 12191998"/>
+              <a:gd name="connsiteY195" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX196" fmla="*/ 10201008 w 12191998"/>
+              <a:gd name="connsiteY196" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX197" fmla="*/ 10269270 w 12191998"/>
+              <a:gd name="connsiteY197" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX198" fmla="*/ 10329596 w 12191998"/>
+              <a:gd name="connsiteY198" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX199" fmla="*/ 10381982 w 12191998"/>
+              <a:gd name="connsiteY199" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX200" fmla="*/ 10428020 w 12191998"/>
+              <a:gd name="connsiteY200" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX201" fmla="*/ 10469296 w 12191998"/>
+              <a:gd name="connsiteY201" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX202" fmla="*/ 10505808 w 12191998"/>
+              <a:gd name="connsiteY202" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX203" fmla="*/ 10543908 w 12191998"/>
+              <a:gd name="connsiteY203" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX204" fmla="*/ 10582008 w 12191998"/>
+              <a:gd name="connsiteY204" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX205" fmla="*/ 10618520 w 12191998"/>
+              <a:gd name="connsiteY205" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX206" fmla="*/ 10659796 w 12191998"/>
+              <a:gd name="connsiteY206" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX207" fmla="*/ 10705832 w 12191998"/>
+              <a:gd name="connsiteY207" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX208" fmla="*/ 10758220 w 12191998"/>
+              <a:gd name="connsiteY208" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX209" fmla="*/ 10818546 w 12191998"/>
+              <a:gd name="connsiteY209" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX210" fmla="*/ 10886808 w 12191998"/>
+              <a:gd name="connsiteY210" fmla="*/ 176212 h 851265"/>
+              <a:gd name="connsiteX211" fmla="*/ 10955070 w 12191998"/>
+              <a:gd name="connsiteY211" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX212" fmla="*/ 11015396 w 12191998"/>
+              <a:gd name="connsiteY212" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX213" fmla="*/ 11067782 w 12191998"/>
+              <a:gd name="connsiteY213" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX214" fmla="*/ 11113820 w 12191998"/>
+              <a:gd name="connsiteY214" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX215" fmla="*/ 11155096 w 12191998"/>
+              <a:gd name="connsiteY215" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX216" fmla="*/ 11191608 w 12191998"/>
+              <a:gd name="connsiteY216" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX217" fmla="*/ 11229708 w 12191998"/>
+              <a:gd name="connsiteY217" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX218" fmla="*/ 11267808 w 12191998"/>
+              <a:gd name="connsiteY218" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX219" fmla="*/ 11304320 w 12191998"/>
+              <a:gd name="connsiteY219" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX220" fmla="*/ 11345596 w 12191998"/>
+              <a:gd name="connsiteY220" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX221" fmla="*/ 11391632 w 12191998"/>
+              <a:gd name="connsiteY221" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX222" fmla="*/ 11444020 w 12191998"/>
+              <a:gd name="connsiteY222" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX223" fmla="*/ 11504346 w 12191998"/>
+              <a:gd name="connsiteY223" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX224" fmla="*/ 11572608 w 12191998"/>
+              <a:gd name="connsiteY224" fmla="*/ 0 h 851265"/>
+              <a:gd name="connsiteX225" fmla="*/ 11640870 w 12191998"/>
+              <a:gd name="connsiteY225" fmla="*/ 3175 h 851265"/>
+              <a:gd name="connsiteX226" fmla="*/ 11701196 w 12191998"/>
+              <a:gd name="connsiteY226" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX227" fmla="*/ 11753582 w 12191998"/>
+              <a:gd name="connsiteY227" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX228" fmla="*/ 11799620 w 12191998"/>
+              <a:gd name="connsiteY228" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX229" fmla="*/ 11840896 w 12191998"/>
+              <a:gd name="connsiteY229" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX230" fmla="*/ 11877408 w 12191998"/>
+              <a:gd name="connsiteY230" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX231" fmla="*/ 11915508 w 12191998"/>
+              <a:gd name="connsiteY231" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX232" fmla="*/ 11953608 w 12191998"/>
+              <a:gd name="connsiteY232" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX233" fmla="*/ 11990120 w 12191998"/>
+              <a:gd name="connsiteY233" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX234" fmla="*/ 12031396 w 12191998"/>
+              <a:gd name="connsiteY234" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX235" fmla="*/ 12077432 w 12191998"/>
+              <a:gd name="connsiteY235" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX236" fmla="*/ 12129820 w 12191998"/>
+              <a:gd name="connsiteY236" fmla="*/ 166688 h 851265"/>
+              <a:gd name="connsiteX237" fmla="*/ 12190146 w 12191998"/>
+              <a:gd name="connsiteY237" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX238" fmla="*/ 12191998 w 12191998"/>
+              <a:gd name="connsiteY238" fmla="*/ 174668 h 851265"/>
+              <a:gd name="connsiteX239" fmla="*/ 12191998 w 12191998"/>
+              <a:gd name="connsiteY239" fmla="*/ 851265 h 851265"/>
+              <a:gd name="connsiteX240" fmla="*/ 0 w 12191998"/>
+              <a:gd name="connsiteY240" fmla="*/ 851265 h 851265"/>
+              <a:gd name="connsiteX241" fmla="*/ 0 w 12191998"/>
+              <a:gd name="connsiteY241" fmla="*/ 174668 h 851265"/>
+              <a:gd name="connsiteX242" fmla="*/ 1852 w 12191998"/>
+              <a:gd name="connsiteY242" fmla="*/ 174625 h 851265"/>
+              <a:gd name="connsiteX243" fmla="*/ 62177 w 12191998"/>
+              <a:gd name="connsiteY243" fmla="*/ 166687 h 851265"/>
+              <a:gd name="connsiteX244" fmla="*/ 114564 w 12191998"/>
+              <a:gd name="connsiteY244" fmla="*/ 155575 h 851265"/>
+              <a:gd name="connsiteX245" fmla="*/ 160602 w 12191998"/>
+              <a:gd name="connsiteY245" fmla="*/ 141287 h 851265"/>
+              <a:gd name="connsiteX246" fmla="*/ 201877 w 12191998"/>
+              <a:gd name="connsiteY246" fmla="*/ 125412 h 851265"/>
+              <a:gd name="connsiteX247" fmla="*/ 238389 w 12191998"/>
+              <a:gd name="connsiteY247" fmla="*/ 106362 h 851265"/>
+              <a:gd name="connsiteX248" fmla="*/ 276489 w 12191998"/>
+              <a:gd name="connsiteY248" fmla="*/ 87312 h 851265"/>
+              <a:gd name="connsiteX249" fmla="*/ 314589 w 12191998"/>
+              <a:gd name="connsiteY249" fmla="*/ 68262 h 851265"/>
+              <a:gd name="connsiteX250" fmla="*/ 351102 w 12191998"/>
+              <a:gd name="connsiteY250" fmla="*/ 52387 h 851265"/>
+              <a:gd name="connsiteX251" fmla="*/ 392377 w 12191998"/>
+              <a:gd name="connsiteY251" fmla="*/ 36512 h 851265"/>
+              <a:gd name="connsiteX252" fmla="*/ 438414 w 12191998"/>
+              <a:gd name="connsiteY252" fmla="*/ 20637 h 851265"/>
+              <a:gd name="connsiteX253" fmla="*/ 490802 w 12191998"/>
+              <a:gd name="connsiteY253" fmla="*/ 9525 h 851265"/>
+              <a:gd name="connsiteX254" fmla="*/ 551127 w 12191998"/>
+              <a:gd name="connsiteY254" fmla="*/ 3175 h 851265"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX9" y="connsiteY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX10" y="connsiteY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX11" y="connsiteY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX12" y="connsiteY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX13" y="connsiteY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX14" y="connsiteY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX15" y="connsiteY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX16" y="connsiteY16"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX17" y="connsiteY17"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX18" y="connsiteY18"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX19" y="connsiteY19"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX20" y="connsiteY20"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX21" y="connsiteY21"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX22" y="connsiteY22"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX23" y="connsiteY23"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX24" y="connsiteY24"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX25" y="connsiteY25"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX26" y="connsiteY26"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX27" y="connsiteY27"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX28" y="connsiteY28"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX29" y="connsiteY29"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX30" y="connsiteY30"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX31" y="connsiteY31"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX32" y="connsiteY32"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX33" y="connsiteY33"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX34" y="connsiteY34"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX35" y="connsiteY35"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX36" y="connsiteY36"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX37" y="connsiteY37"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX38" y="connsiteY38"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX39" y="connsiteY39"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX40" y="connsiteY40"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX41" y="connsiteY41"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX42" y="connsiteY42"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX43" y="connsiteY43"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX44" y="connsiteY44"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX45" y="connsiteY45"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX46" y="connsiteY46"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX47" y="connsiteY47"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX48" y="connsiteY48"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX49" y="connsiteY49"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX50" y="connsiteY50"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX51" y="connsiteY51"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX52" y="connsiteY52"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX53" y="connsiteY53"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX54" y="connsiteY54"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX55" y="connsiteY55"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX56" y="connsiteY56"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX57" y="connsiteY57"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX58" y="connsiteY58"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX59" y="connsiteY59"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX60" y="connsiteY60"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX61" y="connsiteY61"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX62" y="connsiteY62"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX63" y="connsiteY63"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX64" y="connsiteY64"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX65" y="connsiteY65"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX66" y="connsiteY66"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX67" y="connsiteY67"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX68" y="connsiteY68"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX69" y="connsiteY69"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX70" y="connsiteY70"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX71" y="connsiteY71"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX72" y="connsiteY72"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX73" y="connsiteY73"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX74" y="connsiteY74"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX75" y="connsiteY75"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX76" y="connsiteY76"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX77" y="connsiteY77"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX78" y="connsiteY78"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX79" y="connsiteY79"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX80" y="connsiteY80"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX81" y="connsiteY81"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX82" y="connsiteY82"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX83" y="connsiteY83"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX84" y="connsiteY84"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX85" y="connsiteY85"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX86" y="connsiteY86"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX87" y="connsiteY87"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX88" y="connsiteY88"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX89" y="connsiteY89"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX90" y="connsiteY90"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX91" y="connsiteY91"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX92" y="connsiteY92"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX93" y="connsiteY93"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX94" y="connsiteY94"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX95" y="connsiteY95"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX96" y="connsiteY96"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX97" y="connsiteY97"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX98" y="connsiteY98"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX99" y="connsiteY99"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX100" y="connsiteY100"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX101" y="connsiteY101"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX102" y="connsiteY102"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX103" y="connsiteY103"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX104" y="connsiteY104"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX105" y="connsiteY105"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX106" y="connsiteY106"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX107" y="connsiteY107"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX108" y="connsiteY108"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX109" y="connsiteY109"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX110" y="connsiteY110"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX111" y="connsiteY111"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX112" y="connsiteY112"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX113" y="connsiteY113"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX114" y="connsiteY114"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX115" y="connsiteY115"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX116" y="connsiteY116"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX117" y="connsiteY117"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX118" y="connsiteY118"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX119" y="connsiteY119"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX120" y="connsiteY120"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX121" y="connsiteY121"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX122" y="connsiteY122"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX123" y="connsiteY123"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX124" y="connsiteY124"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX125" y="connsiteY125"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX126" y="connsiteY126"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX127" y="connsiteY127"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX128" y="connsiteY128"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX129" y="connsiteY129"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX130" y="connsiteY130"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX131" y="connsiteY131"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX132" y="connsiteY132"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX133" y="connsiteY133"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX134" y="connsiteY134"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX135" y="connsiteY135"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX136" y="connsiteY136"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX137" y="connsiteY137"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX138" y="connsiteY138"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX139" y="connsiteY139"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX140" y="connsiteY140"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX141" y="connsiteY141"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX142" y="connsiteY142"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX143" y="connsiteY143"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX144" y="connsiteY144"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX145" y="connsiteY145"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX146" y="connsiteY146"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX147" y="connsiteY147"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX148" y="connsiteY148"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX149" y="connsiteY149"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX150" y="connsiteY150"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX151" y="connsiteY151"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX152" y="connsiteY152"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX153" y="connsiteY153"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX154" y="connsiteY154"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX155" y="connsiteY155"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX156" y="connsiteY156"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX157" y="connsiteY157"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX158" y="connsiteY158"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX159" y="connsiteY159"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX160" y="connsiteY160"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX161" y="connsiteY161"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX162" y="connsiteY162"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX163" y="connsiteY163"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX164" y="connsiteY164"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX165" y="connsiteY165"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX166" y="connsiteY166"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX167" y="connsiteY167"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX168" y="connsiteY168"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX169" y="connsiteY169"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX170" y="connsiteY170"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX171" y="connsiteY171"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX172" y="connsiteY172"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX173" y="connsiteY173"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX174" y="connsiteY174"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX175" y="connsiteY175"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX176" y="connsiteY176"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX177" y="connsiteY177"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX178" y="connsiteY178"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX179" y="connsiteY179"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX180" y="connsiteY180"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX181" y="connsiteY181"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX182" y="connsiteY182"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX183" y="connsiteY183"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX184" y="connsiteY184"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX185" y="connsiteY185"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX186" y="connsiteY186"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX187" y="connsiteY187"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX188" y="connsiteY188"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX189" y="connsiteY189"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX190" y="connsiteY190"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX191" y="connsiteY191"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX192" y="connsiteY192"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX193" y="connsiteY193"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX194" y="connsiteY194"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX195" y="connsiteY195"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX196" y="connsiteY196"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX197" y="connsiteY197"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX198" y="connsiteY198"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX199" y="connsiteY199"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX200" y="connsiteY200"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX201" y="connsiteY201"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX202" y="connsiteY202"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX203" y="connsiteY203"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX204" y="connsiteY204"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX205" y="connsiteY205"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX206" y="connsiteY206"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX207" y="connsiteY207"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX208" y="connsiteY208"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX209" y="connsiteY209"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX210" y="connsiteY210"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX211" y="connsiteY211"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX212" y="connsiteY212"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX213" y="connsiteY213"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX214" y="connsiteY214"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX215" y="connsiteY215"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX216" y="connsiteY216"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX217" y="connsiteY217"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX218" y="connsiteY218"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX219" y="connsiteY219"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX220" y="connsiteY220"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX221" y="connsiteY221"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX222" y="connsiteY222"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX223" y="connsiteY223"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX224" y="connsiteY224"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX225" y="connsiteY225"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX226" y="connsiteY226"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX227" y="connsiteY227"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX228" y="connsiteY228"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX229" y="connsiteY229"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX230" y="connsiteY230"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX231" y="connsiteY231"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX232" y="connsiteY232"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX233" y="connsiteY233"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX234" y="connsiteY234"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX235" y="connsiteY235"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX236" y="connsiteY236"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX237" y="connsiteY237"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX238" y="connsiteY238"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX239" y="connsiteY239"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX240" y="connsiteY240"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX241" y="connsiteY241"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX242" y="connsiteY242"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX243" y="connsiteY243"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX244" y="connsiteY244"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX245" y="connsiteY245"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX246" y="connsiteY246"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX247" y="connsiteY247"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX248" y="connsiteY248"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX249" y="connsiteY249"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX250" y="connsiteY250"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX251" y="connsiteY251"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX252" y="connsiteY252"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX253" y="connsiteY253"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX254" y="connsiteY254"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="12191998" h="851265">
+                <a:moveTo>
+                  <a:pt x="619389" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="687652" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="747977" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="800364" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="846402" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="887677" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="924189" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="962289" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1000389" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1036902" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1078177" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1124214" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1176602" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1236927" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1305189" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1373452" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1433777" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1486164" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1532202" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1573477" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1609989" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1648089" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1686189" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1722702" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1763977" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1810014" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1862402" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1922727" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1990989" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2059252" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2119577" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2171964" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2218002" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2259277" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2295789" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2333889" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2371989" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2408502" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2449777" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2495814" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2548202" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2608527" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2676789" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2745052" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2805377" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2857764" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2903802" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2945077" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2981589" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3019689" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3057789" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3094302" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3135577" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3181614" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3234002" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3294327" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3361002" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3430852" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3491177" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3543564" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3589602" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3630877" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3667389" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3705489" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3743589" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3780102" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3821377" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3867414" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3919802" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3980127" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4048389" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4116652" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4176977" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4229364" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4275402" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4316677" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4353189" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4429389" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4465902" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4507177" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4553216" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4605602" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4665928" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4734189" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4802453" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4862777" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4915165" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4961202" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5002478" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5038989" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5077091" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5115189" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5151702" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5192978" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5239014" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5291401" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5351727" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5410199" y="175985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5468671" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5528996" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5581383" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5627421" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5668696" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5705210" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5743308" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5781408" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5817921" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5859196" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5905234" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5957621" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6017948" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6086210" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6095999" y="455"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6105789" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6174052" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6234377" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6286764" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6332802" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6374077" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6410589" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6448689" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6486789" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6523302" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6564577" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6610614" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6663002" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6723327" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6781799" y="175985"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6840271" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6900596" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6952983" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6999021" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7040296" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7076808" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7114908" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7153008" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7189521" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7230796" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7276833" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7329221" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7389546" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7457808" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7526071" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7586396" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7638783" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7684821" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7726096" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7762608" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7800708" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7838808" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7875321" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7916596" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7962633" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8015021" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8075346" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8143608" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8211871" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8272196" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8324583" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8370621" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8411896" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8448408" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8486508" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8524608" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8561120" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8602396" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8648432" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8700820" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8761146" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8827820" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8897670" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="8957996" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9010382" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9056420" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9097696" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9134208" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9172308" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9210408" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9246920" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9288196" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9334232" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9386620" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9446946" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9515208" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9583470" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9643796" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9696182" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9742220" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9783496" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9820008" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9896208" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9932720" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="9973996" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10020032" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10072420" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10132746" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10201008" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10269270" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10329596" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10381982" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10428020" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10469296" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10505808" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10543908" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10582008" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10618520" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10659796" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10705832" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10758220" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10818546" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10886808" y="176212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="10955070" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11015396" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11067782" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113820" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11155096" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11191608" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11229708" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11267808" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11304320" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11345596" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11391632" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11444020" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11504346" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11572608" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11640870" y="3175"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11701196" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11753582" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11799620" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11840896" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11877408" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11915508" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11953608" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11990120" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12031396" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12077432" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12129820" y="166688"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12190146" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12191998" y="174668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12191998" y="851265"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="851265"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="174668"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1852" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="62177" y="166687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="114564" y="155575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="160602" y="141287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="201877" y="125412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="238389" y="106362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="276489" y="87312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="314589" y="68262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="351102" y="52387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="392377" y="36512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="438414" y="20637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="490802" y="9525"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="551127" y="3175"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A9227D6-37BB-4237-B345-F6D957BEE70E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761996" y="6375679"/>
+            <a:ext cx="2601690" cy="348462"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:fld id="{C2783BFF-2158-4E0B-955F-F81B2C6829E3}" type="datetime1">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr rtl="0">
+                <a:spcAft>
+                  <a:spcPts val="600"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:t>26.03.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="208329525"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4AD8A52-2B71-4BF7-A1FA-C56B44935EBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="644849" y="954923"/>
+            <a:ext cx="5875694" cy="4504620"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="8000" b="1" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sádeq</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="8000" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="8000" b="1" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Hedájat</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="8000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Podnadpis 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDB73300-D216-4234-B43F-F6DF19E00362}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="643157" y="5572664"/>
+            <a:ext cx="5877385" cy="841803"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4" descr="Obsah obrázku text&#10;&#10;Popis byl vytvořen automaticky">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37C57FDA-417B-4CFD-A7AE-9E0267CFCA5B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect r="1" b="7269"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6909481" y="10"/>
+            <a:ext cx="5282519" cy="6857990"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5282519" h="6858000">
+                <a:moveTo>
+                  <a:pt x="189795" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5282519" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5282519" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="189795" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="184756" y="6791325"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176358" y="6735762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="166281" y="6683375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="149485" y="6640512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="132689" y="6597650"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="112534" y="6561137"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="92379" y="6523037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="73903" y="6488112"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55427" y="6448425"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38632" y="6407150"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23515" y="6361112"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11758" y="6311900"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3359" y="6251575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6183312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3359" y="6113462"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11758" y="6056312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23515" y="6003925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38632" y="5956300"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55427" y="5915025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="75583" y="5876925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="95738" y="5840412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="115893" y="5802312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="134368" y="5762625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="152844" y="5721350"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="167960" y="5675312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="178038" y="5622925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="188115" y="5562600"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="189795" y="5494337"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="188115" y="5426075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="178038" y="5365750"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="167960" y="5313362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="152844" y="5268912"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="134368" y="5226050"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="115893" y="5186362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="95738" y="5149850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="75583" y="5114925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55427" y="5075237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38632" y="5033962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23515" y="4987925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11758" y="4935537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3359" y="4875212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4806950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3359" y="4738687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11758" y="4678362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23515" y="4625975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38632" y="4579937"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55427" y="4537075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="75583" y="4498975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="115893" y="4424362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="134368" y="4386262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="152844" y="4343400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="167960" y="4297362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="178038" y="4244975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="188115" y="4186237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="189795" y="4116387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="188115" y="4048125"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="178038" y="3987800"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="167960" y="3935412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="152844" y="3890962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="134368" y="3848100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="115893" y="3811587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="75583" y="3736975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55427" y="3697287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38632" y="3656012"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23515" y="3609975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11758" y="3557587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3359" y="3497262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3427412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3359" y="3360737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11758" y="3300412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23515" y="3248025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38632" y="3201987"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55427" y="3160712"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="75583" y="3121025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="95738" y="3084512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="115893" y="3046412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="134368" y="3009900"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="152844" y="2967037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="167960" y="2922587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="178038" y="2868612"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="188115" y="2809875"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="189795" y="2741612"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="188115" y="2671762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="178038" y="2613025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="167960" y="2560637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="152844" y="2513012"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="134368" y="2471737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="115893" y="2433637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="95738" y="2395537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="75583" y="2359025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55427" y="2319337"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38632" y="2278062"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23515" y="2232025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11758" y="2179637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3359" y="2119312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="2051050"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3359" y="1982787"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11758" y="1922462"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23515" y="1870075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38632" y="1824037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55427" y="1782762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="75583" y="1743075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="95738" y="1708150"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="115893" y="1671637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="134368" y="1631950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="152844" y="1589087"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="167960" y="1544637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="178038" y="1492250"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="188115" y="1431925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="189795" y="1363662"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="188115" y="1295400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="178038" y="1235075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="167960" y="1182687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="152844" y="1136650"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="134368" y="1095375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="115893" y="1055687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="95738" y="1017587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="75583" y="981075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55427" y="942975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38632" y="901700"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23515" y="854075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11758" y="801687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3359" y="744537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="673100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3359" y="606425"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11758" y="546100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="23515" y="496887"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38632" y="450850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="55427" y="409575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="73903" y="369887"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="92379" y="334962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="112534" y="296862"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="132689" y="260350"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="149485" y="217487"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="166281" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176358" y="122237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="184756" y="66675"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2282578484"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="Sadegh Hedayat | Iran pictures, Writers and poets, Persian pattern">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{383F0D5F-78E2-4362-BCA2-A9985B351077}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect r="6365" b="-1"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7338646" y="10"/>
+            <a:ext cx="4853354" cy="6857990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF0768B3-AF8C-431E-B29C-8D6BDB982FCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="382385"/>
+            <a:ext cx="6015897" cy="1492132"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" b="1" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sádeq</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" b="1" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Hedájat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="3200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>صادق هدایت (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="3200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1903 - 1951 </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="fa-IR" sz="3200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87DF3E8C-E1E6-4B64-833C-D20F0B3A0225}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="1371601"/>
+            <a:ext cx="6573595" cy="5104014"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pradědeček </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Rezá-Qolí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Chán </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Hedájat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (1800-1881) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fr. misijní škola v Teheránu   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1925</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> odjel do Evropy  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ávrat do Íránu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1930</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>práce o vegetariánství, kritizující násilí na zvířatech: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" b="1" u="sng" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>انسان و حیوان</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> esej </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>مرگ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1927</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Většina jeho povídek namluvena zde:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/watch?v=64OfkqG4HwY</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="426210481"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38E1FE41-75CE-44BB-A6BF-33008C6AA7BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1150070" y="518718"/>
+            <a:ext cx="2931735" cy="5657128"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4000" dirty="0"/>
+              <a:t>Esej „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4000" dirty="0" err="1"/>
+              <a:t>Marg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="4000" dirty="0"/>
+              <a:t>“ - 1927</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D198C997-764E-4CB9-A422-00C3A25D7279}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4358640" y="518719"/>
+            <a:ext cx="7226903" cy="3453262"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>inseparable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>If</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>there</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>would</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>be</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> no </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Thus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>there</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>must</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>be</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>order</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>have</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>meaning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Everything</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>whether</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>largest</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>star</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>smallest</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>particle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>earth</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>will</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sooner</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>later</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>die</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>stones</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>plants</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>animals</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> -- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>they</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>all</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>come</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>into</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> existence and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>will</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>successively</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>be</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>back</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>world</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>inexistence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. They </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>will</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>all</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>turn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>into</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>handful</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>dust</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fall</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>into</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>oblivion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>However</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>earth</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>keeps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> spinning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>recklessly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>endless</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>resumes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>its</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>remains</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>dead</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> sun </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>shines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>breeze</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>blows</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>flowers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fill</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> air </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fragrance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>birds</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. All </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>living</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>creatures</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>become</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>excited</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>smiles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>earth</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nourishes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>angel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>reaps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>harvest</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> her </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>old</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sickle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>... . </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>treats</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>all</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>living</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>creatures</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>equally</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>determines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fates</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>impartially</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. It </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>recognizes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>neither</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>rich</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> nor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>poor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>neither</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lowly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> nor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>high</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. It </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>puts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>human</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>beings</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>plants</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>animals</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>next</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>each</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>other</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>dark</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>graves</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. It </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>only</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>graveyard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>where</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>executioners</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>bloodthirsty</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> stop </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>acting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>tyrannically</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>innocents</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>tortured</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>graveyard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>there</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>neither</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>an</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>oppressor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> nor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>an</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>oppressed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>young</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>old</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> rest </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>peacefully</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>What</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>peaceful</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pleasant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sleep</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>! </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>One</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>will</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>never</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>see</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>next</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>morning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>will</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>never</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>hear</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>bluster</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and tumult </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>best</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>haven</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>refuge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>from</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pains</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sorrows</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sufferings</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cruelties</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>With</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>scintillant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fire</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lust</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>capriciousness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>goes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>out</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. All </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>wars</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>disputes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>killings</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>among</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>human</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>beings</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> end and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fierceness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>conflicts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>self-praise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>subside</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>depth</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cold</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>dark</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>soil</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>narrow</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pass</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>grave</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>If</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>did</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>exist</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>everyone</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>would</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> long </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>it</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Cries</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>despair</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>would</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>rise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> up to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Everyone</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>would</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>curse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>How</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>frightening</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>painful</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>it</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>would</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>be</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>if</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>were</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>endless</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>When</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> hard and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>arduous</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> test </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>extinguishes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>beguiling</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>youth</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>when</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>wellspring</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>kindness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>dries</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> up, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>when</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>coldness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>darkness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ugliness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>befalls</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>us</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>it</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>which</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>remedies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>situation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. It </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>which</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>puts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>bent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>stature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>wrinkled</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>faces</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>afflicted</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>bodies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>resting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>places</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Oh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lessen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sadness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sorrow</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>take</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>its</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>heavy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>burden</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>off</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>shoulders</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>put</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>an</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> end to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>misery</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>wandering</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ill-fated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>unhappy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>men</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>antidote</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>grief</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>despair</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> make </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>tearful</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>eyes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> dry. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>like</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>compassionate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mother</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>who</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>embraces</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>caresses</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> her </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>child</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>puts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>him</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sleep</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>after</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>stormy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>day</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>like</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - bitter and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fierce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> do not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>drag</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> man to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>aberration</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>depravity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>throw</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>him</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>horrible</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>whirlpool</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>laugh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>at</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>meanness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lowness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>selfishness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>stinginess</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>greediness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>human</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>beings</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>hide</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>indecent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>acts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Who</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> has not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>drunk</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>poisonous</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>wine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>? Man has </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>terrifying</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> image </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>glorious</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>angel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>regarded</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>raging</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Devil</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Why</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>they</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>afraid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Why</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> do </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>they</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> double-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cross</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>accuse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>shining</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>light</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, but </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>they</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>take</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>darkness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>auspicious</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>angel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>kindness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, but </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>they</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mourn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>loudly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>when</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>arrive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> messenger </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mourning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lamentation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> sad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>hearts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> open </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>door</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> hope to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>hopeless</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>entertain</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>weary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>helpless</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>caravan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>relieve</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>them</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>from</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>suffering</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>journey</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>praiseworthy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>everlasting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>... </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ghent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Belgium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Dole obr. H. domu, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="800" dirty="0"/>
+              <a:t>استان تهران، شهرستان تهران، خیابان سعدی، بالاتر از خیابان منوچهری، ضلع جنوب غربی بیمارستان </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="800" dirty="0" err="1"/>
+              <a:t>امیراعلم</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="800" dirty="0"/>
+              <a:t>، خیابان شهید تقوی (خیابان هدایت) پلاک ۳، کنار خانه سفیر کبیر دانمارک</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4" descr="خانه صادق هدایت | ایران بهتر">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41D5D69D-8DE7-4069-BB20-1A829BFA6FB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5669280" y="3870242"/>
+            <a:ext cx="4917439" cy="2753766"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="52437906"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75020571-CF1F-5F25-508A-04D7998A918B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" kern="1800" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Slepá sova</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" kern="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Búf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="5400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-e kúr</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="5400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4680039-B71A-5C34-C809-DB8AC0C31F9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buClr>
+                <a:srgbClr val="333399"/>
+              </a:buClr>
+              <a:buFont typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" kern="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>odcizení člověka ve společnosti,  bezdomovectví v tomto světě, dobrovolný vnitřní exil</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buClr>
+                <a:srgbClr val="333399"/>
+              </a:buClr>
+              <a:buFont typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" kern="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>„</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>druh historické fantazie a fikce „nevědomí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1937</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bombaji</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vyprávění v 1. os. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. - pro perské autory nepsané </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>tabu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>napětí mezi střeženým nitrem - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>darúní</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (vnitřek i vnitřní, soukromý, intimní) a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>exponovatelným</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> vnějškem - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bírúní</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (vnější, veřejné); </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>záherí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (vnější </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ظاهری</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bátení</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (vnitřní </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>باطنی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>dhaluje nitro svého hrdiny do nejmenších podrobností. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>v</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>nitřní monolog v neřízeném proudu vědomí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="260350"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Možné interpretace, ve vztahu k literatuře</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Smrt ženské </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>dvojpostavy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> v románu Slepá sova (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>éterické andělské ženy i ženy-děvky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) symbolizuje odmítání pouhého  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>nápodobování</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> a bezduchého přejímání dědictví klasické perské poezie i prózy. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2576954777"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1FE2CCE-EDE9-406A-AA7B-BB0B9E98C1EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="754144" y="484631"/>
+            <a:ext cx="5823637" cy="124969"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BE2E01E-87FF-44D4-9BCB-C8BD0979153E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="786582"/>
+            <a:ext cx="7995491" cy="5586786"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>povídková sbírka </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Pohřbený zaživa – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Zende</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>be</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>gúr</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1900" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>زنده به کور </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1930</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>V Íránu civilní zaměstnání</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>V Teheránu - intelektuální spolek </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Rab´a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (čtyřka) - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>گروه </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1900" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ربعه</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>obdoba </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sab´a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (zkratka </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>odabá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-je </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sab´a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – sedm učenců</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ادبای سبعه</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>členové </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Bozorg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Alaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1904 – 1997)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Modžtabá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Minoví (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1903 – 1977)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mas´úd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Farzád</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1906</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> 1981</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>editor časopisu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>سخن </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  - významného literárně společenského časopisu </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Roku </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1936</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Rab´a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> oficiálně rozpuštěna</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Indie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Hedájat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(1937-39)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> –  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>středoperština</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>překládá do moderní perštiny (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Jašty</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, spisy o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ardašírovi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>…) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Vydal zde </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Búf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-e kúr</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>zaměstnán na  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2000" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>اداره ی موسیقی کشور</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> úřadu náležel i časopis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2000" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>مجلهٔ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2000" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> موسیقی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ,</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V posledních letech života - především překlady z E jazyků a hlavně Kafky – hodnotil ho i teoreticky (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pajám</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Káfká</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – K. poslání).  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>پیام کافکا</a:t>
+            </a:r>
+            <a:endParaRPr lang="fa-IR" sz="2000" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ke konci života - opium</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>na konci roku </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1950</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> odjíždí do Paříže</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1951 si ve svém malém bytě pustil plyn, je pohřben v Paříži.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>„</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Odjel jsem a zlomil vaše srdce, uvidíme se v soudný den“ </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1900" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1900" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4" descr="Obsah obrázku text, exteriér, osoba, stojící&#10;&#10;Popis byl vytvořen automaticky">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{458E9DA3-24F4-4E70-82C9-5AED10476853}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8916704" y="3429000"/>
+            <a:ext cx="1913838" cy="2944367"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Obrázek 3" descr="Obsah obrázku země, exteriér, květina, rostlina&#10;&#10;Popis byl vytvořen automaticky">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C02C205F-CF3E-470B-9753-C383004875A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8828891" y="482321"/>
+            <a:ext cx="2089464" cy="2785952"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1385466590"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A737EA7-5AC7-49D9-8A99-22605DAE5978}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="382386"/>
+            <a:ext cx="10178322" cy="322464"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1"/>
+              <a:t>Rezá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0"/>
+              <a:t> Šáh – nástup k moci a modernizace    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1.období </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Pahlaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>عصر پهلوی اول </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DA531D6-A45E-4C46-99A0-A6FED3FC6B3F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="811032"/>
+            <a:ext cx="8861151" cy="5894567"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Rezá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> Chán se dostává k moci v kontextu britských strategických zájmů, kdy se Britové obávají sovětského pronikání do Íránu a hledají silnou osobnost schopnou stabilizovat situaci</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ generál </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Ironside</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> proto reorganizuje perskou kozáckou brigádu pod britským vlivem a podporuje vznik nového mocenského centra v Teheránu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ 21. února 1921 provádí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Rezá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> Chán státní převrat a následně je jmenován ministrem války a vrchním velitelem armády</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ 1923 je poslední </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>qádžárovský</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> vládce Ahmad Šáh donucen odejít do Evropy a ztrácí reálnou moc</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ 1925 přijímá </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Rezá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> jméno </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Pahlaví</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> a 12. prosince je korunován jako zakladatel nové dynastie</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ následně zahajuje rozsáhlý program modernizace státu a společnosti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ reforma vzdělávání inspirovaná francouzským modelem přispívá ke zvýšení gramotnosti, přesto však zůstává úroveň vzdělání velmi nízká</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ roku 1935 je otevřena </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0"/>
+              <a:t>Teheránská univerzita </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>a režim podporuje vzdělávání i zaměstnávání žen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ modernizace je spojena se silnou centralizací, díky níž se Teherán stává hlavním centrem politického i kulturního života</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ výrazný odpor vyvolávají reformy odívání, které zasahují zejména venkovské a náboženské prostředí</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ mužům je zakázán tradiční turban a nahrazen evropským oděvem, zatímco ženám je od roku 1935 zakázáno nosit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>čádor</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>➤ Írán se tak stává první muslimskou zemí, která zákonem zakazuje zahalování, přičemž porušování těchto opatření je trestáno pokutami i vězením</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" fontAlgn="base">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3085137533"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="نیرنگستان - کتاب هایی که می خوانیم">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F84E7522-0430-47C5-8707-F83B89B98BBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect r="-1" b="2656"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7338646" y="10"/>
+            <a:ext cx="4853354" cy="6857990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F27100F-9FD5-44E8-A69C-42B1E00D32A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="995680" y="382385"/>
+            <a:ext cx="5785268" cy="308495"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5D351A6-D73E-4E73-A022-3E768B8C5263}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="690881"/>
+            <a:ext cx="6015897" cy="5784734"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Folkoristika</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>    </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Najrangistán</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> –  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>نیرنگستان - 1934</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="fa-IR" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rálně tradované příběhy, bajky o zvířatech, ukolébavky, písně, rituály, pověry </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>racoval v rozhlase jako editor</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>studoval buddhismus, velmi ovlivněn myšlenkou predestinace, převtělování </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1187575087"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B79B3792-F2F4-400D-83F1-52DB2D7294FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="754144" y="484631"/>
+            <a:ext cx="6340519" cy="1638469"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hedájat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" i="0" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – zakladatel tradice literární kritiky v Íránu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AA9E2CA-A65E-43FC-8E25-C8A9B2EC3B9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="1406014"/>
+            <a:ext cx="7285736" cy="4967354"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Práce např. o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Chajjámovi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> a jeho </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Nourúznáme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>zakladatel žánru </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>qazzie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (parodie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>قضیه</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="fa-IR" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Vagh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Vagh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sáháb</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>وغ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>وغ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ساهاب</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pan klanící se zírající“ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>vyšlo r. 1933</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>dílo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Moderní styly v perské poezii</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– 1941 vytváří nové termíny, např. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>nesmyslnismus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>čarandism</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fa-IR" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>پیام کافکا</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>   - 1948 – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Pajám</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Káfká</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 1. příklad moderní literární kritiky v západním stylu.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>napsal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1948</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, jedno z jeho posledních děl</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" kern="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>púč</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" b="1" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>پوچ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – marnost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – velmi často se opakující slovo v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" kern="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pajám</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" kern="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Káfká</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, také </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>absurdita, směšnost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" kern="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>mozhek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" b="1" kern="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>مضحک</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2" descr="کتاب وغ وغ ساهاب اثر صادق هدایت انتشارات الماس پارسیان | دیجی‌کالا">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9226DE7-94E3-456D-8588-4A4E886EFAF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8050787" y="1600709"/>
+            <a:ext cx="3656581" cy="3656581"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2890375057"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5212EFA7-5FEF-4401-A3F3-2EA1E09DEE8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="382385"/>
+            <a:ext cx="5527033" cy="1492132"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" b="0" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Povídkové sbírky:  </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="3600" b="0" i="0">
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" sz="3600"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A58EE47-1755-4031-A117-E582598AA7CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="943897" y="1032388"/>
+            <a:ext cx="7374808" cy="5443228"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1930 - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1600" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>زنده به گور</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1600" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>    Pohřbený zaživa – 8 povídek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tehrán</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Součástí též stejnojmenná povídka </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Zende</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>be</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>gúr</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> s autobiografickými prvky  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fascinace  smrtí, hlavní hrdina přemýšlí o sebevraždě</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Otázky po smyslu života, lidské bezvýznamnosti</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ne, nejsem ani živý ani spící. Není nic, co bych měl rád, není nic, co bych nenáviděl....Mrtvým již více nezávidím. Pokládejte mě za toho, kdo již náleží do jejich světa. Jsem s nimi. Jsem pohřben zaživa...”</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Yarshater</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: íránská společnost v „přechodu“ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Literární hledisko - vnitřní monolog, úsporný jazyk, koncisní věty</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Abdží</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>chánum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>آبجی خانوم   </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1400" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Morde </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>chorhá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>مرده </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="0" i="0" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>خورها</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2400" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>آتش پرست</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Átaš</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>parast</a:t>
+            </a:r>
+            <a:endParaRPr lang="fa-IR" sz="1800" b="1" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1600" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4" descr="Obsah obrázku text&#10;&#10;Popis byl vytvořen automaticky">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BA3296F-35A8-4765-9397-9E13B11A43E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect r="1" b="8154"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8587040" y="304177"/>
+            <a:ext cx="1983744" cy="2803089"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2" descr="داستان مرده خورها از صادق هدایت - گلونی">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93EC7072-8982-4AFD-A940-65D22D7801B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8318706" y="3750734"/>
+            <a:ext cx="2520412" cy="2520412"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="69375524"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F7DB07E-3BF5-E6D9-9167-16CB0E37B4AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="382385"/>
+            <a:ext cx="10178322" cy="447348"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>Další Povídkové sbírky</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{486332B2-40F1-012A-476B-F9388AACB547}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="829733"/>
+            <a:ext cx="10178322" cy="5049859"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1933 – Se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>qa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ṭ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>re</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>chún</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>سه قطره خون </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>11 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>povídek, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tehrán</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, 1933</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Masky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Súratakhá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>صورتکها </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Dáš </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ákol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>داش آکل  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(Kubíčková  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Zaní</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ke </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>mardeš</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>gom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>karde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(Kubíčková) –  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>زنی که مردش را گم کرده </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>masochistické tendence v lásce </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alavíje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>chánom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>علویه خانم</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – pouť karavany do </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Mašhadu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alavíje</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1942 - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Poslední povídková sbírka: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sag</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>velgard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>سگ ولگرد</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D0D0D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(Zatoulaný pes)  – 8 povídek. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hádží</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" u="sng" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>aqá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – 1945 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>حاجی آقا</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Dlouhá povídka, vyšla nejprve samostatně v časopise</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>kritika tehdejší perské společnosti, oportunismus, bezskrupulóznosti. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Túp</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>morváríd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Perleťový </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>kanón) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>توپ مروارید</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – jedny z jeho posledních prací, TM - satira, 1947, vyšla teprve těsně před revolucí a i pak byla okamžitě pozastavena.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0F4761"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="622653989"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7121ECCD-44B6-AE9A-2745-3BA5C75E49F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6BD4DE1-18B0-1DF9-09DC-550D55B89C4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3246026147"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DECE36D4-5D30-47DF-8FF4-B0AD9A1EFB95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1181100" y="382385"/>
+            <a:ext cx="10248900" cy="427240"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Bookman Old Style" panose="02050604050505020204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Negativní dopady šáhovy autokratické vlády, cenzura </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5169AFD4-DC2C-4A7A-86FF-9125F9320145}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1181100" y="891541"/>
+            <a:ext cx="10248900" cy="5739848"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>kon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. 20. let šáhova vláda  autokratické rysy, paranoidní podezřívavosti vůči okolí.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1927</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> zakázány veškeré komunistické a socialistické strany</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>tisk je pod striktní vládní censurou </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1924</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> za politickou satiru a karikaturu šáha zastřelen básník </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mírzáde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ešqí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="714375" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>avádění hovorové řeči namísto formální, knižní perštiny.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="714375" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sentimentální epická oslava hrdinské minulosti Íránu. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="714375" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>rozvíjí se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>historický román</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - velmi populární - témata z předislámské minulosti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> vlastenectví, vysoká morálka a ochota ke změnám (v modernizační linii).  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ve</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 20. i 30. letech  – silná cenzura </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1900–1912</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> vychází 332 periodik, v letech </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1926–1941</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> je to již pouhých 50.  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - autoři – únik do literárních společností  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>انجمن ادبی </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - diskuze o poezii i prozaickém stylu  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Výrazné a nové téma: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>žena</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – oběť</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-   témata související s „nevhodnou morálkou“ (alkoholismus, drogy a hráčská vášeň, prostituce) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Hl. tvorba, která prezentuje šáha jako progresivního tvůrce nového, silného Íránu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2388437065"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B53EB050-3865-7B91-2924-1DB6E71CD373}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="382385"/>
+            <a:ext cx="10178322" cy="596023"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:t>Nacionalismus 30. let a návrat k „perské kultuře“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19E6330E-78B3-E985-25D1-49252B8E00CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="1077687"/>
+            <a:ext cx="10178322" cy="5519056"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ ve 30. letech vrcholí nacionalistická politika </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Rezá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> Šáha, která zdůrazňuje návrat k čistě perským kulturním zdrojům</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ v centru pozornosti stojí předislámské vlastenectví a glorifikace </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>achajmenovského</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>sásánovského</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> období, postupné oslabování vlivu šíitského duchovenstva ve společnosti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ vědci i spisovatelé se snaží dokazovat negativní dopad „islámské“ nadvlády na čistotu perského jazyka ➤ cílem je potlačit dlouhodobou dominanci islámských prvků v kolektivní paměti národa</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ šáh zároveň využívá předislámskou minulost k legitimizaci své vlády a zdůrazňuje „perský“ původ dynastie </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Pahlaví</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ dochází k systematické podpoře folkloru, tradic a lidové kultury jako zdroje národní identity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ roku 1937 vzniká </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Národopisné muzeum v Teheránu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>a stát podporuje sběr lidových písní, pověstí a zvyků</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Sádeq</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Hedájat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> se zapojuje studií </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" dirty="0"/>
+              <a:t>نیرنگستان, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>v níž zkoumá lidové zvyky a jejich předislámské kořeny</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>➤ ve svých textech (např. Folklor já </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>farhang</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>túde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" dirty="0"/>
+              <a:t>فلکر يا فرهنگ توده) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>přispívá k definování lidové kultury jako základu národa</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="849046542"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A539E391-2AD5-D1C7-62E6-B2A6F9AC65FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="382385"/>
+            <a:ext cx="10178322" cy="539966"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Purifikace perštiny</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF5B0A37-B72B-9CA2-B673-775AFA6A04F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1251678" y="1200647"/>
+            <a:ext cx="6684008" cy="5396096"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1935</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Akademie věd </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>فرهنگستان ایران </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-  dnes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>فرهنگستان زبان و ادب فارسی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>vznikala nová slova, například slučováním podstatných jmen a sloves (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="1" dirty="0" err="1"/>
+              <a:t>chabarnegár</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" i="1" dirty="0"/>
+              <a:t>خبرنگار </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(novinář), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="1" dirty="0" err="1"/>
+              <a:t>chabargozárí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" i="1" dirty="0"/>
+              <a:t>خبرگزاری </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(tisková agentura), apod.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>výpůjčky z evropských/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>neevrop</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. jazyků</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ještě ze </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>semito</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>/turkických jazyků: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>قانون اساسی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2400" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>مشروطه </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2400" b="1" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>اقلیت</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2400" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>      </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2400" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>اکثریت </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>docházelo k posunu významu u dříve používaných persko-arabských slov, např. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="1" dirty="0" err="1"/>
+              <a:t>mellat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" b="1" i="1" dirty="0"/>
+              <a:t>ملت</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(dříve náboženská menšina, dnes národ), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" i="1" dirty="0" err="1"/>
+              <a:t>rúznáme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" i="1" dirty="0"/>
+              <a:t>روزنامه </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(dříve oficiální diář, dnes noviny)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2400" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" i="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03707D73-F21B-B100-EA3F-B23CAA8C0D61}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7959814" y="261257"/>
+            <a:ext cx="4063999" cy="2438400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4282661427"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA77D789-9DE0-43A3-B196-F13CFECFAC1F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CD8B35E-4257-408C-86F9-72510C807F8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="382385"/>
+            <a:ext cx="6015897" cy="1492132"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" b="1" u="sng">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Literární modernizace</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="3200">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" sz="3200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9BC648B-BC3C-4674-B1FD-2F9F1C6D753E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="283464" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5826F4A-7F6D-4F86-93BD-840E056F8CF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="765051" y="1554480"/>
+            <a:ext cx="7155939" cy="5189219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Jekí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>búd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>jekí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nabúd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Af</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sáne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>obě díla </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>tendence k jednoduššímu výrazu i stylu </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>předmluvy obou děl - manifesty literární moderny.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="114300" lvl="0" indent="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Řeší se zásadní otázka perské literatury</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – próza v per. literatuře </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>měsíčník </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Armaghán</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ارمغان</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>založen r. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1919 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Vahídem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Dastgerdím</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>وحید دستگردی  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(1879-1942)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>انگلیس پر تدلیس </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>روس منحوس</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="455295" indent="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>časopis se stal fórem pro přední básníky a spisovatele té doby</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>přesah od literatury až po vědu, medicínu, techniku. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Nechával prostor i mladým začínajícím autorům.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>vycházel až do </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1979</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{503EFC4D-0CA3-2A49-FAC9-8DF255735C28}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect r="-1" b="2343"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7389812" y="10"/>
+            <a:ext cx="4802188" cy="6857990"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="4802188" h="6858000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="4802188" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4802188" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4763" y="6791325"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12700" y="6735762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22225" y="6683375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38100" y="6640512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="53975" y="6597650"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="73025" y="6561137"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="92075" y="6523037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="109538" y="6488112"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127000" y="6448425"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142875" y="6407150"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157163" y="6361112"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="168275" y="6311900"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176213" y="6251575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="179388" y="6183312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176213" y="6113462"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="168275" y="6056312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157163" y="6003925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142875" y="5956300"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127000" y="5915025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="107950" y="5876925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="88900" y="5840412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69850" y="5802312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="52388" y="5762625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34925" y="5721350"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20638" y="5675312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113" y="5622925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1588" y="5562600"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="5494337"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1588" y="5426075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113" y="5365750"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20638" y="5313362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34925" y="5268912"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="52388" y="5226050"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69850" y="5186362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="88900" y="5149850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="107950" y="5114925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127000" y="5075237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142875" y="5033962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157163" y="4987925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="168275" y="4935537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176213" y="4875212"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="179388" y="4806950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176213" y="4738687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="168275" y="4678362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157163" y="4625975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142875" y="4579937"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127000" y="4537075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="107950" y="4498975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69850" y="4424362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="52388" y="4386262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34925" y="4343400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20638" y="4297362"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113" y="4244975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1588" y="4186237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4116387"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1588" y="4048125"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113" y="3987800"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20638" y="3935412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34925" y="3890962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="52388" y="3848100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69850" y="3811587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="107950" y="3736975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127000" y="3697287"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142875" y="3656012"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157163" y="3609975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="168275" y="3557587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176213" y="3497262"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="179388" y="3427412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176213" y="3360737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="168275" y="3300412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157163" y="3248025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142875" y="3201987"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127000" y="3160712"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="107950" y="3121025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="88900" y="3084512"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69850" y="3046412"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="52388" y="3009900"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34925" y="2967037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20638" y="2922587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113" y="2868612"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1588" y="2809875"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="2741612"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1588" y="2671762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113" y="2613025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20638" y="2560637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34925" y="2513012"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="52388" y="2471737"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69850" y="2433637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="88900" y="2395537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="107950" y="2359025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127000" y="2319337"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142875" y="2278062"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157163" y="2232025"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="168275" y="2179637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176213" y="2119312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="179388" y="2051050"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176213" y="1982787"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="168275" y="1922462"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157163" y="1870075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142875" y="1824037"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127000" y="1782762"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="107950" y="1743075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="88900" y="1708150"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69850" y="1671637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="52388" y="1631950"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34925" y="1589087"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20638" y="1544637"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113" y="1492250"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1588" y="1431925"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1363662"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1588" y="1295400"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11113" y="1235075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="20638" y="1182687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="34925" y="1136650"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="52388" y="1095375"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="69850" y="1055687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="88900" y="1017587"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="107950" y="981075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127000" y="942975"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142875" y="901700"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157163" y="854075"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="168275" y="801687"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176213" y="744537"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="179388" y="673100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="176213" y="606425"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="168275" y="546100"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="157163" y="496887"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="142875" y="450850"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="127000" y="409575"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="109538" y="369887"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="92075" y="334962"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="73025" y="296862"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="53975" y="260350"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="38100" y="217487"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="22225" y="174625"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12700" y="122237"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4763" y="66675"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2863439530"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obrázek 4" descr="Obrázek s látkou, zakrytým stolem a červenou barvu&#10;&#10;Automaticky generovaný popis">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D3BA21E-E6C8-4E14-8E53-C5DF567E9DFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="20" y="10"/>
+            <a:ext cx="12191979" cy="6857990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C3B467-088C-4F3D-A9A7-105C4E1E20CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1276055" y="2350017"/>
+            <a:ext cx="4775075" cy="1630906"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Mohammad Alí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Džamálzáde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="000080"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1892-1997).</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="000080"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>سید محمدعلی جمال‌زاده</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="cs" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Podnadpis 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8722DDC-8EEE-4A06-8DFE-B44871EAA2CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1276055" y="3990546"/>
+            <a:ext cx="4775075" cy="559656"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="cs" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sit Dolor Amet</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Obrázek 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B8001A3-435B-4BFA-89F0-ADC752BF09A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6991351" y="561262"/>
+            <a:ext cx="4263320" cy="6077497"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1736693185"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B745B40F-9464-4786-8890-2FBE4B3BC62D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8321040" y="426720"/>
+            <a:ext cx="3185161" cy="396240"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA1EAB31-0DC6-42E8-BABA-8DAAD4C2FD3F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="822960"/>
+            <a:ext cx="6888330" cy="5862319"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" rtl="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Narodil se v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Esfahánu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, zemřel v Ženevě. </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-SA" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>یکی بود یکی نبود </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>   -  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>první povídkové dílo v perské literatuře. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>mezník ve vývoji literatury (idiomy, hovorový jazyk, kritický pohled na perskou společnost) </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Život:</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> otec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>klerik konstituční éry, radikální reformní duchovní – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sajjed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Džamáloddín</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vá´ez</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Po smrti otce -) Bejrút -) Francie, právo. Oženil se se spolužačkou, Francouzskou</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Berlín:  připojil se zde ke skupině íránských exulantů z různých zemí, spolu-formoval   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Komité-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>j</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>melijún</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>í</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rāní</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" dirty="0">
+                <a:hlinkClick r:id="rId2" tooltip="کمیته ملّیّون (صفحه وجود ندارد)"/>
+              </a:rPr>
+              <a:t>کمیته </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" dirty="0" err="1">
+                <a:hlinkClick r:id="rId2" tooltip="کمیته ملّیّون (صفحه وجود ندارد)"/>
+              </a:rPr>
+              <a:t>ملّیّون</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" dirty="0">
+                <a:hlinkClick r:id="rId2" tooltip="کمیته ملّیّون (صفحه وجود ندارد)"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. 1915</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" dirty="0"/>
+              <a:t>سید حسن </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fa-IR" dirty="0" err="1"/>
+              <a:t>تقی‌زاده</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Sajjed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> Hasan </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" err="1"/>
+              <a:t>Taqízáde</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> (1878-1970) – z Tabrízu,  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>velmi vlivný a významný politik a diplomat  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>v Berlíně zakladatel Komité-je </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>írán</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Káve</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>,  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný text 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A34DB474-4E7C-4368-8627-532EFEBF5126}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="489858" y="142241"/>
+            <a:ext cx="6694714" cy="680720"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ar-OM" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="-18"/>
+              </a:rPr>
+              <a:t>زندگینامه</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ar-OM" sz="3600" dirty="0"/>
+              <a:t> زندگینامه زندگینامه زندگینامه </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Obrázek 11" descr="Obsah obrázku portrét, Lidská tvář, skica, oblečení&#10;&#10;Popis byl vytvořen automaticky">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B586D449-D944-E77D-AA60-BC3471F37F12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7894626" y="142239"/>
+            <a:ext cx="3611574" cy="4778104"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2462751526"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SavonVTI">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Odznáček">
   <a:themeElements>
-    <a:clrScheme name="Custom 38">
+    <a:clrScheme name="Badge">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="505046"/>
+        <a:srgbClr val="2A1A00"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="F3F3F2"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="EE462D"/>
+        <a:srgbClr val="F8B323"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="595A85"/>
+        <a:srgbClr val="656A59"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="8D6F5B"/>
+        <a:srgbClr val="46B2B5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FABD2F"/>
+        <a:srgbClr val="8CAA7E"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="AF8073"/>
+        <a:srgbClr val="D36F68"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="787880"/>
+        <a:srgbClr val="826276"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="CC8D00"/>
+        <a:srgbClr val="46B2B5"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="82829E"/>
+        <a:srgbClr val="A46694"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Savon">
+    <a:fontScheme name="Badge">
       <a:majorFont>
-        <a:latin typeface="Avenir Next LT Pro Light" panose="02020404030301010803"/>
+        <a:latin typeface="Impact" panose="020B0806030902050204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
-        <a:font script="Hant" typeface="新細明體"/>
-[...309 lines deleted...]
-        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-      </a:minorFont>
-[...192 lines deleted...]
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Gill Sans MT" panose="020B0502020104020203"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...38 lines deleted...]
-        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Grek" typeface="Corbel"/>
+        <a:font script="Cyrl" typeface="Corbel"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="휴먼매직체"/>
+        <a:font script="Hans" typeface="华文中宋"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Majalla UI"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Badge">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="67000"/>
+                <a:satMod val="105000"/>
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
-                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:tint val="73000"/>
+                <a:satMod val="103000"/>
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
-                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:tint val="81000"/>
+                <a:satMod val="109000"/>
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
-                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="94000"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
-                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:shade val="100000"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
-                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:shade val="78000"/>
+                <a:satMod val="120000"/>
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
-                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="in">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="in">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="50800" cap="flat" cmpd="sng" algn="in">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="25000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
+                <a:shade val="98000"/>
                 <a:satMod val="150000"/>
-                <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
+                <a:shade val="90000"/>
                 <a:satMod val="130000"/>
-                <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Badge" id="{71A07785-5930-41D4-9A83-E23602B48E98}" vid="{771EA782-DFA6-45B1-AEA3-661F1715B310}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>{3766A534-46CD-46E4-B4C5-5EE5A9CA56BA}tf56410444_win32</Template>
+  <Template>TM10001106[[fn=Odznáček]]</Template>
   <TotalTime></TotalTime>
-  <Words>1330</Words>
+  <Words>4021</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>141</Paragraphs>
-  <Slides>14</Slides>
+  <Paragraphs>280</Paragraphs>
+  <Slides>34</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>34</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
+    <vt:vector size="47" baseType="lpstr">
+      <vt:lpstr>Abadi</vt:lpstr>
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Avenir Next LT Pro</vt:lpstr>
-      <vt:lpstr>Avenir Next LT Pro Light</vt:lpstr>
+      <vt:lpstr>Bookman Old Style</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Cambria</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
-      <vt:lpstr>Garamond</vt:lpstr>
-      <vt:lpstr>Segoe UI</vt:lpstr>
+      <vt:lpstr>Gill Sans MT</vt:lpstr>
+      <vt:lpstr>Impact</vt:lpstr>
+      <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
-      <vt:lpstr>SavonVTI</vt:lpstr>
+      <vt:lpstr>Odznáček</vt:lpstr>
+      <vt:lpstr>Literatura 1. období Pahlaví</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr> Rezá Šáh – nástup k moci a modernizace    1.období Pahlaví عصر پهلوی اول </vt:lpstr>
+      <vt:lpstr>Negativní dopady šáhovy autokratické vlády, cenzura </vt:lpstr>
+      <vt:lpstr>Nacionalismus 30. let a návrat k „perské kultuře“</vt:lpstr>
+      <vt:lpstr>Purifikace perštiny</vt:lpstr>
+      <vt:lpstr>Literární modernizace </vt:lpstr>
       <vt:lpstr>Mohammad Alí Džamálzáde (1892-1997).  سید محمدعلی جمال‌زاده </vt:lpstr>
-      <vt:lpstr>Sajjed Hasan Taqízáde</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>očitý svědek genocidy</vt:lpstr>
+      <vt:lpstr>Káve (1916–1922) کاوه</vt:lpstr>
+      <vt:lpstr> Džamálzáde – život v cizině </vt:lpstr>
+      <vt:lpstr>Džamálzáde – jazyk a tvorba </vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Tématika D. děl </vt:lpstr>
+      <vt:lpstr>Bylo nebylo 1921</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Fársí šekar astفارسی شکر است  </vt:lpstr>
+      <vt:lpstr>دوستی خاله‌خرسه </vt:lpstr>
+      <vt:lpstr>Další díla</vt:lpstr>
+      <vt:lpstr>         Pláň zmrtvýchvstání,  صحرای محشر, 1947 </vt:lpstr>
+      <vt:lpstr> راه‌آب‌نامه Kniha o strouze (odvodnění, spor o strouhu), 1948 </vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Sádeq Hedájat</vt:lpstr>
+      <vt:lpstr>Sádeq Hedájat (صادق هدایت (1903 - 1951  </vt:lpstr>
+      <vt:lpstr>Esej „Marg“ - 1927</vt:lpstr>
+      <vt:lpstr>Slepá sova  - Búf-e kúr </vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
-      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr> راه‌آب‌نامه Kniha o strouze (odvodnění, spor o strouhu), 1948 </vt:lpstr>
+      <vt:lpstr>Hedájat – zakladatel tradice literární kritiky v Íránu.    </vt:lpstr>
+      <vt:lpstr>Povídkové sbírky:   </vt:lpstr>
+      <vt:lpstr>Další Povídkové sbírky</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Mohammad Alí Džamálzáde (1892-1997).  سید محمدعلی جمال‌زاده </dc:title>
+  <dc:title>Sádeq Hedájat Mohammad Džamalzáde</dc:title>
   <dc:creator>Zuzana Kříhová</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>