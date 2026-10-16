--- v0 (2026-08-21)
+++ v1 (2026-10-16)
@@ -353,54 +353,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="81" d="100"/>
-          <a:sy n="81" d="100"/>
+          <a:sx n="80" d="100"/>
+          <a:sy n="80" d="100"/>
         </p:scale>
-        <p:origin x="648" y="53"/>
+        <p:origin x="682" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -13731,81 +13731,51 @@
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:uFill>
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" b="0" strike="noStrike" spc="-1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>Mgr. Jitka </a:t>
-[...29 lines deleted...]
-              <a:t>, Ph.D.</a:t>
+              <a:t>Jitka Močičková</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1800" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:uFill>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:uFill>
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" b="0" strike="noStrike" spc="-1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
@@ -18150,61 +18120,50 @@
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>od 60. let 20. stol. časopis </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" b="1" spc="-1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Historická geografie</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="2400" b="1" spc="-1" dirty="0" smtClean="0">
-[...9 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-227520">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1200" spc="-1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:uFill>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:uFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="1080">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
@@ -32049,108 +32008,78 @@
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
               <a:t>Stachoň</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" b="0" strike="noStrike" spc="-1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t> </a:t>
-[...14 lines deleted...]
-              <a:t>+ historická klimatologie</a:t>
+              <a:t> + historická klimatologie</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-227520">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" b="0" strike="noStrike" spc="-1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>MZK </a:t>
-[...14 lines deleted...]
-              <a:t>– Eva </a:t>
+              <a:t>MZK – Eva </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" b="0" strike="noStrike" spc="-1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
               <a:t>Chodějovská</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2400" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:uFill>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:uFill>
@@ -32568,65 +32497,51 @@
               <a:rPr lang="cs-CZ" sz="2800" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style"/>
               </a:rPr>
               <a:t>d</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" spc="-1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style"/>
               </a:rPr>
-              <a:t>ějiny </a:t>
-[...13 lines deleted...]
-              <a:t>kartografie</a:t>
+              <a:t>ějiny kartografie</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-227520" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2800" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style"/>
               </a:rPr>
@@ -33149,62 +33064,132 @@
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2200" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:uFill>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:uFill>
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-227520">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="2200" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Bookman Old Style"/>
+              </a:rPr>
+              <a:t>d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2200" spc="-1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Bookman Old Style"/>
+              </a:rPr>
+              <a:t>igital</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="2200" spc="-1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style"/>
               </a:rPr>
-              <a:t>AI, </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2200" spc="-1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Bookman Old Style"/>
+              </a:rPr>
+              <a:t>humanities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2200" spc="-1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Bookman Old Style"/>
+              </a:rPr>
+              <a:t>: AI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2200" spc="-1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Bookman Old Style"/>
+              </a:rPr>
+              <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2200" spc="-1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="Bookman Old Style"/>
               </a:rPr>
               <a:t>deep</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2200" spc="-1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a:uFill>
@@ -35001,51 +34986,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TM04033921[[fn=Damašek]]</Template>
   <TotalTime></TotalTime>
-  <Words>2095</Words>
+  <Words>2093</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
   <Paragraphs>216</Paragraphs>
   <Slides>57</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>