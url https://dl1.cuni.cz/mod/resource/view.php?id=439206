--- v0 (2026-08-19)
+++ v1 (2026-10-07)
@@ -1,90 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="285" r:id="rId2"/>
-[...11 lines deleted...]
-    <p:sldId id="274" r:id="rId14"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="294" r:id="rId3"/>
+    <p:sldId id="264" r:id="rId4"/>
+    <p:sldId id="285" r:id="rId5"/>
+    <p:sldId id="293" r:id="rId6"/>
+    <p:sldId id="286" r:id="rId7"/>
+    <p:sldId id="287" r:id="rId8"/>
+    <p:sldId id="288" r:id="rId9"/>
+    <p:sldId id="289" r:id="rId10"/>
+    <p:sldId id="290" r:id="rId11"/>
+    <p:sldId id="291" r:id="rId12"/>
+    <p:sldId id="292" r:id="rId13"/>
+    <p:sldId id="277" r:id="rId14"/>
+    <p:sldId id="280" r:id="rId15"/>
+    <p:sldId id="283" r:id="rId16"/>
+    <p:sldId id="284" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="281" r:id="rId19"/>
+    <p:sldId id="279" r:id="rId20"/>
+    <p:sldId id="271" r:id="rId21"/>
+    <p:sldId id="282" r:id="rId22"/>
+    <p:sldId id="274" r:id="rId23"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -204,85 +222,85 @@
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{DB869939-E797-4A5C-979A-43DC26CE7772}" v="83" dt="2021-10-06T19:52:04.363"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15047" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="69" d="100"/>
           <a:sy n="69" d="100"/>
         </p:scale>
-        <p:origin x="560" y="40"/>
+        <p:origin x="560" y="44"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -414,51 +432,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl předlohy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -582,51 +600,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -760,51 +778,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -928,51 +946,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1173,51 +1191,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1402,51 +1420,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1766,51 +1784,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1883,51 +1901,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1978,51 +1996,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2253,51 +2271,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2505,51 +2523,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2720,51 +2738,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{98639F32-1E60-4ABA-9850-7D1134CAE682}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>15.12.2025</a:t>
+              <a:t>05.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3121,445 +3139,314 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zotero.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citacepro.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mendeley.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zotero.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citacepro.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mendeley.com/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl1.cuni.cz/course/view.php?id=18638" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-              <a:t>Proseminář k interpretaci textu</a:t>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Proseminář k interpretaci </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>textu – úterý 11:30</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Podnadpis 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>2026/27</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1181038891"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="458205951"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
-              <a:t>Příklady citací - (pokud odkazujete na zdroj formou „autor a rok</a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>. Rozumění a hermeneutický kruh</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+            </a:br>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
-[...193 lines deleted...]
-            </a:pPr>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Co je hermeneutický kruh?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Co je struktura smyslu?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Jaký je vztah mezi čtením a hermeneutickým kruhem?</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1290346593"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1285361143"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3568,2051 +3455,3337 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
-              <a:t>Příklady citací - </a:t>
+              <a:t>5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
-              <a:t>(pokud odkazujete na zdroj v poznámce pod čarou)</a:t>
-[...3 lines deleted...]
-              <a:t/>
+              <a:t>. Hermeneutický kruh v řečovém a písemném projevu</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
             </a:br>
-            <a:endParaRPr lang="cs-CZ" b="1" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-[...241 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Kde se uplatňuje struktura hermeneutického kruhu?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Jak se uplatňuje struktura hermeneutického kruhu v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>řečovém projevu?</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1282167328"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3443421692"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>. Tradice, dějinnost a dějinné vědomí</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...141 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="624817951"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2148373538"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32572E73-3199-4CB0-B176-7CC2F6832261}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...10 lines deleted...]
-                <a:latin typeface="Garamond"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
               </a:rPr>
-              <a:t/>
-[...6 lines deleted...]
-                <a:latin typeface="Garamond"/>
+              <a:t>CO JE REFERÁT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
               </a:rPr>
-            </a:br>
-[...122 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+              <a:t>? JAK ČÍST?</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D7D1023-1E30-45C9-92F6-ACB0B36D4A28}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="514350" indent="-514350">
-[...4 lines deleted...]
-              <a:t>podle </a:t>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Jak </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>normy  ČSN ISO </a:t>
-[...12 lines deleted...]
-              <a:t>Podle </a:t>
+              <a:t>se odlišuje od poznámek, výpisek, konspektu, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>….. (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>tzv. </a:t>
-[...3 lines deleted...]
-              <a:t>Stephanovy</a:t>
+              <a:t>Smyslem referátu je podat čtenáři </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0"/>
+              <a:t>vlastními slovy </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t> paginace</a:t>
-[...30 lines deleted...]
-            </a:r>
+              <a:t>zprávu o záměru a tématu referovaného textu, představit mu téma a stanoviska </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>textu…..)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>, </a:t>
-[...25 lines deleted...]
-            </a:pPr>
+              <a:t>Jak postupovat při čtení referovaného </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>textu (1. přečíst si text opakovaně, 2. rozmyslet a připomínat si, co je hlavním tématem a záměrem textu (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Pomáhá mi to odlišit podstatné od podružného, nahlédnout vzájemnou návaznost a spojitost mezi jednotlivými částmi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>sdělení), 3. rozdělit si text na části a každé části si shrnout, co je jejím tématem)</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...24 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3312951998"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3663154487"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>CO JE REFERÁT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>? STRUKTURA REFERÁTU</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Viz soubor „Co je referát. Struktura referátu“ (v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Moodlu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Struktura referátu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>Jméno autora</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>Nadpis referátu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>Úvod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>: Co je hlavním tématem, otázkou či záměrem referovaného textu, bibliografický odkaz</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>Hlavní část referovaného textu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>: výklad hlavních myšlenek a témat referovaného textu. Nutno zachovat argumentační souvislost! Vlastními slovy!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>Závěr</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>: shrnuje a vystihuje, k jakému řešení autor referovaného textu dospěl. Závěr odpovídá na úvod.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1259467824"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>JAK </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>PSÁT REFERÁT?</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Vyjadřovat se vlastními slovy a souvisle. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Ideálně bez citací.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>To, co je v referátu by mělo mít oporu pouze v referovaném textu samém a nemělo by být do něj zanášeno nic </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>odjinud</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>(informace o autorovi textu, jeho díle apod., referát není úvaha)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Rozčlenit si referovaný text na části. Při psaní referátu také členit svou práci na části, nezapomenout na Úvod a Závěr!</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3276606840"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>NEJČASTĚJŠÍ CHYBY</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>1) Referát příliš dlouhý, neodlišuje podstatné od podružného.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>2) Nadužívání </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>citací. Nadužívání citací </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>vede k dojmu, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>že autor si buď přespříliš chtěl usnadnit práci, nebo že citované záležitosti </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>nerozumí.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>3) Referát není souvislý, není zřejmé argumentační propojení mezi jednotlivými myšlenkami, jejich propojení, jde spíše o pospojování výpisků či citací (formulace „pak autor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>uvádí ….“). Byť jsou jednotlivé dílčí myšlenky vyloženy vcelku správně, referát nezachycuje výstavbu a logickou formu referovaného textu, nebo co je cílem referovaného textu. Není zřejmé, proč a jak postupuje autor při výkladu jedné myšlenky k výkladu myšlenky následující, tj. návaznost referovaného textu.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="668263890"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>NEJČASTĚJŠÍ CHYBY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>) Není dodržen žánr referátu (do referátu jsou vkládány údaje, které nepocházejí z referovaného textu – např. informace o autorovi, nebo své vlastní úvahy).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>5) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Chybí Závěr nebo z něj není jasné, k čemu autor dospěl, jaká je odpověď na otázku či téma nastíněné v Úvodu referátu.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Chybí bibliografický odkaz na text, s kterým autor pracoval.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>) Citace </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>neodpovídají bibliografické normě. Nejsou užívány průběžné a zkrácené odkazy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>. Nejednotný styl citování.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>) Citovány </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>celé věty, bez označení, že jde o citaci. Nedostatečný </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>odstup (naivní čtení), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>nadhled, referát vystavěný na citacích.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1829193999"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Citace</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> (česká citační norma: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0"/>
+              <a:t>ČSN ISO 690)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Cituji přímo v textu, v závorce uveden autor a rok vydání, příp. číslo stránky, např. (Platón, 2003, s. 36-40)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Cituje v poznámce pod čarou, např. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" cap="small" baseline="30000" dirty="0" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" cap="small" dirty="0" smtClean="0"/>
+              <a:t>Platón</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0"/>
+              <a:t>Platónovy spisy I., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>s. 36-40.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" i="1" baseline="30000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>V Seznamu použité literatury či v první poznámce pod čarou je nutné </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>uvést úplný bibliografický odkaz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>V závorkách v textu či v dalších poznámkách pod čarou uvádím jen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>zkrácené bibliografické odkazy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1397394849"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Příklady citací - (pokud odkazujete na zdroj formou „autor a rok</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>“)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Příklad úplného bibliografického odkazu dle citačního stylu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0"/>
+              <a:t>ČSN ISO 690</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: „PŘÍJMENÍ, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Jméno, rok vydání. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Název díla</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. Město, v němž byla kniha vydána: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Nakladatelství.“(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>např. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>GADAMER, Hans-Georg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>,  1994. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Problém dějinného vědomí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. Praha: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1" smtClean="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Filosofia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Příklad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>průběžného </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>odkazu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>„(PŘÍJMENÍ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1" smtClean="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Jméno,rok</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> vydání)“ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>(např. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>GADAMER, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Hans-Georg, 1994,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>21.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1290346593"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-              <a:t>Ukončení kurzu</a:t>
+              <a:t>Podmínkou k získání atestace:</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-              <a:t>Docházka 75% (možné 3 neomluvené absence)</a:t>
+              <a:t>Docházka (možné 2 neomluvené absence, do absence se nepočítá: případ, když hodina odpadne a taktéž neúčast na cvičném testu, )</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-              <a:t>Každý týden odevzdání úkolů do </a:t>
-[...7 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>Složení písemné zkoušky </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>na konci semestru či ve zkouškovém období.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
-              <a:buAutoNum type="arabicParenR" startAt="3"/>
-[...81 lines deleted...]
-            </a:endParaRPr>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1331958929"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3798680914"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>Příklady citací - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>(pokud odkazujete na zdroj v poznámce pod čarou)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Příklad úplného bibliografického odkazu dle citačního stylu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" u="sng" dirty="0"/>
+              <a:t>ČSN ISO 690</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: „PŘÍJMENÍ, Jméno. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Název díla</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. Město, v němž byla kniha vydána: Nakladatelství, Rok vydání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>.“(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>např. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>GADAMER, Hans-Georg, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Problém </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>dějinného vědomí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. Praha: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Filosofia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>1994.)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Příklad úplného průběžného odkazu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>„PŘÍJMENÍ, Jméno. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Název díla</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>číslo strany </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>apod.“ (např. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>GADAMER, Hans-Georg. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Problém dějinného </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>vědomí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>21.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Příklad zkráceného odkazu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(jež se píše vždy, pokud bezprostředně předcházející odkaz na téže straně cituje stejné dílo): Tamt., s. 10.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1282167328"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>CITACE: UKAŽ, citační manažery</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>UKAŽ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>= Centrální vyhledávač informačních zdrojů UK (in SIS – Nestudijní agendy)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Odeslat: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Citace</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Citace </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>PRO (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>www.citacepro.com</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>) – placená univerzitou</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1" smtClean="0"/>
+              <a:t>Zotero</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>www.zotero.org</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>) – zdarma, dá se integrovat s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Wordem</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1" smtClean="0"/>
+              <a:t>Mendeley</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="sng" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>www.mendeley.com</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>) – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>zdarma</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="624817951"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Standardní</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>způsob</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>odkazů</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>na</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Platónovy a Aristotelovy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>texty</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>podle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>normy  ČSN ISO </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>690 (viz předchozí) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Podle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>tzv. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Stephanovy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t> paginace</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Plato, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>Apol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t> 20d-24b</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Plato</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>R</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>(esp)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> 508e-509b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>Bližší informace k odkazovaní na klasické antické </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>texty</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>http://www.phil.muni.cz/fil/antika/odkazy_na_prameny.htm</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3312951998"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0">
-[...24 lines deleted...]
-          </p:cNvPr>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Ukončení kurzu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...6 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>se odlišuje od poznámek, výpisek, konspektu, </a:t>
-[...3 lines deleted...]
-              <a:t>….. (</a:t>
+              <a:t>Písemná zkouška má formu testu sestávajícího ze dvou částí: </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buAutoNum type="arabicParenBoth"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>testu </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Smyslem referátu je podat čtenáři </a:t>
-[...3 lines deleted...]
-              <a:t>vlastními slovy </a:t>
+              <a:t>zaměřeného na teoretické porozumění problematice rozumění, čtení textu a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>interpretace </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>zprávu o záměru a tématu referovaného textu, představit mu téma a stanoviska </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>a </a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>2) krátkého referátu na zadaný filozofický text</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr>
-[...18 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
-          </a:p>
-[...13 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3663154487"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2201168425"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0">
-[...11 lines deleted...]
-            </a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>Ukončení kurzu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Ke zkoušce se studenti zapisují prostřednictvím SIS.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>První termín zkoušky: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Referát </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>na zadaný filozofický text : </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>15. 12. 2026</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Test zaměřený </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>na teoretické porozumění problematice rozumění, čtení textu a interpretace :</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>	      5. 1. 2027 (30 minut, reflexe testu)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Další 3 termíny zkoušky (v jejichž rámci se koná referát i test) proběhnou během zkouškového období. Termíny budou vypsány v SIS v průběhu prosince.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
-          </a:p>
-[...116 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1259467824"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3861102561"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0">
-[...10 lines deleted...]
-              <a:t>PSÁT REFERÁT?</a:t>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Možnost vyzkoušet si závěrečný test</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...31 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Přibližně v polovině semestru (v polovině listopadu). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Výsledek nijak neovlivní závěrečnou atestaci.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Volba</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Zda si test napíšete</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Zda test odevzdáte</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Zda budete chtít zpětnou vazbu e-mailem</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Zda budete chtít zpětnou vazbu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>ústně (5. 1. nebo v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>konzultacích </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3276606840"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3230253718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-              <a:t>NEJČASTĚJŠÍ DOTAZY</a:t>
+              <a:t>Studijní materiály – příprava ke zkoušce</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>On-line podpora pro výuku Prosemináře k interpretaci textu:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Kurz v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1" smtClean="0"/>
+              <a:t>Moodlu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t> Podpora pro proseminář k interpretaci textu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Kurz: Podpora pro proseminář k interpretaci textu | DL </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Jak má být referát dlouhý</a:t>
-[...3 lines deleted...]
-              <a:t>? Větší problém je, kdy je referát příliš dlouhý než příliš krátký. (Ideální rozsah 1. referátu: 1-1,5 normostrany. Ideální rozsah 2. referátu: 1,5-2 normostrany).</a:t>
+              <a:t>NOVOTNÝ, Jaroslav. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Čtení - reflexe - interpretace: elementární úvod do práce s textem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. Praha: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1"/>
+              <a:t>Togga</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>2021, s. 19-109.</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
-          </a:p>
-[...22 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2567161019"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3200775800"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3600" dirty="0" smtClean="0"/>
+              <a:t>Studijní materiály – nepovinné – další seznámení s problematikou – není potřeba při přípravě k testu</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>citací. Nadužívání citací </a:t>
-[...3 lines deleted...]
-              <a:t>vede k dojmu, </a:t>
+              <a:t>GADAMER, Hans-Georg. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Problém dějinného vědomí</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>že autor si buď přespříliš chtěl usnadnit práci, nebo že citované záležitosti </a:t>
-[...13 lines deleted...]
-              <a:t>3) Referát není souvislý, není zřejmé argumentační propojení mezi jednotlivými myšlenkami, jejich propojení, jde spíše o pospojování výpisků či citací (formulace „pak autor </a:t>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Praha: OIKOYMENH</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>uvádí ….“). Byť jsou jednotlivé dílčí myšlenky vyloženy vcelku správně, referát nezachycuje výstavbu a logickou formu referovaného textu, nebo co je cílem referovaného textu. Není zřejmé, proč a jak postupuje autor při výkladu jedné myšlenky k výkladu myšlenky následující, tj. návaznost referovaného textu.</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>, 2019. </a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>MURGAŠ, Jaromír. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" i="1" dirty="0"/>
+              <a:t>Základy interpretace filozofických textů I.: interpretace k osvojení obsahu textu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:t>. Plzeň: Vydavatelství Západočeské univerzity v Plzni, 2011. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="668263890"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="367160617"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>. Studium humanitní vzdělanosti: liberální studium a studium humanitních věd</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...82 lines deleted...]
-            </a:pPr>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Co je tématem humanitních věd (filosofie, historie, antropologie, sociologie, …) ?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Čím se liší přírodní a humanitní vědy?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Jaké je poznání humanitních věd?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Co znamená, že poznání humanitních věd je perspektivní?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Co znamená, že poznání humanitních věd je relativní?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Co znamená, že poznání humanitních věd je dějinné?</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1829193999"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="639024214"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:t>. Úkol interpretace a rozlišení rovin čtení a reflexe textu</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...128 lines deleted...]
-            </a:pPr>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Jaké jsou 2 hlavní úkoly interpretace?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Proč je splnění těchto dvou úkolů problematické?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Co je důsledkem toho, že splnění těchto dvou úkolů interpretace je problematické?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Jaké jsou různé roviny čtení textu?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t>Co označuje </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" err="1" smtClean="0"/>
+              <a:t>Gadamer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0" smtClean="0"/>
+              <a:t> jako splývání horizontů?</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1397394849"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="940999253"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5842,95 +7015,104 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>737</Words>
+  <Words>1005</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>73</Paragraphs>
-  <Slides>13</Slides>
+  <Paragraphs>113</Paragraphs>
+  <Slides>22</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="28" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Garamond</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Motiv Office</vt:lpstr>
-      <vt:lpstr>Proseminář k interpretaci textu</vt:lpstr>
+      <vt:lpstr>Proseminář k interpretaci textu – úterý 11:30</vt:lpstr>
+      <vt:lpstr>Podmínkou k získání atestace:</vt:lpstr>
       <vt:lpstr>Ukončení kurzu</vt:lpstr>
+      <vt:lpstr>Ukončení kurzu</vt:lpstr>
+      <vt:lpstr>Možnost vyzkoušet si závěrečný test</vt:lpstr>
+      <vt:lpstr>Studijní materiály – příprava ke zkoušce</vt:lpstr>
+      <vt:lpstr>Studijní materiály – nepovinné – další seznámení s problematikou – není potřeba při přípravě k testu</vt:lpstr>
+      <vt:lpstr> 2. Studium humanitní vzdělanosti: liberální studium a studium humanitních věd </vt:lpstr>
+      <vt:lpstr> 3. Úkol interpretace a rozlišení rovin čtení a reflexe textu </vt:lpstr>
+      <vt:lpstr> 4. Rozumění a hermeneutický kruh </vt:lpstr>
+      <vt:lpstr> 5. Hermeneutický kruh v řečovém a písemném projevu </vt:lpstr>
+      <vt:lpstr> 6. Tradice, dějinnost a dějinné vědomí </vt:lpstr>
       <vt:lpstr>CO JE REFERÁT? JAK ČÍST?</vt:lpstr>
       <vt:lpstr>CO JE REFERÁT? STRUKTURA REFERÁTU</vt:lpstr>
       <vt:lpstr>JAK PSÁT REFERÁT?</vt:lpstr>
-      <vt:lpstr>NEJČASTĚJŠÍ DOTAZY</vt:lpstr>
       <vt:lpstr>NEJČASTĚJŠÍ CHYBY</vt:lpstr>
       <vt:lpstr>NEJČASTĚJŠÍ CHYBY</vt:lpstr>
       <vt:lpstr>Citace (česká citační norma: ČSN ISO 690) </vt:lpstr>
       <vt:lpstr>Příklady citací - (pokud odkazujete na zdroj formou „autor a rok“)</vt:lpstr>
       <vt:lpstr> Příklady citací - (pokud odkazujete na zdroj v poznámce pod čarou) </vt:lpstr>
       <vt:lpstr>CITACE: UKAŽ, citační manažery</vt:lpstr>
       <vt:lpstr> Standardní způsob odkazů na Platónovy a Aristotelovy texty </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Proseminář k interpretaci textu (kombinovaná forma)</dc:title>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>