--- v0 (2025-10-04)
+++ v1 (2026-10-16)
@@ -152,95 +152,89 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="343A40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="343A40"/>
         </w:rPr>
         <w:t>Pravopis:</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:color w:val="343A40"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E99127D" w14:textId="1C145262" w:rsidR="005A1104" w:rsidRPr="00484633" w:rsidRDefault="005A1104" w:rsidP="005A1104">
+    <w:p w14:paraId="4E99127D" w14:textId="609E30EE" w:rsidR="005A1104" w:rsidRPr="00484633" w:rsidRDefault="005A1104" w:rsidP="005A1104">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="343A40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:color w:val="343A40"/>
         </w:rPr>
         <w:t>Pravidla českého pravopisu (poslední úprava 1993, dodatek 1994, školní a akademická vydání se liší, výklad má značné mezery v obou typech vydání</w:t>
       </w:r>
       <w:r w:rsidR="00190650">
         <w:rPr>
           <w:color w:val="343A40"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...11 lines deleted...]
-        <w:t>neaktualizováno</w:t>
+        <w:t>, neaktu</w:t>
+      </w:r>
+      <w:r w:rsidR="00217350">
+        <w:rPr>
+          <w:color w:val="343A40"/>
+        </w:rPr>
+        <w:t>ální</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:color w:val="343A40"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D55C34D" w14:textId="77777777" w:rsidR="005A1104" w:rsidRPr="00484633" w:rsidRDefault="005A1104" w:rsidP="005A1104">
+    <w:p w14:paraId="0D55C34D" w14:textId="32871C34" w:rsidR="005A1104" w:rsidRPr="00484633" w:rsidRDefault="005A1104" w:rsidP="005A1104">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="343A40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:t>Akademická příručka českého jazyka. Praha: Academia, 2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09995412" w14:textId="7E11D643" w:rsidR="005A1104" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
@@ -916,88 +910,78 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4899F2BF" w14:textId="445E3B5E" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E185791" w14:textId="36E44E63" w:rsidR="0082285D" w:rsidRPr="00484633" w:rsidRDefault="0082285D" w:rsidP="005D4B2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F9FF76A" w14:textId="66E39A56" w:rsidR="0082285D" w:rsidRPr="00484633" w:rsidRDefault="0082285D" w:rsidP="005D4B2F">
+    <w:p w14:paraId="44A4C6C2" w14:textId="77777777" w:rsidR="0082285D" w:rsidRPr="00484633" w:rsidRDefault="0082285D" w:rsidP="005D4B2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44A4C6C2" w14:textId="77777777" w:rsidR="0082285D" w:rsidRPr="00484633" w:rsidRDefault="0082285D" w:rsidP="005D4B2F">
+    <w:p w14:paraId="76C8EB4B" w14:textId="2C20F638" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Online </w:t>
       </w:r>
       <w:r w:rsidR="00E400C4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">přístupné verze a další </w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>zdroje</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E6D00E" w14:textId="77777777" w:rsidR="00D2017C" w:rsidRPr="00484633" w:rsidRDefault="00D2017C" w:rsidP="005D4B2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -1258,308 +1242,271 @@
         </w:rPr>
         <w:t xml:space="preserve">&lt;https://stream.avcr.cz/ujc/mluvnice-cestiny-2.pdf&gt;, </w:t>
       </w:r>
       <w:r w:rsidR="00AE224F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00AE224F" w:rsidRPr="00B81FCA">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://stream.avcr.cz/ujc/mluvnice-cestiny-3.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AE224F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5405D945" w14:textId="713F57C3" w:rsidR="00DC4EE4" w:rsidRPr="00484633" w:rsidRDefault="00DC4EE4" w:rsidP="005D4B2F">
+    <w:p w14:paraId="6F682B27" w14:textId="3CFED00B" w:rsidR="00673BEB" w:rsidRDefault="00673BEB" w:rsidP="00673BEB">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lexiko</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="6F682B27" w14:textId="57CA16ED" w:rsidR="00673BEB" w:rsidRDefault="00673BEB" w:rsidP="00673BEB">
+        <w:t>Akademický slovník současné češtiny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zatím pouze část </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">písmene </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, &lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4659A" w:rsidRPr="00B4659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://www.slovnikcestiny.cz/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&gt;)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54657517" w14:textId="77777777" w:rsidR="009B3512" w:rsidRPr="00484633" w:rsidRDefault="009B3512" w:rsidP="009B3512">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Akademický slovník současné češtiny</w:t>
-[...64 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Slovník spisovného jazyka českého </w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1960–1971</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 1989</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (SSJČ): &lt;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00484633">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://ssjc.ujc.cas.cz/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE9CA37" w14:textId="27ED236E" w:rsidR="001E1554" w:rsidRPr="00484633" w:rsidRDefault="001E1554" w:rsidP="005D4B2F">
+    <w:p w14:paraId="1AE9CA37" w14:textId="08E445FA" w:rsidR="001E1554" w:rsidRPr="00484633" w:rsidRDefault="001E1554" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Příruční slovník jazyka českého</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1935–1957) (PSJČ)</w:t>
       </w:r>
       <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: &lt;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00EF309A" w:rsidRPr="00EF309A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF309A" w:rsidRPr="00EF309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://psjc.ujc.cas.cz/</w:t>
+      </w:r>
       <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E48C2A7" w14:textId="50BCE43D" w:rsidR="008E7BF6" w:rsidRDefault="00825527" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
@@ -1590,71 +1537,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E7BF6" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neomat</w:t>
       </w:r>
       <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: &lt;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.neologismy.cz/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDDB331" w14:textId="40A263FC" w:rsidR="00511A03" w:rsidRPr="00484633" w:rsidRDefault="00511A03" w:rsidP="005D4B2F">
+    <w:p w14:paraId="3BDDB331" w14:textId="19203A66" w:rsidR="00511A03" w:rsidRPr="00484633" w:rsidRDefault="00511A03" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A03">
         <w:rPr>
@@ -1682,183 +1629,185 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> v </w:t>
       </w:r>
       <w:r w:rsidRPr="00A447A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Tezauru českého jazyka Aleše Klégra a Českém slovníku synonymickém Jiřího Hallera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>: &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A03">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00511A03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>https://beta.najdislovo.cz/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70046D93" w14:textId="3CBC7CDA" w:rsidR="00156F7D" w:rsidRPr="00484633" w:rsidRDefault="00156F7D" w:rsidP="005D4B2F">
+    <w:p w14:paraId="70046D93" w14:textId="0B1EEF66" w:rsidR="00156F7D" w:rsidRPr="00484633" w:rsidRDefault="00156F7D" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Webový rozcestník k poznání nářečí českého jazyka: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156F7D">
+      <w:r w:rsidR="00EF309A" w:rsidRPr="00EF309A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://www.ceskanareci.cz/wp-content/uploads/2023/07/rozcestnik.pdf</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1E6D73" w14:textId="28211D04" w:rsidR="008E7BF6" w:rsidRPr="00484633" w:rsidRDefault="0000696F" w:rsidP="005D4B2F">
+    <w:p w14:paraId="4D1E6D73" w14:textId="02CCF158" w:rsidR="008E7BF6" w:rsidRPr="00484633" w:rsidRDefault="0000696F" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Český jazykový atlas</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1–5</w:t>
       </w:r>
       <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: &lt;</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4EE4" w:rsidRPr="00EF309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF309A" w:rsidRPr="00EF309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://cja.ujc.cas.cz/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4EE4" w:rsidRPr="00EF309A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0F2E63" w14:textId="4227E40E" w:rsidR="001E1554" w:rsidRPr="00484633" w:rsidRDefault="004C2CD3" w:rsidP="005D4B2F">
+    <w:p w14:paraId="1A0F2E63" w14:textId="4511D408" w:rsidR="001E1554" w:rsidRPr="00484633" w:rsidRDefault="004C2CD3" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vokabulář webový</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
@@ -1895,574 +1844,524 @@
       </w:r>
       <w:r w:rsidR="00623010" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rozcestník, další odkazy</w:t>
       </w:r>
       <w:r w:rsidR="001E1554" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: &lt;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00484633">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://vokabular.ujc.cas.cz/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
+      <w:r w:rsidR="006A5C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, postupně převáděno na &lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5C4D" w:rsidRPr="006A5C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://novy.vokabular.ujc.cas.cz/</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="73DC49AB" w14:textId="77777777" w:rsidR="001C1C76" w:rsidRPr="00484633" w:rsidRDefault="001C1C76" w:rsidP="001C1C76">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Česko-německý slovník Fr. Št. Kotta</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1878–1893): &lt;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00484633">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://kott.ujc.cas.cz/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108A6C19" w14:textId="4EBE2962" w:rsidR="00D948FD" w:rsidRPr="00484633" w:rsidRDefault="00D948FD" w:rsidP="005D4B2F">
+    <w:p w14:paraId="2961A8DD" w14:textId="63873155" w:rsidR="000D2FF4" w:rsidRPr="00FD2B28" w:rsidRDefault="00FB6C53" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
+          <w:rStyle w:val="il"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Profous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Svoboda – Šmilauer: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B28">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Slovník pomístních jmen v</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A5347F" w:rsidRPr="00484633">
+        <w:t>Místní jména v</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1D4F" w:rsidRPr="00FD2B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00484633">
+      <w:r w:rsidRPr="00FD2B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Čechách</w:t>
       </w:r>
-      <w:r w:rsidR="00A5347F" w:rsidRPr="00484633">
+      <w:r w:rsidRPr="00FD2B28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, jejich vznik, původní význam a</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1D4F" w:rsidRPr="00FD2B28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>změny, díly I–V</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5347F" w:rsidRPr="00FD2B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: &lt;</w:t>
       </w:r>
-      <w:r w:rsidR="0012481D" w:rsidRPr="0012481D">
-[...11 lines deleted...]
-      <w:r w:rsidR="00A5347F" w:rsidRPr="00484633">
+      <w:r w:rsidR="00FD2B28" w:rsidRPr="00FD2B28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://bara.ujc.cas.cz/profous/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5347F" w:rsidRPr="00FD2B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2961A8DD" w14:textId="2BBE2E5D" w:rsidR="000D2FF4" w:rsidRPr="00FD2B28" w:rsidRDefault="00FB6C53" w:rsidP="005D4B2F">
+    <w:p w14:paraId="737B1994" w14:textId="1BDE9D62" w:rsidR="005D4B2F" w:rsidRPr="00484633" w:rsidRDefault="005D4B2F" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484633">
-[...15 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00FD2B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>časopis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2B28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Místní jména v</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E1D4F" w:rsidRPr="00FD2B28">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92461">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Naše řeč</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92461">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...46 lines deleted...]
-      <w:r w:rsidR="00A5347F" w:rsidRPr="00FD2B28">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00850948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">archiv </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD293B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>všech čís</w:t>
+      </w:r>
+      <w:r w:rsidR="00850948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD293B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92461">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92461" w:rsidRPr="00A92461">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://kramerius.lib.cas.cz/periodical/uuid:2b099ce3-4c3e-11e1-bac8-005056a60003</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92461">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737B1994" w14:textId="1BDE9D62" w:rsidR="005D4B2F" w:rsidRPr="00484633" w:rsidRDefault="005D4B2F" w:rsidP="005D4B2F">
+    <w:p w14:paraId="54913C99" w14:textId="1AE0394D" w:rsidR="005D4B2F" w:rsidRPr="00484633" w:rsidRDefault="005D4B2F" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD2B28">
+      <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>časopis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD2B28">
+      <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A92461">
+      <w:r w:rsidRPr="006811ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Naše řeč</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A92461">
+        <w:t>Slovo a slovesnost</w:t>
+      </w:r>
+      <w:r w:rsidR="006811ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD2B28">
+      <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00850948">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">archiv </w:t>
       </w:r>
+      <w:r w:rsidR="00AD293B" w:rsidRPr="00AD293B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>všech čís</w:t>
+      </w:r>
+      <w:r w:rsidR="00850948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD293B" w:rsidRPr="00AD293B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l &lt;https://kramerius.lib.cas.cz/periodical/uuid:aec90eb8-530d-11e1-801a-005056a60003</w:t>
+      </w:r>
       <w:r w:rsidR="00AD293B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>všech čís</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54913C99" w14:textId="1AE0394D" w:rsidR="005D4B2F" w:rsidRPr="00484633" w:rsidRDefault="005D4B2F" w:rsidP="005D4B2F">
+    <w:p w14:paraId="3A769D3E" w14:textId="7638FCF5" w:rsidR="005D4B2F" w:rsidRPr="0037661D" w:rsidRDefault="005D4B2F" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006811ED">
+        <w:t>vyhledávání v </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037661D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Slovo a slovesnost</w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:t>Naší řeči a Slově a slovesnosti</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zároveň: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00484633">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://casopisy.ujc.cas.cz/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18FAB4A1" w14:textId="6145187F" w:rsidR="0037661D" w:rsidRPr="0037661D" w:rsidRDefault="0037661D" w:rsidP="0037661D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2479,471 +2378,377 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="0037661D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>www.korpus.cz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1518FD34" w14:textId="0DF782F9" w:rsidR="00A5347F" w:rsidRPr="00484633" w:rsidRDefault="00A5347F" w:rsidP="005D4B2F">
+    <w:p w14:paraId="4A0AE8C8" w14:textId="6551CEA5" w:rsidR="00D02E52" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65DD1454" w14:textId="0D40D4C6" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Elektronické zdroje pro rešerši odborné literatury</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2F6B47" w14:textId="77777777" w:rsidR="00D2017C" w:rsidRPr="00484633" w:rsidRDefault="00D2017C" w:rsidP="005D4B2F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D61CDE7" w14:textId="4F067293" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Knihovny.cz: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>www.knihovny.cz</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0AE8C8" w14:textId="6551CEA5" w:rsidR="00D02E52" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
-[...63 lines deleted...]
-    <w:p w14:paraId="6D61CDE7" w14:textId="4F067293" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+    <w:p w14:paraId="5C250CA1" w14:textId="62C2FB22" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="696"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prohledává zejména hlavní souborné a knihovní katalogy ČR</w:t>
+      </w:r>
+      <w:r w:rsidR="00D560E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a to i fulltextově</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1462641E" w14:textId="31CF12DC" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Knihovny.cz: </w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Google Scholar: </w:t>
       </w:r>
       <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00484633">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C250CA1" w14:textId="62C2FB22" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+        <w:t xml:space="preserve"> https://scholar.google.cz/&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA78E65" w14:textId="55E65B36" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="1462641E" w14:textId="31CF12DC" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vyhledávání odborné literatury, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>často včetně</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plných verzí textů ke stažení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A0308E" w14:textId="58817EEB" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Google Scholar: </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Google Books: </w:t>
       </w:r>
       <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://scholar.google.cz/&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DA78E65" w14:textId="55E65B36" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+        <w:t xml:space="preserve"> https://books.google.cz/&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E63A78D" w14:textId="3A5D87D8" w:rsidR="00D02E52" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="696"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">vyhledávání odborné literatury, </w:t>
+        <w:ind w:left="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obvykle chybí každá x-tá strana, ale některé knihy v plném znění, resp. alespoň některé kapitoly</w:t>
       </w:r>
       <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>často včetně</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="05A0308E" w14:textId="58817EEB" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">slouží zejména ke zjištění, zda je daná kniha relevantní pro </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aše téma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF2E436" w14:textId="37216070" w:rsidR="00D560E4" w:rsidRPr="00D560E4" w:rsidRDefault="00D560E4" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484633">
-[...11 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Knihovna FF UK: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
-      <w:r w:rsidR="00DC4EE4" w:rsidRPr="00484633">
-[...97 lines deleted...]
-        <w:r w:rsidRPr="000F60BA">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="006470D2" w:rsidRPr="00E028AD">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://knihovna.ff.cuni.cz/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F2A8F1" w14:textId="53DA67DE" w:rsidR="00D560E4" w:rsidRPr="00D560E4" w:rsidRDefault="002C737F" w:rsidP="00D560E4">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -3014,401 +2819,361 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00484633" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://ezdroje.cuni.cz/</w:t>
       </w:r>
       <w:r w:rsidR="007D516E" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDB7579" w14:textId="1F3066C5" w:rsidR="00D02E52" w:rsidRPr="002C737F" w:rsidRDefault="00D02E52" w:rsidP="002C737F">
+    <w:p w14:paraId="3DDB7579" w14:textId="1F3066C5" w:rsidR="00D02E52" w:rsidRPr="006470D2" w:rsidRDefault="00D02E52" w:rsidP="002C737F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elektronické časopisy, knihy a zdroje dostupné na UK (i repozitář), je zde přístupná naprostá většina významných zahraničních lingvistických časopisů</w:t>
       </w:r>
       <w:r w:rsidR="007D516E" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>je možný přístup z FF UK i vzdálený přístup</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="253BD0D7" w14:textId="354FD067" w:rsidR="002C737F" w:rsidRPr="002C737F" w:rsidRDefault="002C737F" w:rsidP="005D4B2F">
+        <w:t xml:space="preserve">je možný přístup z FF UK i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006470D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vzdálený přístup</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A45030E" w14:textId="7DB765D2" w:rsidR="002C737F" w:rsidRPr="00405090" w:rsidRDefault="002C737F" w:rsidP="00405090">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006470D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Online katalog </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C737F">
+      <w:r w:rsidRPr="00405090">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Národní knihovn</w:t>
-[...30 lines deleted...]
-        <w:r w:rsidRPr="002C737F">
+        <w:t>Národní knihovny v Praze:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00405090" w:rsidRPr="00405090">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>http://aleph.nkp.cz/F/?func=file&amp;file_name=find-b&amp;local_base=nkc</w:t>
+          <w:t>https://www.nkp.cz/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002C737F">
-[...8 lines deleted...]
-    <w:p w14:paraId="6A45030E" w14:textId="43118D3E" w:rsidR="002C737F" w:rsidRDefault="002C737F" w:rsidP="005D4B2F">
+      <w:r w:rsidR="00405090" w:rsidRPr="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (prohledává i o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nline katalog </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Slovanské knihovny v</w:t>
+      </w:r>
+      <w:r w:rsidR="00405090" w:rsidRPr="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Praze</w:t>
+      </w:r>
+      <w:r w:rsidR="00405090" w:rsidRPr="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68135967" w14:textId="6F60C00A" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...68 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Univerzitní </w:t>
       </w:r>
       <w:r w:rsidR="00F86A99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>repozitáře</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> závěrečných prací</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F2E3C8" w14:textId="4942BB12" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+    <w:p w14:paraId="12F2E3C8" w14:textId="3A117356" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UK</w:t>
       </w:r>
       <w:r w:rsidR="00B83543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D516E" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00F86A99" w:rsidRPr="00F86A99">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F86A99" w:rsidRPr="00F86A99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://dspace.cuni.cz/</w:t>
       </w:r>
       <w:r w:rsidR="00F86A99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00B83543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B83543" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Masarykova univerzita v Brně &lt;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00B83543" w:rsidRPr="00484633">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://is.muni.cz/thesis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B83543" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00B83543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B83543" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F86A99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sdružené &lt;</w:t>
       </w:r>
       <w:r w:rsidR="00F86A99" w:rsidRPr="00F86A99">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F86A99" w:rsidRPr="00F86A99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://repozitar.cz/</w:t>
       </w:r>
       <w:r w:rsidR="00F86A99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;,</w:t>
       </w:r>
       <w:r w:rsidR="00B83543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt;</w:t>
       </w:r>
       <w:r w:rsidR="00F86A99" w:rsidRPr="00F86A99">
         <w:rPr>
@@ -3501,79 +3266,95 @@
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00D02E52" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://www.researchgate.net/</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D67FFC" w14:textId="35B8E1F9" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+    <w:p w14:paraId="59D67FFC" w14:textId="22C2C9CA" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">portály pro sdílení vědeckých výsledků nahrávaných samotnými autory, (zatím) </w:t>
+        <w:t xml:space="preserve">portály pro sdílení vědeckých výsledků nahrávaných samotnými autory, </w:t>
+      </w:r>
+      <w:r w:rsidR="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>částečn</w:t>
       </w:r>
       <w:r w:rsidR="00B83543">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>v zásadě zdarma</w:t>
+        <w:t>ě zdarma</w:t>
+      </w:r>
+      <w:r w:rsidR="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ale snaží se o zpoplatnění</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F8D7B1" w14:textId="286E75FB" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -3635,109 +3416,163 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bibliografie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA4C498" w14:textId="253F05B0" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
+    <w:p w14:paraId="4CA4C498" w14:textId="70C21D9B" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ústavu pro jazyk český </w:t>
       </w:r>
       <w:r w:rsidR="00F86A99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
-      <w:r w:rsidR="00F86A99" w:rsidRPr="00F86A99">
-[...5 lines deleted...]
-        <w:t>https://ujc.cas.cz/cs/elektronicke-slovniky-a-zdroje/bibliografie-ceske-lingvistiky/</w:t>
+      <w:r w:rsidR="00405090" w:rsidRPr="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://bibliografie.ujc.cas.cz/</w:t>
       </w:r>
       <w:r w:rsidR="00F86A99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F86A99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="009A279C" w:rsidRPr="00E028AD">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://ujc.cas.cz/cs/elektronicke-slovniky-a-zdroje/bibliografie-genderove-problematiky-v-cestine/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00405090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A279C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="006639BD" w:rsidRPr="00E028AD">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://ujc.cas.cz/cs/elektronicke-slovniky-a-zdroje/bibliograficke-rocenky/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A279C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;, </w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Historického ústavu </w:t>
       </w:r>
       <w:r w:rsidR="007D516E" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>http://biblio.hiu.cas.cz/</w:t>
       </w:r>
@@ -3835,51 +3670,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Biograficko-bibliografické medailonky českých lingvistů, bohemistů a slavistů Radoslava </w:t>
       </w:r>
       <w:r w:rsidRPr="0072413E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Večerky: </w:t>
       </w:r>
       <w:r w:rsidRPr="0072413E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0072413E">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.phil.muni.cz/linguistica/medailonky</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0072413E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;; </w:t>
       </w:r>
       <w:r w:rsidR="0072413E" w:rsidRPr="0072413E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
@@ -4143,51 +3978,50 @@
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Přehledy digitalizace</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475574DE" w14:textId="44FC62DC" w:rsidR="00D02E52" w:rsidRPr="00484633" w:rsidRDefault="00D02E52" w:rsidP="005D4B2F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4232,84 +4066,84 @@
       <w:r w:rsidR="007D516E" w:rsidRPr="00484633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4830E0E5" w14:textId="10DCA4A3" w:rsidR="00291A40" w:rsidRPr="00291A40" w:rsidRDefault="00291A40" w:rsidP="00291A40">
       <w:pPr>
         <w:ind w:left="1080" w:firstLine="336"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291A40">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Česká digitální knihovna: &lt;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00463B7E" w:rsidRPr="000F60BA">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.czechdigitallibrary.cz/cs/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00291A40">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163097C5" w14:textId="07F6CE19" w:rsidR="00291A40" w:rsidRPr="00291A40" w:rsidRDefault="00291A40" w:rsidP="00291A40">
       <w:pPr>
         <w:ind w:left="1080" w:firstLine="336"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291A40">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Registr Krameriů: &lt;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00463B7E" w:rsidRPr="000F60BA">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://registr.digitalniknihovna.cz/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00291A40">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613B2D97" w14:textId="69AD36D9" w:rsidR="00291A40" w:rsidRPr="00291A40" w:rsidRDefault="00291A40" w:rsidP="00291A40">
       <w:pPr>
         <w:ind w:left="1080" w:firstLine="336"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -4370,51 +4204,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -5044,165 +4877,176 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="625353935">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="634943597">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2003002644">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="593590953">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="519590471">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1356350923">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="150"/>
   <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00252A8B"/>
     <w:rsid w:val="0000696F"/>
     <w:rsid w:val="000453DD"/>
+    <w:rsid w:val="00056173"/>
     <w:rsid w:val="00067C4C"/>
     <w:rsid w:val="00070870"/>
     <w:rsid w:val="000D2FF4"/>
     <w:rsid w:val="0012481D"/>
     <w:rsid w:val="00156F7D"/>
     <w:rsid w:val="00167565"/>
     <w:rsid w:val="001746EE"/>
     <w:rsid w:val="00190650"/>
     <w:rsid w:val="001C1C76"/>
     <w:rsid w:val="001D3485"/>
     <w:rsid w:val="001E0BA2"/>
     <w:rsid w:val="001E1554"/>
     <w:rsid w:val="001E6703"/>
     <w:rsid w:val="00202BE3"/>
+    <w:rsid w:val="00217350"/>
     <w:rsid w:val="002215BF"/>
     <w:rsid w:val="00252A8B"/>
     <w:rsid w:val="00280D37"/>
     <w:rsid w:val="00291A40"/>
     <w:rsid w:val="00294A9B"/>
     <w:rsid w:val="002A2C9A"/>
     <w:rsid w:val="002A72FA"/>
     <w:rsid w:val="002B0129"/>
     <w:rsid w:val="002C737F"/>
     <w:rsid w:val="002D0A68"/>
     <w:rsid w:val="002E6F51"/>
     <w:rsid w:val="003433A3"/>
     <w:rsid w:val="0037661D"/>
     <w:rsid w:val="003E2632"/>
     <w:rsid w:val="003F29D0"/>
     <w:rsid w:val="003F3ACA"/>
+    <w:rsid w:val="00405090"/>
     <w:rsid w:val="0042218E"/>
     <w:rsid w:val="00425E05"/>
     <w:rsid w:val="00463B7E"/>
     <w:rsid w:val="004765E1"/>
     <w:rsid w:val="00484633"/>
     <w:rsid w:val="004C2CD3"/>
     <w:rsid w:val="004F3427"/>
     <w:rsid w:val="004F767D"/>
     <w:rsid w:val="00511A03"/>
     <w:rsid w:val="005501EF"/>
     <w:rsid w:val="005A1104"/>
     <w:rsid w:val="005B555B"/>
     <w:rsid w:val="005D4B2F"/>
     <w:rsid w:val="005F3AB8"/>
     <w:rsid w:val="005F6906"/>
     <w:rsid w:val="0060165E"/>
     <w:rsid w:val="00614D95"/>
     <w:rsid w:val="00623010"/>
     <w:rsid w:val="00626330"/>
+    <w:rsid w:val="006470D2"/>
     <w:rsid w:val="00662303"/>
+    <w:rsid w:val="006639BD"/>
     <w:rsid w:val="006667EB"/>
+    <w:rsid w:val="0067303A"/>
     <w:rsid w:val="00673BEB"/>
     <w:rsid w:val="006811ED"/>
     <w:rsid w:val="00694032"/>
     <w:rsid w:val="006A3CBA"/>
+    <w:rsid w:val="006A5C4D"/>
     <w:rsid w:val="006E1D4F"/>
     <w:rsid w:val="006E56BA"/>
     <w:rsid w:val="006F6D93"/>
     <w:rsid w:val="0072413E"/>
     <w:rsid w:val="00736B1A"/>
     <w:rsid w:val="007D516E"/>
     <w:rsid w:val="0082285D"/>
     <w:rsid w:val="00825527"/>
     <w:rsid w:val="00827E37"/>
     <w:rsid w:val="00850948"/>
     <w:rsid w:val="00873358"/>
     <w:rsid w:val="008A6859"/>
     <w:rsid w:val="008D6A25"/>
     <w:rsid w:val="008E4E06"/>
     <w:rsid w:val="008E7BF6"/>
     <w:rsid w:val="00916726"/>
+    <w:rsid w:val="00984AC0"/>
+    <w:rsid w:val="009A279C"/>
     <w:rsid w:val="009A6690"/>
     <w:rsid w:val="009B3512"/>
     <w:rsid w:val="009D680C"/>
     <w:rsid w:val="00A24B81"/>
     <w:rsid w:val="00A447A6"/>
     <w:rsid w:val="00A5347F"/>
     <w:rsid w:val="00A71BE7"/>
     <w:rsid w:val="00A92461"/>
     <w:rsid w:val="00AD293B"/>
     <w:rsid w:val="00AE224F"/>
     <w:rsid w:val="00B21506"/>
+    <w:rsid w:val="00B4659A"/>
     <w:rsid w:val="00B83543"/>
     <w:rsid w:val="00B8737F"/>
     <w:rsid w:val="00C04804"/>
     <w:rsid w:val="00CA125E"/>
     <w:rsid w:val="00CA57AA"/>
     <w:rsid w:val="00D02E52"/>
     <w:rsid w:val="00D2017C"/>
     <w:rsid w:val="00D560E4"/>
     <w:rsid w:val="00D76BB4"/>
     <w:rsid w:val="00D774D5"/>
     <w:rsid w:val="00D948FD"/>
     <w:rsid w:val="00DC4EE4"/>
     <w:rsid w:val="00E04247"/>
     <w:rsid w:val="00E400C4"/>
     <w:rsid w:val="00E827CD"/>
     <w:rsid w:val="00ED3610"/>
+    <w:rsid w:val="00EF309A"/>
     <w:rsid w:val="00F839C6"/>
     <w:rsid w:val="00F86A99"/>
     <w:rsid w:val="00F92A7E"/>
     <w:rsid w:val="00FB6C53"/>
     <w:rsid w:val="00FD2B28"/>
     <w:rsid w:val="00FD5AFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -5841,51 +5685,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2098479403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lexiko.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vokabular.ujc.cas.cz/default.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aleph.nkp.cz/F/?func=file&amp;file_name=find-b&amp;local_base=nkc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czechdigitallibrary.cz/cs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stream.avcr.cz/ujc/mluvnice-cestiny-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cja.ujc.cas.cz/cja.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.ff.cuni.cz/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucnk.ff.cuni.cz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.phil.muni.cz/linguistica/medailonky" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prirucka.ujc.cas.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.neologismy.cz/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czechency.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casopisy.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bara.ujc.cas.cz/psjc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://is.muni.cz/thesis/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ssjc.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kott.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registr.digitalniknihovna.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ssjc.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.ff.cuni.cz/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.phil.muni.cz/linguistica/medailonky" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stream.avcr.cz/ujc/mluvnice-cestiny-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casopisy.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujc.cas.cz/cs/elektronicke-slovniky-a-zdroje/bibliograficke-rocenky/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujc.cas.cz/cs/elektronicke-slovniky-a-zdroje/bibliografie-genderove-problematiky-v-cestine/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registr.digitalniknihovna.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prirucka.ujc.cas.cz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kott.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czechency.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://is.muni.cz/thesis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vokabular.ujc.cas.cz/default.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czechdigitallibrary.cz/cs/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.neologismy.cz/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nkp.cz/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6133,70 +5977,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6264</Characters>
+  <Pages>3</Pages>
+  <Words>1030</Words>
+  <Characters>6079</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7311</CharactersWithSpaces>
+  <CharactersWithSpaces>7095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Benes Martin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>