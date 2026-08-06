--- v0 (2025-10-13)
+++ v1 (2026-08-06)
@@ -1,567 +1,484 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B9776E" w:rsidRPr="00385040" w:rsidRDefault="00B9776E">
+    <w:p w14:paraId="20798482" w14:textId="77777777" w:rsidR="00B9776E" w:rsidRPr="00385040" w:rsidRDefault="00B9776E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sociologie občanské společnosti</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9776E" w:rsidRPr="00385040" w:rsidRDefault="00B9776E">
+    <w:p w14:paraId="70DD2180" w14:textId="59E2F4EC" w:rsidR="00B9776E" w:rsidRDefault="00B9776E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>2024/25 LS</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF43DE" w:rsidRPr="00385040" w:rsidRDefault="00BF43DE">
+    <w:p w14:paraId="5F570EFA" w14:textId="068FEAD4" w:rsidR="00E606B4" w:rsidRPr="00385040" w:rsidRDefault="00E606B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00385040">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Úterý 16:00 – 17:20</w:t>
+        <w:t>Garantka: Selma Muhič Dizdarevič, Ph.D. – kontakt selma.muhic@fhs.cuni.cz</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0067373B" w:rsidRPr="00385040" w:rsidRDefault="00886E5F">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6E5B2721" w14:textId="5C3463D0" w:rsidR="00BF43DE" w:rsidRPr="00385040" w:rsidRDefault="0057066F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00385040">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anotace: Co tvoří občanskou společnost? Jaký je její význam v současné době a jak se pojí s dobrovolnictvím, občanským aktivismem, neziskovkami, nadacemi, sociálními inovacemi? Cílem předmětu je přinést hlubší poznání aktérů a procesů v občanské společnosti. K tomu dojdeme jednak skrze společnou práci se zkušenostmi a tématy studentek a studentů a jednak skrze prozkoumávání a používání sociologických konceptů: identita, důvěra, sociální kapitál, role, hodnoty a normy, socializace, občanská participace a </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Čas výuky: ú</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF43DE" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>neobčanská</w:t>
-[...35 lines deleted...]
-        <w:r w:rsidRPr="00385040">
+        <w:t>terý 16:00 – 17:20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233845B1" w14:textId="76C38A0C" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anotace:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Co tvoří občanskou společnost? Jaký je její význam v současné době a jak se pojí s dobrovolnictvím, občanským aktivismem, neziskovkami, nadacemi, sociálními inovacemi? Cílem předmětu je přinést hlubší poznání aktérů a procesů v občanské společnosti. K tomu dojdeme jednak skrze společnou práci se zkušenostmi a tématy studentek a studentů a jednak skrze prozkoumávání a používání sociologických konceptů: identita, důvěra, sociální kapitál, role, hodnoty a normy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00254DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>soci</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ální politika, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>socializace, občanská participace a neobčanská společnost. Předmět je jednou z volitelných součástí souborné zkoušky ze společenských věd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D64D66" w14:textId="0EEE1DC6" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metody výuky: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Důraz při výuce je kladen na aktivitu v seminářích. Upřesňující informace a rozpis povinné literatury viz Moodle 1 UK, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00BB2D42" w:rsidRPr="005D1ED5">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://dl1.cuni.cz/course/view.php?id=9189</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00385040">
-[...7 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00BB2D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="7864216F" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Anotace:</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> společnost. Předmět je jednou z volitelných součástí souborné zkoušky ze společenských věd.</w:t>
+        <w:t>Atestace:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="3463A84B" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
-          <w:rStyle w:val="Siln"/>
-[...119 lines deleted...]
-      <w:hyperlink r:id="rId5" w:history="1">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podmínkou úspěšného splnění předmětu je účast na seminářích (alespoň 9x); úspěšné napsání závěrečného testu z povinné literatury (min 60% bodů). Konkrétní zadání, termíny a odevzdávárny budou dostupné v Moodlu </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00385040">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://dl1.cuni.cz/course/view.php?id=9189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="6E3C2095" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SYLABUS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="13BADE15" w14:textId="593C9888" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Úvod do předmětu</w:t>
       </w:r>
       <w:r w:rsidR="009B6999" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: občanská společnost a identita</w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00B9776E" w:rsidRPr="00385040">
-[...17 lines deleted...]
-        <w:t>Pospíšilová</w:t>
+      <w:r w:rsidR="00210E17">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S. Muhič</w:t>
       </w:r>
       <w:r w:rsidR="009B6999" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, D. </w:t>
-[...61 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">, D. Moree, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0010488A">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="02E6791D" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Předmět: cíle, obsah, způsob spolupráce, atestace. Co je občanská společnost? </w:t>
       </w:r>
       <w:r w:rsidR="009B6999" w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -639,2471 +556,2340 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Skovajsa, M. a kol. 2010. </w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Občanský sektor: Organizovaná občanská společnost v České republice</w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Praha: Portál, s. 30-40.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="5EC10AD3" w14:textId="19D5A823" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.  Obč</w:t>
       </w:r>
       <w:r w:rsidR="00B9776E" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">an a sociální změna – D. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">an a sociální změna – D. Moree </w:t>
+      </w:r>
+      <w:r w:rsidR="0010488A">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
       <w:r w:rsidR="00B9776E" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Moree</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="2EC930D3" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147333">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explorace témat a zkušeností v občanské společnosti. Identita, aktérství a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Explorace témat a zkušeností v občanské společnosti. Identita, aktérství a empowerment. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00147333">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vinná četba: Batličková, E., Freire, P. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i w:val="0"/>
-[...79 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pedagogika utlačovaných</w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Praha: Neklid, 2022, 229 s. ISBN 978-80-908247-9-9. (Kap. 1) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
+    <w:p w14:paraId="7762D5E8" w14:textId="7A65F740" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Důvěra, sociální kapitál a občanská participace – A. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">. Důvěra, sociální kapitál a občanská participace – </w:t>
+      </w:r>
+      <w:r w:rsidR="00210E17">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S. Muhič</w:t>
+      </w:r>
+      <w:r w:rsidR="00067449" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00412050">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Košák</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t>/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="4696F3B6" w14:textId="5FCD2126" w:rsidR="0017323D" w:rsidRDefault="00886E5F" w:rsidP="00E31194">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147333">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Důvěra a občanská společnost, sociální kapitál a OS. Představení pojmů důvěra a sociální kapitál v kontextu občanské participace.</w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Povinná četba: Sedláčková, M. 2012. </w:t>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> 58 – 68, 69-81, s.138-144</w:t>
+        <w:t xml:space="preserve">Povinná četba: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27FD1" w:rsidRPr="00C27FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PUTNAM, D.R., (1995) „Bowling Alone: America‘s Declining Social Capital.“ Journal of Democracy 6 (1): 65-78</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31194">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
+    <w:p w14:paraId="2FED8912" w14:textId="0401729F" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="0017323D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Důvěra, sociální kapitál a občanská participace (</w:t>
       </w:r>
       <w:r w:rsidR="00067449" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">měření) - A. </w:t>
-[...31 lines deleted...]
-        <w:t>18</w:t>
+        <w:t xml:space="preserve">měření) - A. Košák Felcmanová </w:t>
+      </w:r>
+      <w:r w:rsidR="00412050">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="46B04384" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147333">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Měření důvěry a sociálního kapitálu, situace v České republice</w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Povinná četba: Sedláčková, M. 2012. </w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Důvěra a demokracie. Přehled sociologických teorií důvěry od </w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> 147-152  </w:t>
+        <w:t>Důvěra a demokracie. Přehled sociologických teorií důvěry od Tocquevilla po transformaci v postkomunistických zemích.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> Praha: Slon. s. 147-152  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="731AFFD5" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Doporučená četba: Šafr J., M. Sedláčková 2006. Sociální kapitál. Koncepty, teorie a metody měření. Sociologické studie/</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 06:7. Praha: Sociologický ústav AV ČR. Str. 41 – 54. </w:t>
+        <w:t>Doporučená četba: Šafr J., M. Sedláčková 2006. Sociální kapitál. Koncepty, teorie a metody měření. Sociologické studie/Sociological Studies 06:7. Praha: Sociologický ústav AV ČR. Str. 41 – 54. </w:t>
       </w:r>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>http://cohesion.soc.cas.cz/2006/SafrSedlackova2006_SocKapSS06_7.pdf</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="6DD58942" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Zkuste se trochu změřit – jaké otázky se váží na SK? https://www.irozhlas.cz/zpravy-domov/ceska-spolecnost-vyzkum-tridy-kalkulacka_1909171000_zlo#kalkulacka</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
+    <w:p w14:paraId="33FFA4FC" w14:textId="1E791758" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Do</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17437">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sociální politika a občansk</w:t>
+      </w:r>
+      <w:r w:rsidR="00267762">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">á </w:t>
+      </w:r>
+      <w:r w:rsidR="00872FE1">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sektor</w:t>
+      </w:r>
+      <w:r w:rsidR="00900567" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00067449" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">brovolnictví </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">I </w:t>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00267762">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S. Muhič</w:t>
       </w:r>
       <w:r w:rsidR="00067449" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">– T. Pospíšilová </w:t>
-[...9 lines deleted...]
-        <w:t>25/3</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD45C5">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00866234" w:rsidP="00886E5F">
+    <w:p w14:paraId="716922B2" w14:textId="200DDBFA" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00872FE1" w:rsidP="00D32315">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147333">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Co je</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00886E5F" w:rsidRPr="00147333">
+        <w:t>Jaký je vztah mezi sociální politikou a občanský sektorem</w:t>
+      </w:r>
+      <w:r w:rsidR="00542BB9">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dobrovolnictví</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00147333">
+        <w:t>? Budeme se věnovat společným kořenům vzniku sociální politiky a občanské společnosti a otázkám současn</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7F4E">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a jaké má podoby</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00886E5F" w:rsidRPr="00147333">
+        <w:t xml:space="preserve">ých vazeb mezi organizacemi občanského sektoru a </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3FED">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">? </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00147333">
+        <w:t>sociální politikou</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7F4E">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proč se mu lidé věnují? </w:t>
-[...88 lines deleted...]
-        <w:t>, s. 97-113, 120-124.</w:t>
+        <w:t xml:space="preserve">. Povinná četba: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32315" w:rsidRPr="00D32315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Krebs, V. a kol.: Sociální politika. Wolters Kluwer, Praha, 2010, 544 str., kapitol</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32315" w:rsidRPr="00D32315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
+    <w:p w14:paraId="69650DFB" w14:textId="0A95DE78" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00542BB9">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vztahy mezi státem, trhem a občanským sektorem</w:t>
+      </w:r>
       <w:r w:rsidR="00867911" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dobrovolnictví II </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00867911" w:rsidRPr="00385040">
-[...37 lines deleted...]
-        <w:t>/4</w:t>
+      <w:r w:rsidR="00210E17">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S. Muhič </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD45C5">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>31/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00866234" w:rsidP="00886E5F">
+    <w:p w14:paraId="31A6695F" w14:textId="728D01AD" w:rsidR="00270892" w:rsidRDefault="00866234" w:rsidP="00217F6C">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147333">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>V tomto semináři se do větší hloubky budeme věnovat tématu identity ve spojitosti s dobrovolnictvím.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00385040">
+        <w:t xml:space="preserve">V tomto semináři se do větší hloubky budeme věnovat </w:t>
+      </w:r>
+      <w:r w:rsidR="00270892">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Přečtěte si dva úryvky z 2 výzkumných rozhovorů s dobrovolníky (vložené zde) a pokuste se zodpovědět otázku, proč se dobrovolnice svojí činnosti věnují, jaký má pro ně význam, nebo jaké společenské role jí naplňují.</w:t>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>otázkám, proč vůbec vznikají organizace občanské společnosti, jakou funkci plní ve společnosti, jaké jsou ekonomické a neekonomické teorie její</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2B24">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ch vzniku a jaký vztah mají se státem a trhem. Povinná četba: </w:t>
+      </w:r>
+      <w:r w:rsidR="00217F6C" w:rsidRPr="00217F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Muhič Dizdarevič, S. 2010. Občanský sektor, trh a stát z pohledu vybraných teorií. In Skovajsa, M. a kol.: </w:t>
+      </w:r>
+      <w:r w:rsidR="00217F6C" w:rsidRPr="00217F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Občanský sektor</w:t>
+      </w:r>
+      <w:r w:rsidR="00217F6C" w:rsidRPr="00217F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Praha: PORTÁL, str. 98-112</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
+    <w:p w14:paraId="0E01E289" w14:textId="0285BA22" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Občanská angažovanost</w:t>
       </w:r>
       <w:r w:rsidR="00067449" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: praktiky a postupy - K. Čada </w:t>
       </w:r>
-      <w:r w:rsidRPr="00385040">
-[...7 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="003A5B00">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="795C64FA" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Repertoáry jednání v občanské společnosti a nové formy participace. Organizace občanské společnosti vs. neorganizované, přímé aktivity. Povinná četba: Honová, P. A., </w:t>
-[...141 lines deleted...]
-      <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+        <w:t>Repertoáry jednání v občanské společnosti a nové formy participace. Organizace občanské společnosti vs. neorganizované, přímé aktivity. Povinná četba: Honová, P. A., Numerato, D., &amp; Kondrátová, L. (2019). Zkušenost, expertiza a participace uživatelů: případ české reformy psychiatrické péče. Sociologický časopis, 55(5), 615-640 / Bromová, A., Kárníková, A., Kocurek, J, Patočka, J., Navarová,  T., Volfová, M. (2021): Klimavize: šest oblastí, kterým se musíme věnovat při řešení klimatické krize. Klimavize, str. 29-36. Dostupné na: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00385040">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://re-set.cz/download/Publikace/Klimavize.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
+    <w:p w14:paraId="689AC866" w14:textId="3FC4EC44" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Online formy občanské a politické participace: nové koncepty, nové otázky </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9701D">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Romské a pro-romské OOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0BCC">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a romská občanská společnost</w:t>
+      </w:r>
+      <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E27274" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00867911" w:rsidRPr="00385040">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> 15</w:t>
+      <w:r w:rsidR="00DB0BCC">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>J. Husák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5B00">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="1506DB62" w14:textId="6FE8589E" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="006D4FA6" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00385040">
-[...85 lines deleted...]
-        <w:t>-77, s.79-81.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Občanská společnost z pohledu minorit. Jak se konstituuje romská občanská společnost? Grassroots </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>formální organizace. Otázka reprezentace a zatupování zájmu romské OS. Vyjednávání s</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e státem, zastupiteli a veřejnou </w:t>
+      </w:r>
+      <w:r w:rsidR="009C49BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">právou. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zastřešující romské </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7668E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neziskové organizace. </w:t>
+      </w:r>
+      <w:r w:rsidR="00262145">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postavení romské komunity v ČR. </w:t>
+      </w:r>
+      <w:r w:rsidR="00681BC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Výzkumná zpráva: </w:t>
+      </w:r>
+      <w:r w:rsidR="00713F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Muhič</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dizdarevič, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00713F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Romano</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00713F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00713F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00F33E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anticikanismus jako daň </w:t>
+      </w:r>
+      <w:r w:rsidR="00713F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z existence v české společnosti</w:t>
+      </w:r>
+      <w:r w:rsidR="00F33E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ke stažení zde: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00CC0A0F" w:rsidRPr="00E22805">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://romanonet.cz/platforma-romanonet-predstavila-vysledky-unikatniho-vyzkumu/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CC0A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
+    <w:p w14:paraId="431AE869" w14:textId="7E9658AA" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>. Neobčanská spo</w:t>
+      </w:r>
+      <w:r w:rsidR="00067449" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lečnost – S. Muhič </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5B00">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
       <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Neobčanská</w:t>
-[...83 lines deleted...]
-        </w:rPr>
         <w:t>/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="7A52EB9E" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147333">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Je virtuální prostor také občanská společnost? Jaké podoby má nenávist ve virtuálním světě a co s ní dělají neziskovky a co Evropská komise? Co je „</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Je virtuální prostor také občanská společnost? Jaké podoby má nenávist ve virtuálním světě a co s ní dělají neziskovky a co Evropská komise? Co je „neobčanská společnost“?  Povinná četba: Müller, K. B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00147333">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>neobčanská</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00147333">
+        <w:t>Nevládní neziskové organizace – hrozba či požehnání.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i w:val="0"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> Politologická revue 13(2): 155–168.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="7FDB2BD5" w14:textId="17633A20" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...95 lines deleted...]
-        <w:t>.</w:t>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6999" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Inovace a soci</w:t>
+      </w:r>
+      <w:r w:rsidR="00067449" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ální podnikání – M. Dohnalová </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6999" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C11">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6999" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="162D766E" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...43 lines deleted...]
-        <w:t>29/4</w:t>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Co je sociální inovace a proč je důležitá pro občanskou společnost?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Povinná četba: Hastrmanová, Š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. (ed.). 2015. Sociální inovace pro zvídavé, odvážné a tvořivé aneb Každý z nás může začít psát lepší příběh. Praha: MPSV. Dostupné na: https://www.esfcr.cz/file/9362/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="69250ABD" w14:textId="19697F4B" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="0"/>
-[...75 lines deleted...]
-        <w:t>.). 2015. Sociální inovace pro zvídavé, odvážné a tvořivé aneb Každý z nás může začít psát lepší příběh. Praha: MPSV. Dostupné na: https://www.esfcr.cz/file/9362/</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00886E5F" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Mapování občanské společnosti – T. Pospíšilová </w:t>
+      </w:r>
+      <w:r w:rsidR="00002B30">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="009B6999" w:rsidP="00886E5F">
+    <w:p w14:paraId="4D19D804" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385040">
         <w:rPr>
-          <w:rStyle w:val="Siln"/>
-[...26 lines deleted...]
-        <w:t>6/5</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Co tedy vlastně je občanská společnost (shrnutí poznatků z předmětu). Na základě příkladů a praxe z předmětu si občanskou společnost „zmapujeme“ v semináři sami s využitím postupu „mapování“ z mezinárodního akčního výzkumu Index občanské společnosti. Povinná četba: Vajdová, T. 2005. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Index občanské společnosti: po patnácti letech rozvoje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Brno: CERM, s. 16-26.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="32FAB77D" w14:textId="20DC5967" w:rsidR="00175C29" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...31 lines deleted...]
-        <w:t>. Brno: CERM, s. 16-26.</w:t>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26233">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00175C29" w:rsidRPr="00385040">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzavření společné práce na tématu sociální změna/identita/občanská společnost – D. Moree </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2533E">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00175C29">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00385040" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="575E0DDA" w14:textId="002BFACA" w:rsidR="00886E5F" w:rsidRPr="00175C29" w:rsidRDefault="002A2F5B" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00175C29" w:rsidRPr="00175C29">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/5 </w:t>
       </w:r>
       <w:r w:rsidR="00175C29">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-        <w:t>5 </w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>16:00 – 17:</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5EC0">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00175C29">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-        <w:t>– výuka neprobíhá</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidR="00886E5F" w:rsidRPr="00175C29">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Písemný test z povinné literatury – </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7D03">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S. Muhič</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175C29" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
+    <w:p w14:paraId="4E463D0F" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="0022612A" w:rsidRDefault="00886E5F" w:rsidP="00886E5F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rStyle w:val="Siln"/>
-[...76 lines deleted...]
-        <w:t>20/5</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022612A">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886E5F" w:rsidRPr="00175C29" w:rsidRDefault="00175C29" w:rsidP="00886E5F">
-[...86 lines deleted...]
-    <w:p w:rsidR="00886E5F" w:rsidRPr="0022612A" w:rsidRDefault="00886E5F">
+    <w:p w14:paraId="77A1529F" w14:textId="77777777" w:rsidR="00886E5F" w:rsidRPr="0022612A" w:rsidRDefault="00886E5F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00886E5F" w:rsidRPr="0022612A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02E36FC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37040900"/>
+    <w:lvl w:ilvl="0" w:tplc="995E31E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0DC6C956" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A2EE133E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AADA1C54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="24C4CFAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B7C45824" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BD2CF4FC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1E980D54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D192624C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="128364BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3E07AF6"/>
+    <w:lvl w:ilvl="0" w:tplc="D46028C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="96303590" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3D681AB8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6A548286" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="ADB6A616" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3426DBFA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9662DCF2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B95202F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8FA639EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="255404355">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1072968513">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="124"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00886E5F"/>
+    <w:rsid w:val="00002B30"/>
     <w:rsid w:val="00067449"/>
     <w:rsid w:val="000778CD"/>
     <w:rsid w:val="000A36EC"/>
     <w:rsid w:val="000B0ED1"/>
+    <w:rsid w:val="000B7C11"/>
+    <w:rsid w:val="000C3FED"/>
+    <w:rsid w:val="000C5EC0"/>
+    <w:rsid w:val="0010488A"/>
     <w:rsid w:val="00147333"/>
+    <w:rsid w:val="0017323D"/>
     <w:rsid w:val="00175C29"/>
+    <w:rsid w:val="00210E17"/>
+    <w:rsid w:val="00217F6C"/>
     <w:rsid w:val="0022612A"/>
+    <w:rsid w:val="00254DA1"/>
+    <w:rsid w:val="00262145"/>
+    <w:rsid w:val="00267762"/>
+    <w:rsid w:val="00270892"/>
+    <w:rsid w:val="002A2F5B"/>
+    <w:rsid w:val="002E2B24"/>
+    <w:rsid w:val="002E73F4"/>
     <w:rsid w:val="00302D5B"/>
     <w:rsid w:val="00385040"/>
+    <w:rsid w:val="003A5B00"/>
+    <w:rsid w:val="00412050"/>
     <w:rsid w:val="004265CD"/>
+    <w:rsid w:val="004C7F4E"/>
+    <w:rsid w:val="004D7D03"/>
+    <w:rsid w:val="004F1510"/>
+    <w:rsid w:val="00542BB9"/>
+    <w:rsid w:val="0057066F"/>
+    <w:rsid w:val="005E5857"/>
+    <w:rsid w:val="005F2239"/>
+    <w:rsid w:val="00681BC1"/>
+    <w:rsid w:val="006D4FA6"/>
+    <w:rsid w:val="00713F06"/>
     <w:rsid w:val="0073789D"/>
     <w:rsid w:val="00745AB6"/>
+    <w:rsid w:val="007C0981"/>
     <w:rsid w:val="008024A7"/>
     <w:rsid w:val="00866234"/>
+    <w:rsid w:val="008662E3"/>
     <w:rsid w:val="00867911"/>
+    <w:rsid w:val="00872FE1"/>
     <w:rsid w:val="00881649"/>
     <w:rsid w:val="00886E5F"/>
     <w:rsid w:val="00900567"/>
+    <w:rsid w:val="009B3884"/>
     <w:rsid w:val="009B6999"/>
+    <w:rsid w:val="009C49BE"/>
+    <w:rsid w:val="00A17437"/>
     <w:rsid w:val="00A21BFC"/>
+    <w:rsid w:val="00A91B63"/>
     <w:rsid w:val="00A97117"/>
+    <w:rsid w:val="00AB517A"/>
+    <w:rsid w:val="00B10F80"/>
+    <w:rsid w:val="00B7668E"/>
     <w:rsid w:val="00B9776E"/>
+    <w:rsid w:val="00BA2797"/>
+    <w:rsid w:val="00BB2D42"/>
     <w:rsid w:val="00BE4C31"/>
     <w:rsid w:val="00BF43DE"/>
+    <w:rsid w:val="00C27FD1"/>
+    <w:rsid w:val="00C9701D"/>
+    <w:rsid w:val="00CC0A0F"/>
+    <w:rsid w:val="00CD1E2F"/>
+    <w:rsid w:val="00CD45C5"/>
+    <w:rsid w:val="00D32315"/>
+    <w:rsid w:val="00DB0BCC"/>
+    <w:rsid w:val="00DF3692"/>
+    <w:rsid w:val="00E2533E"/>
     <w:rsid w:val="00E27274"/>
+    <w:rsid w:val="00E31194"/>
+    <w:rsid w:val="00E606B4"/>
+    <w:rsid w:val="00EB208E"/>
+    <w:rsid w:val="00F26233"/>
+    <w:rsid w:val="00F33E06"/>
+    <w:rsid w:val="00F868EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="cs-CZ"/>
+  <w:themeFontLang w:val="cs-CZ" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4FAC325B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AF0F1B3C-27A8-47B9-A6B8-0351E69EF5DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3431,59 +3217,63 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
@@ -3543,90 +3333,120 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00886E5F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00886E5F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00217F6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC0A0F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1183275823">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2006586858">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://re-set.cz/download/Publikace/Klimavize.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl1.cuni.cz/course/view.php?id=9189" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl1.cuni.cz/course/view.php?id=9189" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romanonet.cz/platforma-romanonet-predstavila-vysledky-unikatniho-vyzkumu/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://re-set.cz/download/Publikace/Klimavize.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl1.cuni.cz/course/view.php?id=9189" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl1.cuni.cz/course/view.php?id=9189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3851,70 +3671,78 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1060</Words>
-  <Characters>6259</Characters>
+  <Words>967</Words>
+  <Characters>5710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7305</CharactersWithSpaces>
+  <CharactersWithSpaces>6664</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tereza Pospíšilová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>88842186-b4b5-4fa9-929a-8855fe43fe3b</vt:lpwstr>
+  </property>
+</Properties>
+</file>