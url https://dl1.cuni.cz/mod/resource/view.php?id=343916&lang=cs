--- v0 (2025-10-05)
+++ v1 (2026-08-16)
@@ -1,66 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19BA9E9B" w14:textId="77777777" w:rsidR="00E9783B" w:rsidRPr="00D867C7" w:rsidRDefault="00E9783B" w:rsidP="00E9783B">
+    <w:p w14:paraId="19BA9E9B" w14:textId="4F4D6066" w:rsidR="00E9783B" w:rsidRPr="00D867C7" w:rsidRDefault="00E9783B" w:rsidP="00E9783B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do prezentace prosím zahrňte především následující </w:t>
+        <w:t xml:space="preserve">Do prezentace </w:t>
+      </w:r>
+      <w:r w:rsidR="00824451">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PowerPoint) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D867C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prosím zahrňte především následující </w:t>
       </w:r>
       <w:r w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>informace</w:t>
       </w:r>
       <w:r w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27634D1E" w14:textId="4CE04072" w:rsidR="00E9783B" w:rsidRPr="00D867C7" w:rsidRDefault="00CA2F78" w:rsidP="00E9783B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -157,100 +171,116 @@
         </w:rPr>
         <w:t xml:space="preserve"> okolnosti sestavování a vzniku</w:t>
       </w:r>
       <w:r w:rsidR="00E9783B" w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (informace viz v předmluvě, v recenzích slovníků, na inter</w:t>
       </w:r>
       <w:r w:rsidR="00A67589" w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00E9783B" w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>etu apod.), příp. zajímavosti se slovníkem spjaté</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B6047C" w14:textId="6E065BE8" w:rsidR="00E9783B" w:rsidRPr="00D867C7" w:rsidRDefault="00CA2F78" w:rsidP="00E9783B">
+    <w:p w14:paraId="09B6047C" w14:textId="42295C85" w:rsidR="00E9783B" w:rsidRPr="00D867C7" w:rsidRDefault="00CA2F78" w:rsidP="00E9783B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00E9783B" w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> výstavba (struktura) heslového odstavce hesla </w:t>
       </w:r>
-      <w:r w:rsidR="002534BD">
+      <w:r w:rsidR="00D52B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>DOMOV</w:t>
+        <w:t>SLUNCE</w:t>
       </w:r>
       <w:r w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00E9783B" w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prezentovat v úplnosti (pdf) a komentovat</w:t>
+        <w:t xml:space="preserve"> prezentovat v úplnosti (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E9783B" w:rsidRPr="00D867C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E9783B" w:rsidRPr="00D867C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>) a komentovat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D6B4F5" w14:textId="60FC8977" w:rsidR="00E9783B" w:rsidRPr="00D867C7" w:rsidRDefault="00CA2F78" w:rsidP="00E9783B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00E9783B" w:rsidRPr="00D867C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -297,1201 +327,1068 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="65506CE6" w14:textId="77777777" w:rsidR="001B1CBB" w:rsidRPr="00D867C7" w:rsidRDefault="001B1CBB" w:rsidP="00E9783B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="5244"/>
         <w:gridCol w:w="2398"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00630524" w:rsidRPr="00D867C7" w14:paraId="32AB9864" w14:textId="5DED3CEC" w:rsidTr="00B96E9B">
+      <w:tr w:rsidR="00D52B4E" w:rsidRPr="00D867C7" w14:paraId="72608520" w14:textId="77777777" w:rsidTr="00B96E9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6E4D5F" w14:textId="0F873235" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00380F4B" w:rsidP="00FC1D2A">
-[...30 lines deleted...]
-              <w:t>. 10.</w:t>
+          <w:p w14:paraId="34E27BA1" w14:textId="007187D2" w:rsidR="00D52B4E" w:rsidRDefault="00D52B4E" w:rsidP="00FC1D2A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>22. 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07CBDB60" w14:textId="46B5750A" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00F7523C" w:rsidP="00FC1D2A">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="6FAD96AB" w14:textId="307BBACB" w:rsidR="00D52B4E" w:rsidRPr="00B7615F" w:rsidRDefault="00D52B4E" w:rsidP="00FC1D2A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Ottův slovník naučný</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71470EF6" w14:textId="0410B405" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00630524" w:rsidP="00FC1D2A">
-[...30 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="717A0D63" w14:textId="22C26F31" w:rsidR="00D52B4E" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00FC1D2A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">  9</w:t>
-[...78 lines deleted...]
-            </w:r>
+              <w:t>Mňoučková</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630524" w:rsidRPr="00D867C7" w14:paraId="11A53E60" w14:textId="05790798" w:rsidTr="00B96E9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2308E801" w14:textId="5FA72AFA" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="0054471F" w:rsidP="00FC1D2A">
+          <w:p w14:paraId="2308E801" w14:textId="449C53FC" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00FC1D2A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...6 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>29</w:t>
             </w:r>
             <w:r w:rsidR="008F7B32" w:rsidRPr="00D867C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t>. 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABFF84B" w14:textId="22AA1C78" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00362138" w:rsidP="00FC1D2A">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5ABFF84B" w14:textId="22AA1C78" w:rsidR="00630524" w:rsidRPr="00B7615F" w:rsidRDefault="00362138" w:rsidP="00FC1D2A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Jungmannův </w:t>
             </w:r>
-            <w:r w:rsidR="00B96E9B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00B96E9B" w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">a Kottův </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D867C7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">slovník </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F24FD75" w14:textId="36DC51B0" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="0067316C" w:rsidP="00FC1D2A">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0F24FD75" w14:textId="0D54852C" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00FC1D2A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>Benčíková</w:t>
-            </w:r>
+              <w:t>Cohlová</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630524" w:rsidRPr="00D867C7" w14:paraId="13D024D8" w14:textId="191C1D90" w:rsidTr="00B96E9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05201D99" w14:textId="5188ECCB" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00362138" w:rsidP="00FC1D2A">
+          <w:p w14:paraId="05201D99" w14:textId="285EA80D" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00FC1D2A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...6 lines deleted...]
-              <w:t>3</w:t>
+              <w:t xml:space="preserve">  5</w:t>
             </w:r>
             <w:r w:rsidR="00113D36" w:rsidRPr="00D867C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t>. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00113D36" w:rsidRPr="00D867C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B569649" w14:textId="2FF103E3" w:rsidR="00F7523C" w:rsidRPr="00D867C7" w:rsidRDefault="00362138" w:rsidP="00FC1D2A">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0B569649" w14:textId="2FF103E3" w:rsidR="00F7523C" w:rsidRPr="00B7615F" w:rsidRDefault="00362138" w:rsidP="00FC1D2A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Příruční slovník jazyka českého </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66A6EFA8" w14:textId="26ED39AA" w:rsidR="00F7523C" w:rsidRPr="00D867C7" w:rsidRDefault="00924F67" w:rsidP="00A87B07">
+          <w:p w14:paraId="66A6EFA8" w14:textId="445281BF" w:rsidR="00F7523C" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00A87B07">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>Kratochvílová</w:t>
+              <w:t>Javoříko</w:t>
+            </w:r>
+            <w:r w:rsidR="002F633E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630524" w:rsidRPr="00D867C7" w14:paraId="440D38EF" w14:textId="2D44F1C6" w:rsidTr="00B96E9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="219A1B33" w14:textId="7A387921" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00573D1C" w:rsidP="00FC1D2A">
+          <w:p w14:paraId="219A1B33" w14:textId="4FC3E64E" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00FC1D2A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00824451">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="008F7B32" w:rsidRPr="00D867C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t>. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="008F7B32" w:rsidRPr="00D867C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33224065" w14:textId="39AA5D42" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="00B96E9B" w:rsidP="00FC1D2A">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4B13240E" w14:textId="77777777" w:rsidR="00630524" w:rsidRPr="00B7615F" w:rsidRDefault="00B96E9B" w:rsidP="00FC1D2A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t>Slovník spisovného jazyka českého</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="33224065" w14:textId="385B01D5" w:rsidR="00D52B4E" w:rsidRPr="00B7615F" w:rsidRDefault="00D52B4E" w:rsidP="00FC1D2A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Slovník spisovné češtiny pro školu a veřejnost</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48FC086E" w14:textId="31E5A00A" w:rsidR="00630524" w:rsidRPr="00D867C7" w:rsidRDefault="0067316C" w:rsidP="00FC1D2A">
+          <w:p w14:paraId="09A3A4DB" w14:textId="77777777" w:rsidR="00630524" w:rsidRDefault="00D52B4E" w:rsidP="00FC1D2A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>Zavadilová</w:t>
+              <w:t>Tomášková</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FC086E" w14:textId="65F81AC1" w:rsidR="00D52B4E" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00FC1D2A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Weisová</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B61806" w:rsidRPr="00D867C7" w14:paraId="465A3F33" w14:textId="77777777" w:rsidTr="00B96E9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40E0F546" w14:textId="0AFD16C9" w:rsidR="00B61806" w:rsidRPr="00D867C7" w:rsidRDefault="0054471F" w:rsidP="00833D96">
+          <w:p w14:paraId="40E0F546" w14:textId="12FC9FA3" w:rsidR="00B61806" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00833D96">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...6 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>26</w:t>
             </w:r>
             <w:r w:rsidR="00B61806" w:rsidRPr="00D867C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t>. 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="112E67EF" w14:textId="1B5B506C" w:rsidR="00B61806" w:rsidRPr="00D867C7" w:rsidRDefault="00B96E9B" w:rsidP="00833D96">
-[...16 lines deleted...]
-              <w:t>Slovník spisovné češtiny pro školu a veřejno</w:t>
+          <w:p w14:paraId="06F9551B" w14:textId="77777777" w:rsidR="00B61806" w:rsidRDefault="00D52B4E" w:rsidP="00833D96">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Český etymologický slovník</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>st</w:t>
+              <w:t xml:space="preserve"> (Rejzek)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112E67EF" w14:textId="2642AE00" w:rsidR="00D52B4E" w:rsidRPr="00B7615F" w:rsidRDefault="00D52B4E" w:rsidP="00833D96">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nová slova v češtině. Slovníky </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>neologizmů</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1, 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C55E5B6" w14:textId="4B43E2E6" w:rsidR="00B61806" w:rsidRPr="00D867C7" w:rsidRDefault="00924F67" w:rsidP="00833D96">
+          <w:p w14:paraId="7277C876" w14:textId="77777777" w:rsidR="00B61806" w:rsidRDefault="00D52B4E" w:rsidP="00833D96">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>Schamberg</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>Vlach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C55E5B6" w14:textId="78525BB6" w:rsidR="00D52B4E" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00833D96">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>ová</w:t>
+              <w:t>Kynclová</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC24CE" w:rsidRPr="00D867C7" w14:paraId="59551004" w14:textId="1EFF4578" w:rsidTr="00B96E9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="696A4295" w14:textId="0AC310AF" w:rsidR="00AC24CE" w:rsidRPr="00D867C7" w:rsidRDefault="00573D1C" w:rsidP="00AC24CE">
+          <w:p w14:paraId="696A4295" w14:textId="38D9D637" w:rsidR="00AC24CE" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00AC24CE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t xml:space="preserve">  3</w:t>
             </w:r>
             <w:r w:rsidR="00AC24CE" w:rsidRPr="00D867C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>. 11.</w:t>
+              <w:t>. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC24CE" w:rsidRPr="00D867C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2782A087" w14:textId="4ACA737A" w:rsidR="00D867C7" w:rsidRPr="00D867C7" w:rsidRDefault="00B96E9B" w:rsidP="00EF4510">
+          <w:p w14:paraId="2782A087" w14:textId="245C855E" w:rsidR="00D867C7" w:rsidRPr="00B7615F" w:rsidRDefault="00D52B4E" w:rsidP="00EF4510">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Slovník české frazeologie a idiomatiky</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4218CB9C" w14:textId="3330CB4A" w:rsidR="00987D32" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00AC24CE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>Český etymologický slovník (Rejzek)</w:t>
-[...24 lines deleted...]
-              <w:t>Mansfeldová</w:t>
+              <w:t>Klimešová</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w14:paraId="29EB48D4" w14:textId="77777777" w:rsidTr="00B96E9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0746E326" w14:textId="25F0C68B" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="0054471F" w:rsidP="00B96E9B">
+          <w:p w14:paraId="0746E326" w14:textId="31D66899" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00B96E9B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96E9B" w:rsidRPr="00D867C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00573D1C">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00B96E9B" w:rsidRPr="00D867C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>. 1</w:t>
-            </w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4584DB4E" w14:textId="67C0AB49" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00B96E9B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Slovník věcný a synonymický</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B7615F" w:rsidRPr="00D867C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Haller</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DE2983" w14:textId="50351BC6" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00B96E9B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...56 lines deleted...]
-              <w:t>Račický</w:t>
+              <w:t>Holoubek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w14:paraId="48FF4EA8" w14:textId="77777777" w:rsidTr="00B96E9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A078F2E" w14:textId="38588F79" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00B96E9B" w:rsidP="00B96E9B">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00D867C7">
+          <w:p w14:paraId="6A078F2E" w14:textId="1EC92DD4" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00B96E9B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96E9B" w:rsidRPr="00D867C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
               <w:t>. 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0CCC3A" w14:textId="6BA43E13" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00B96E9B" w:rsidP="00B96E9B">
-[...23 lines deleted...]
-              <w:tab/>
+          <w:p w14:paraId="3F0CCC3A" w14:textId="6365D6FA" w:rsidR="00B96E9B" w:rsidRPr="00B7615F" w:rsidRDefault="00D52B4E" w:rsidP="00B96E9B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Slangový slovník</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="690391DA" w14:textId="31EC0680" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="0067316C" w:rsidP="00B96E9B">
+          <w:p w14:paraId="690391DA" w14:textId="35AE135C" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00B96E9B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>Langšádlová</w:t>
+              <w:t>Nováková</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w14:paraId="7F80BB00" w14:textId="77777777" w:rsidTr="00B96E9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E11B999" w14:textId="5CD5B048" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00B96E9B" w:rsidP="00B96E9B">
-[...30 lines deleted...]
-              <w:t>. 12.</w:t>
+          <w:p w14:paraId="2E11B999" w14:textId="426EC280" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00B96E9B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  7</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96E9B" w:rsidRPr="00D867C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>. 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7909F620" w14:textId="5985AB64" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00B96E9B" w:rsidP="00B96E9B">
-[...11 lines deleted...]
-              <w:t>Haller: slovník věcný a synonymický</w:t>
+          <w:p w14:paraId="7909F620" w14:textId="01821E53" w:rsidR="00B96E9B" w:rsidRPr="00B7615F" w:rsidRDefault="00D52B4E" w:rsidP="00B96E9B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7615F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Slovník nářečí českého jazyka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3417C6" w14:textId="311A33D8" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00687365" w:rsidP="00B96E9B">
+          <w:p w14:paraId="0E3417C6" w14:textId="5969BA91" w:rsidR="00B96E9B" w:rsidRPr="00D867C7" w:rsidRDefault="00D52B4E" w:rsidP="00B96E9B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>Weiserová</w:t>
-[...164 lines deleted...]
-              <w:t>Miletínský</w:t>
+              <w:t>Dvořáková</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35D9C3E7" w14:textId="77777777" w:rsidR="00B54F52" w:rsidRDefault="00B54F52" w:rsidP="00E9783B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1051022B" w14:textId="77777777" w:rsidR="00B54F52" w:rsidRPr="00D867C7" w:rsidRDefault="00B54F52" w:rsidP="00E9783B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
@@ -1662,193 +1559,199 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="021812BD" w14:textId="5877CA7D" w:rsidR="007575D9" w:rsidRDefault="007575D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007575D9" w:rsidSect="00FF0763">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="214"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E9783B"/>
     <w:rsid w:val="000142DC"/>
     <w:rsid w:val="000B668C"/>
     <w:rsid w:val="000D4B12"/>
     <w:rsid w:val="00113D36"/>
     <w:rsid w:val="00150BC8"/>
+    <w:rsid w:val="001661E0"/>
     <w:rsid w:val="001B1CBB"/>
     <w:rsid w:val="001F53B4"/>
     <w:rsid w:val="00223C94"/>
     <w:rsid w:val="002534BD"/>
     <w:rsid w:val="00296344"/>
+    <w:rsid w:val="002F633E"/>
     <w:rsid w:val="0030500C"/>
     <w:rsid w:val="00362138"/>
     <w:rsid w:val="00380F4B"/>
     <w:rsid w:val="00392805"/>
     <w:rsid w:val="0045786B"/>
     <w:rsid w:val="0054471F"/>
     <w:rsid w:val="00573D1C"/>
     <w:rsid w:val="00580519"/>
     <w:rsid w:val="005E79CF"/>
     <w:rsid w:val="00630524"/>
     <w:rsid w:val="0067316C"/>
     <w:rsid w:val="00687365"/>
     <w:rsid w:val="00692DA5"/>
     <w:rsid w:val="006D57CB"/>
     <w:rsid w:val="00734768"/>
     <w:rsid w:val="007575D9"/>
+    <w:rsid w:val="00824451"/>
     <w:rsid w:val="00882BC8"/>
     <w:rsid w:val="008F7B32"/>
     <w:rsid w:val="00906578"/>
     <w:rsid w:val="00924F67"/>
     <w:rsid w:val="00987D32"/>
     <w:rsid w:val="009B45CD"/>
     <w:rsid w:val="00A67589"/>
     <w:rsid w:val="00A87B07"/>
     <w:rsid w:val="00AC24CE"/>
     <w:rsid w:val="00AC687C"/>
     <w:rsid w:val="00B30375"/>
     <w:rsid w:val="00B54F52"/>
     <w:rsid w:val="00B61806"/>
+    <w:rsid w:val="00B7615F"/>
     <w:rsid w:val="00B96E9B"/>
     <w:rsid w:val="00C52DD4"/>
     <w:rsid w:val="00CA2F78"/>
     <w:rsid w:val="00CB4360"/>
     <w:rsid w:val="00CF3511"/>
+    <w:rsid w:val="00D52B4E"/>
     <w:rsid w:val="00D867C7"/>
+    <w:rsid w:val="00E0596D"/>
     <w:rsid w:val="00E9783B"/>
     <w:rsid w:val="00EE065B"/>
     <w:rsid w:val="00EF4510"/>
     <w:rsid w:val="00F00719"/>
     <w:rsid w:val="00F32BF3"/>
     <w:rsid w:val="00F7523C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7FB3C0B2"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{A654A45C-4DE0-7649-BFE9-5D138D6CD92C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2236,51 +2139,51 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00630524"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137961099">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="631519374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2595,72 +2498,72 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>180</Words>
-  <Characters>1066</Characters>
+  <Words>173</Words>
+  <Characters>1027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1244</CharactersWithSpaces>
+  <CharactersWithSpaces>1198</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ivana Bozděchová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>