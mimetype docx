--- v0 (2025-10-10)
+++ v1 (2026-08-20)
@@ -1,148 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009C09FC" w:rsidRDefault="000A4549" w:rsidP="00072CC0">
+    <w:p w14:paraId="76748D62" w14:textId="77777777" w:rsidR="009C09FC" w:rsidRDefault="000A4549" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Romantic Symbolic Poem I: Coleridge</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009719BD" w:rsidRDefault="009719BD" w:rsidP="00072CC0">
-[...7 lines deleted...]
-    <w:p w:rsidR="000A4549" w:rsidRDefault="000D65E2" w:rsidP="00072CC0">
+    <w:p w14:paraId="7060DFE3" w14:textId="77777777" w:rsidR="009719BD" w:rsidRDefault="009719BD" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F79E7E6" w14:textId="77777777" w:rsidR="000A4549" w:rsidRDefault="000D65E2" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>READING 9</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="000A4549">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A4549">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A4549">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A4549">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
         <w:t>‘THE WANDERINGS OF CAIN’</w:t>
       </w:r>
       <w:r w:rsidR="00841D78">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00841D78" w:rsidRDefault="00841D78" w:rsidP="00072CC0">
-[...7 lines deleted...]
-    <w:p w:rsidR="00AA0F94" w:rsidRDefault="00F2143E" w:rsidP="00072CC0">
+    <w:p w14:paraId="12C233B5" w14:textId="77777777" w:rsidR="00841D78" w:rsidRDefault="00841D78" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F464F5E" w14:textId="77777777" w:rsidR="00AA0F94" w:rsidRDefault="00F2143E" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Composition &amp; publication history:</w:t>
       </w:r>
       <w:r w:rsidR="00841D78">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00072CC0" w:rsidRDefault="00AA0F94" w:rsidP="00072CC0">
+    <w:p w14:paraId="075F8DDD" w14:textId="77777777" w:rsidR="00072CC0" w:rsidRDefault="00AA0F94" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FC5727">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">rose Canto II, with a verse fragment, composed as part of a writing contest with Wordsworth at Nether </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC5727">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Stowey</w:t>
       </w:r>
@@ -194,96 +191,96 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>The Death of Abel</w:t>
       </w:r>
       <w:r w:rsidR="00FC5727">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">. The effort was quickly abandoned, however, ‘and </w:t>
       </w:r>
       <w:r w:rsidR="00FC5727" w:rsidRPr="00FC5727">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>The Ancient Mariner</w:t>
       </w:r>
       <w:r w:rsidR="00FC5727">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> was written instead.’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00841D78" w:rsidRDefault="00841D78" w:rsidP="00072CC0">
+    <w:p w14:paraId="77D1FA0C" w14:textId="77777777" w:rsidR="00841D78" w:rsidRDefault="00841D78" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>More</w:t>
       </w:r>
       <w:r w:rsidR="00D168A1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> details at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00D168A1" w:rsidRPr="00191659">
           <w:rPr>
-            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:t>http://www.rc.umd.edu/editions/cain/intro.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00D168A1" w:rsidRDefault="00D168A1" w:rsidP="00072CC0">
-[...15 lines deleted...]
-    <w:p w:rsidR="00D60844" w:rsidRDefault="00F2143E" w:rsidP="00072CC0">
+    <w:p w14:paraId="4D72A95A" w14:textId="77777777" w:rsidR="00D168A1" w:rsidRDefault="00D168A1" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D7B970" w14:textId="77777777" w:rsidR="00F2143E" w:rsidRDefault="00F2143E" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F1CC0F" w14:textId="77777777" w:rsidR="00D60844" w:rsidRDefault="00F2143E" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Biblical context:</w:t>
       </w:r>
       <w:r w:rsidR="00D60844">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841D78">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D60844">
@@ -296,347 +293,329 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>:9-17</w:t>
       </w:r>
       <w:r w:rsidR="00D60844">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00D60844" w:rsidRPr="00D60844">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>King James Bible</w:t>
       </w:r>
       <w:r w:rsidR="00D60844">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00072CC0" w:rsidRDefault="00072CC0" w:rsidP="00072CC0">
-[...9 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="1F2E5B81" w14:textId="77777777" w:rsidR="00072CC0" w:rsidRDefault="00072CC0" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50792799" w14:textId="77777777" w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>9 </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">And the </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="small-caps"/>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lord</w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> said unto Cain, Where is Abel thy brother? And he said, I know not: Am I my brother's keeper?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="52F0FA36" w14:textId="77777777" w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">And he said, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hast thou done? </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> voice of thy brother's blood </w:t>
+        <w:t xml:space="preserve"> hast thou done? the voice of thy brother's blood </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>crieth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> unto me from the ground.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="01BBDD76" w14:textId="77777777" w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>11 </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>And now art thou cursed from the earth, which hath opened her mouth to receive thy brother's blood from thy hand;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="1F2BA44D" w14:textId="77777777" w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>12 </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">When thou </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tillest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the ground, it shall not henceforth yield unto thee her strength; a fugitive and a vagabond shalt thou be in the earth.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="684AECCC" w14:textId="77777777" w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>13 </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">And Cain said unto the </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="small-caps"/>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lord</w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, My punishment is greater than I can bear.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="1D6B4240" w14:textId="77777777" w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>14 </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Behold, thou hast driven me out this day from the face of the earth; and from thy face shall I be hid; and I shall be a fugitive and a vagabond in the earth; and it shall come to pass, that every one that </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>findeth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> me shall slay me.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="36D9598F" w14:textId="77777777" w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>15 </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">And the </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
@@ -687,225 +666,211 @@
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cain, vengeance shall be taken on him sevenfold. And the </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="small-caps"/>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lord</w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> set a mark upon Cain, lest any finding him should kill him.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="4B4D814A" w14:textId="77777777" w:rsidR="00D60844" w:rsidRPr="00841D78" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>16 </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">And Cain went out from the presence of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="small-caps"/>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lord</w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, and dwelt in the land of Nod, on the east of Eden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60844" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="7765D284" w14:textId="77777777" w:rsidR="00D60844" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>17 </w:t>
       </w:r>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">And Cain knew his wife; and she conceived, and bare Enoch: and he </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>builded</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00841D78">
         <w:rPr>
           <w:rStyle w:val="text"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a city, and called the name of the city, after the name of his son, Enoch.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00072CC0" w:rsidRPr="00841D78" w:rsidRDefault="00072CC0" w:rsidP="00072CC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="1849FB9B" w14:textId="77777777" w:rsidR="00072CC0" w:rsidRPr="00841D78" w:rsidRDefault="00072CC0" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F2143E" w:rsidRDefault="00B22591" w:rsidP="00072CC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bezmezer"/>
+    <w:p w14:paraId="69462147" w14:textId="77777777" w:rsidR="00F2143E" w:rsidRDefault="00B22591" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22591">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">(NB: Coleridge calls the son </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(NB: Coleridge calls the son Enos –</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73349">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Old Testament</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B22591">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>Enos</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, this is the son of Seth, the third son of Adam and Eve, born after the murder of Abel and the banishment of Cain</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73349">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>; also note that Coleridge does not include or even refer to</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B22591">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –</w:t>
+        <w:t xml:space="preserve"> Cain’s sister/wife</w:t>
       </w:r>
       <w:r w:rsidR="00E73349">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the Old Testament</w:t>
+        <w:t>, the boy’s mother.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22591">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>, this is the son of Seth, the third son of Adam and Eve, born after the murder of Abel and the banishment of Cain</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE1425" w:rsidRDefault="00CE1425" w:rsidP="00072CC0">
-[...9 lines deleted...]
-        <w:pStyle w:val="Bezmezer"/>
+    <w:p w14:paraId="427794EF" w14:textId="77777777" w:rsidR="00CE1425" w:rsidRDefault="00CE1425" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00995D22" w14:textId="77777777" w:rsidR="00CE1425" w:rsidRPr="004A564D" w:rsidRDefault="00CE1425" w:rsidP="00CE1425">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">The Land of Nod </w:t>
       </w:r>
       <w:r w:rsidRPr="004A564D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">– in Hebrew, ‘Nod’ translates as ‘wandering’; the English pun </w:t>
       </w:r>
       <w:r w:rsidR="004A564D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>(‘going to the land of nod’ meaning ‘</w:t>
@@ -938,214 +903,237 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">first </w:t>
       </w:r>
       <w:r w:rsidR="004A564D" w:rsidRPr="004A564D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>recorded</w:t>
       </w:r>
       <w:r w:rsidRPr="004A564D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Swift</w:t>
       </w:r>
       <w:r w:rsidR="004A564D" w:rsidRPr="004A564D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="004A564D" w:rsidRPr="004A564D">
         <w:rPr>
-          <w:rStyle w:val="Zvraznn"/>
+          <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>his</w:t>
       </w:r>
       <w:r w:rsidR="004A564D" w:rsidRPr="004A564D">
         <w:rPr>
-          <w:rStyle w:val="Zvraznn"/>
+          <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Complete Collection of Polite and Ingenious</w:t>
       </w:r>
       <w:r w:rsidR="004A564D">
         <w:rPr>
-          <w:rStyle w:val="Zvraznn"/>
+          <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Conversation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E73349" w:rsidRPr="004A564D" w:rsidRDefault="00E73349" w:rsidP="00072CC0">
-[...7 lines deleted...]
-    <w:p w:rsidR="00F2143E" w:rsidRDefault="00F2143E" w:rsidP="00072CC0">
+    <w:p w14:paraId="16969FB2" w14:textId="77777777" w:rsidR="00E73349" w:rsidRPr="004A564D" w:rsidRDefault="00E73349" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7927F0" w14:textId="77777777" w:rsidR="00F2143E" w:rsidRDefault="00F2143E" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Contemporary context:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00072CC0" w:rsidRDefault="00072CC0" w:rsidP="00072CC0">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="61FDF0F9" w14:textId="77777777" w:rsidR="00072CC0" w:rsidRDefault="00072CC0" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66126D4A" w14:textId="606A8DBA" w:rsidR="00F2143E" w:rsidRDefault="00D60844" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Salomon </w:t>
       </w:r>
-      <w:r w:rsidR="00405DA7" w:rsidRPr="00072CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00405DA7" w:rsidRPr="00E53D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Gessner’s </w:t>
       </w:r>
+      <w:r w:rsidR="00E23BFC" w:rsidRPr="00E53D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vastly popular </w:t>
+      </w:r>
+      <w:r w:rsidR="00072CC0" w:rsidRPr="00E53D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Tod Abels </w:t>
+      </w:r>
+      <w:r w:rsidR="00072CC0" w:rsidRPr="00E53D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>(1758)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53D7D" w:rsidRPr="00E53D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00072CC0" w:rsidRPr="00E53D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00072CC0" w:rsidRPr="00072CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The 1761 English translation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00405DA7" w:rsidRPr="00405DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Death </w:t>
+      </w:r>
+      <w:r w:rsidR="00405DA7" w:rsidRPr="00405DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>of Abel</w:t>
+      </w:r>
+      <w:r w:rsidR="00072CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00405DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22591">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Mary Colly</w:t>
+      </w:r>
+      <w:r w:rsidR="00405DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00072CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, reached an astonishing 40 reprints between 1762 and 1800.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1ED3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A biblical/pastoral elegy, the text evokes pantheism and ample pastoral descriptions of the simple rural life, sentimentality, pathos and piety.</w:t>
+      </w:r>
       <w:r w:rsidR="00E23BFC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">vastly popular </w:t>
-[...76 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> The ending emphasizes the importance of family &amp; faith as a redemptive force.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00072CC0" w:rsidRDefault="00072CC0" w:rsidP="00072CC0">
-[...7 lines deleted...]
-    <w:p w:rsidR="009719BD" w:rsidRDefault="00F2143E" w:rsidP="00072CC0">
+    <w:p w14:paraId="6BF79688" w14:textId="77777777" w:rsidR="00072CC0" w:rsidRDefault="00072CC0" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1456D9C4" w14:textId="77777777" w:rsidR="009719BD" w:rsidRDefault="00F2143E" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Byron’s </w:t>
       </w:r>
       <w:r w:rsidR="00E23BFC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">controversial play </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2143E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>Cain: A Mystery</w:t>
       </w:r>
@@ -1219,798 +1207,641 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="008C48CE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">NB the famous journey through ‘The Abyss of Time’ that Lucifer takes Cain on to </w:t>
       </w:r>
       <w:r w:rsidR="008C48CE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">prove his point about the nothingness of human existence, the problem of past worlds created and discarded by God, and, in general, the idea that the universe is God’s and Lucifer’s eternal chess board. </w:t>
       </w:r>
       <w:r w:rsidR="00E23BFC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977A3B" w:rsidRDefault="00977A3B" w:rsidP="00072CC0">
-[...7 lines deleted...]
-    <w:p w:rsidR="00841D78" w:rsidRDefault="009719BD" w:rsidP="00072CC0">
+    <w:p w14:paraId="62ECFF81" w14:textId="77777777" w:rsidR="00977A3B" w:rsidRDefault="00977A3B" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3912E6C2" w14:textId="77777777" w:rsidR="00841D78" w:rsidRDefault="009719BD" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>A p</w:t>
       </w:r>
       <w:r w:rsidR="007F4F7F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>roblem:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009719BD" w:rsidRDefault="009719BD" w:rsidP="00072CC0">
-[...7 lines deleted...]
-    <w:p w:rsidR="007F4F7F" w:rsidRPr="00AA0F94" w:rsidRDefault="007F4F7F" w:rsidP="00072CC0">
+    <w:p w14:paraId="252B73B9" w14:textId="77777777" w:rsidR="009719BD" w:rsidRDefault="009719BD" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F03527B" w14:textId="77777777" w:rsidR="007F4F7F" w:rsidRPr="00AA0F94" w:rsidRDefault="007F4F7F" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Then Cain raised up the Shape that was like Abel, and said: — "The Creator of our father, who had respect unto thee, and unto thy offering, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>wherefore hath he forsaken thee</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">?" … But Cain said, "Didst thou not find favour in the sight of the Lord thy God?" </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Shape answered, "The Lord is God of the living only, the dead have another God.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">" Then the child </w:t>
+        <w:t xml:space="preserve">" Then the child Enos lifted up his eyes and prayed; but Cain rejoiced secretly in his heart. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Wretched shall they be all the days of their mortal life," exclaimed the Shape, "who sacrifice worthy and acceptable sacrifices to the God of the dead; but after death their toil </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Enos</w:t>
+        <w:t>ceaseth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">"Wretched shall they be all the days of their mortal life," exclaimed the Shape, "who sacrifice worthy and acceptable sacrifices to the God of the dead; but after death their toil </w:t>
+        <w:t>. Woe is me, for I was well beloved by the God of the living, and cruel wert thou, O my brother, who didst snatch me away from his power and his dominion."</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Having uttered these words, he rose suddenly, and fled over the sands: and Cain said in his heart, "The curse of the Lord is on me; but </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>who is the God of the dead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>?" and he ran after the Shape, and the Shape fled shrieking over the sands, and the sands rose like white mists behind the steps of Cain, but the feet of him that was like Abel disturbed not the sands. He greatly outrun Cain, and turning short, he wheeled round, and came again to the rock where they had been sitting, and where Enos still stood; and the child caught hold of his garment as he passed by, and he fell upon the ground. And Cain stopped, and beholding him not, said, "he has passed into the dark woods," and he walked slowly back to the rocks; and when he reached it the child told him that he had caught hold of his garment as he passed by, and that the man had fallen upon the ground: and Cain once more sate beside him, and said, "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abel, my brother, I would lament for thee, but that the spirit within me is withered, and burnt up with extreme agony. Now, I pray thee, by thy flocks, and by thy pastures, and by the quiet rivers which thou </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>ceaseth</w:t>
+        <w:t>lovedst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>. Woe is me, for I was well beloved by the God of the living, and cruel wert thou, O my brother, who didst snatch me away from his power and his dominion."</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">, that thou tell me all that thou knowest. Who is the God of the dead? where doth he </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>who is the God of the dead</w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>make</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abel, my brother, I would lament for thee, but that the spirit within me is withered, and burnt up with extreme agony. Now, I pray thee, by thy flocks, and by thy pastures, and by the quiet rivers which thou </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> his dwelling? what sacrifices are acceptable unto him? for I have offered, but have not been received; I have prayed, and have not been heard; and how can I be afflicted more than I already am?</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>lovedst</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>" The Shape arose and answered, "O that thou hadst had pity on me as I will have pity on thee. Follow me, Son of Adam! and bring thy child with thee!" And they three passed over the white sands between the rocks, silent as the shadows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7FFD19" w14:textId="77777777" w:rsidR="007F4F7F" w:rsidRPr="00AA0F94" w:rsidRDefault="007F4F7F" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, that thou tell me all that thou </w:t>
-[...124 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021D5558" w14:textId="77777777" w:rsidR="00977A3B" w:rsidRDefault="00977A3B" w:rsidP="00977A3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Dualistic interpretation of ‘the god of the living’ and ‘the god of the dead’ – a problem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977A3B" w:rsidRDefault="00977A3B" w:rsidP="004B1224">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="3A5FB95B" w14:textId="77777777" w:rsidR="00977A3B" w:rsidRDefault="00977A3B" w:rsidP="004B1224">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977A3B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Romans 14:9, 'For to this end Christ both died, and rose, and revived, that he might be Lord both of the dead and living</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>’. – Coleridge’s Abel is manifesting the not-yet-redeemed state of death</w:t>
       </w:r>
       <w:r w:rsidR="00DF4511">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636B6D" w:rsidRPr="00636B6D" w:rsidRDefault="00636B6D" w:rsidP="00636B6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="0556AE3B" w14:textId="77777777" w:rsidR="00636B6D" w:rsidRPr="00636B6D" w:rsidRDefault="00636B6D" w:rsidP="00636B6D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...25 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:t>the ‘Shape of Abel’ – spectrality, psychology of guilt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6966D390" w14:textId="77777777" w:rsidR="007F4F7F" w:rsidRDefault="00FA2FBA" w:rsidP="00FA2FBA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>The mark of Cain – not named, but described here as a full-body manifestation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA2FBA" w:rsidRDefault="00FA2FBA" w:rsidP="00FA2FBA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="28CF3C1E" w14:textId="77777777" w:rsidR="00FA2FBA" w:rsidRDefault="00FA2FBA" w:rsidP="00FA2FBA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Father &amp; son – the myth of the child-redeemer</w:t>
       </w:r>
       <w:r w:rsidR="00905472">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> who, however, bears the mark of Cain (the squirrels won’t play with him). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA2FBA" w:rsidRDefault="00FA2FBA" w:rsidP="00072CC0">
-[...15 lines deleted...]
-    <w:p w:rsidR="00AA0F94" w:rsidRDefault="00AA0F94" w:rsidP="00072CC0">
+    <w:p w14:paraId="31420797" w14:textId="77777777" w:rsidR="00FA2FBA" w:rsidRDefault="00FA2FBA" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2A0AA4" w14:textId="77777777" w:rsidR="00FA2FBA" w:rsidRDefault="00FA2FBA" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E706CC" w14:textId="77777777" w:rsidR="00AA0F94" w:rsidRDefault="00AA0F94" w:rsidP="00072CC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Parallels with </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The Ancient Mariner</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ancient Mariner</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Christabel</w:t>
       </w:r>
       <w:r w:rsidR="00C20413">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636B6D" w:rsidRPr="00AA0F94" w:rsidRDefault="00636B6D" w:rsidP="00072CC0">
-[...9 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="19FCBC6B" w14:textId="77777777" w:rsidR="00636B6D" w:rsidRPr="00AA0F94" w:rsidRDefault="00636B6D" w:rsidP="00072CC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD51576" w14:textId="77777777" w:rsidR="00AA0F94" w:rsidRPr="00AA0F94" w:rsidRDefault="00AA0F94" w:rsidP="00AA0F94">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>the problem of</w:t>
       </w:r>
       <w:r w:rsidR="00C20413">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> evil, sin and guilt </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA0F94" w:rsidRPr="00AA0F94" w:rsidRDefault="00AA0F94" w:rsidP="00AA0F94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="7CA5195E" w14:textId="77777777" w:rsidR="00AA0F94" w:rsidRPr="00AA0F94" w:rsidRDefault="00AA0F94" w:rsidP="00AA0F94">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0F94">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">the possibility or impossibility of redemption </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A4549" w:rsidRDefault="00C20413" w:rsidP="00E42CB1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="64CB329E" w14:textId="77777777" w:rsidR="000A4549" w:rsidRDefault="00C20413" w:rsidP="00E42CB1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>the supernatural and the imagination – spectrality, opacity of ‘reality’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1224" w:rsidRDefault="004B1224" w:rsidP="00E42CB1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="6261C0D2" w14:textId="77777777" w:rsidR="004B1224" w:rsidRDefault="004B1224" w:rsidP="00E42CB1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>nocturnal/crepuscular settings – ‘moonlight’, chiaroscuro, monochrome contrast</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20413" w:rsidRDefault="00C20413" w:rsidP="00E42CB1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="5B2F27EE" w14:textId="77777777" w:rsidR="00C20413" w:rsidRDefault="00C20413" w:rsidP="00E42CB1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">the wanderer (in the case of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20413">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>Mariner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>, The Wandering Jew)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD72C6" w:rsidRPr="00C20413" w:rsidRDefault="00CD72C6" w:rsidP="00CD72C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="3B1BC807" w14:textId="77777777" w:rsidR="00CD72C6" w:rsidRPr="00C20413" w:rsidRDefault="00CD72C6" w:rsidP="00CD72C6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>naval</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> imagery in the ‘Prefatory Note’: ‘</w:t>
+        <w:t>naval imagery in the ‘Prefatory Note’: ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD72C6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>and made some progress in realizing this intention, when adverse gales drove my bark off the "Fortunate Isles" of the Muses; and then other and more momentous interests prompted a different voyage, to firmer anchorage and a securer port.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CD72C6" w:rsidRPr="00C20413">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="152A18F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B10E1B90"/>
     <w:lvl w:ilvl="0" w:tplc="08090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2079,51 +1910,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41046CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF8AEC36"/>
     <w:lvl w:ilvl="0" w:tplc="08090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2192,51 +2023,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66BD3F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFF88334"/>
     <w:lvl w:ilvl="0" w:tplc="08090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2305,51 +2136,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="734A2B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C62E78A4"/>
     <w:lvl w:ilvl="0" w:tplc="6C2406EC">
       <w:start w:val="17"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2418,743 +2249,691 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2058360307">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="109782582">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1002203634">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1289505950">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="453330434">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4549"/>
     <w:rsid w:val="00072CC0"/>
     <w:rsid w:val="000A4549"/>
     <w:rsid w:val="000D65E2"/>
     <w:rsid w:val="001C1ED3"/>
     <w:rsid w:val="00262F09"/>
     <w:rsid w:val="00357743"/>
     <w:rsid w:val="00361B02"/>
+    <w:rsid w:val="003D4F39"/>
     <w:rsid w:val="00405DA7"/>
+    <w:rsid w:val="00454D88"/>
     <w:rsid w:val="004A209E"/>
     <w:rsid w:val="004A564D"/>
     <w:rsid w:val="004B1224"/>
     <w:rsid w:val="00636B6D"/>
     <w:rsid w:val="007F4F7F"/>
     <w:rsid w:val="0083527B"/>
     <w:rsid w:val="00841D78"/>
     <w:rsid w:val="008C48CE"/>
     <w:rsid w:val="00905472"/>
     <w:rsid w:val="009719BD"/>
     <w:rsid w:val="00977A3B"/>
     <w:rsid w:val="009C09FC"/>
     <w:rsid w:val="00A0542F"/>
     <w:rsid w:val="00AA0F94"/>
     <w:rsid w:val="00B22591"/>
     <w:rsid w:val="00BC1448"/>
     <w:rsid w:val="00C20413"/>
     <w:rsid w:val="00CD72C6"/>
     <w:rsid w:val="00CE1425"/>
     <w:rsid w:val="00D168A1"/>
     <w:rsid w:val="00D60844"/>
     <w:rsid w:val="00DF4511"/>
     <w:rsid w:val="00E23BFC"/>
+    <w:rsid w:val="00E53D7D"/>
     <w:rsid w:val="00E73349"/>
     <w:rsid w:val="00F2143E"/>
     <w:rsid w:val="00FA2FBA"/>
     <w:rsid w:val="00FC5727"/>
+    <w:rsid w:val="00FD7462"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="58EC0754"/>
+  <w15:docId w15:val="{F46837D1-D980-4EC9-960C-3BC27117C07F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BC1448"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normln"/>
-    <w:link w:val="TextpoznpodarouChar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0083527B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
-[...1 lines deleted...]
-    <w:link w:val="Textpoznpodarou"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0083527B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normlnweb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normln"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D60844"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text">
     <w:name w:val="text"/>
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D60844"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="small-caps">
     <w:name w:val="small-caps"/>
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D60844"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezmezer">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B22591"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D168A1"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normln"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AA0F94"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Zvraznn">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
-[...297 lines deleted...]
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004A564D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137264249">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="327102598">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3185,51 +2964,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2079984388">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rc.umd.edu/editions/cain/intro.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rc.umd.edu/editions/cain/intro.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3443,83 +3222,83 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-  <Words>1063</Words>
+  <Pages>2</Pages>
+  <Words>1062</Words>
   <Characters>6272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7321</CharactersWithSpaces>
+  <CharactersWithSpaces>7320</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M Horova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>