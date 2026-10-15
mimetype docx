--- v0 (2026-08-25)
+++ v1 (2026-10-15)
@@ -5,263 +5,207 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11455AF5" w14:textId="25BE30BB" w:rsidR="00F02E20" w:rsidRDefault="00000000" w:rsidP="00870C56">
+    <w:p w14:paraId="11455AF5" w14:textId="16CAA1C5" w:rsidR="00F02E20" w:rsidRDefault="00000000" w:rsidP="00870C56">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00870C56">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sylabus kurzu „Myš</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>lenkový svět novověku od Koperní</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C56">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ka po Kanta</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00870C56">
+        <w:t xml:space="preserve">ka po Kanta“ </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">“ </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4FBD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00534C6E">
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4FBD">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
-[...12 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBF276C" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRDefault="00000000" w:rsidP="00870C56">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vyučující: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00546E28">
+        <w:r w:rsidR="00F02E20" w:rsidRPr="00546E28">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:b/>
           </w:rPr>
           <w:t>Ondřej Švec, Ph.D.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C581979" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRDefault="00F02E20" w:rsidP="00870C56"/>
     <w:p w14:paraId="1AD61C7D" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00870C56" w:rsidRDefault="00000000" w:rsidP="00870C56">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00870C56">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Anotace:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED81745" w14:textId="5A3E6F54" w:rsidR="00F02E20" w:rsidRDefault="003539A7" w:rsidP="00870C56">
       <w:r w:rsidRPr="003539A7">
         <w:t xml:space="preserve">V kurzu budou představeny základních pojmy a témata novověkého myšlení ve vazbě na politický, sociální i literární kontext, v němž se radikálně proměnilo chápání místa člověka v kosmu i jedince ve společnosti. S ohledem na narůstající specializaci jednotlivých vědeckých oblastí počínaje 17. stoletím se do popředí dostane problém jednoty veškerého vědění a otázka </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003539A7">
         <w:t>filosofického</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003539A7">
         <w:t xml:space="preserve"> založení objektivně platného poznání. Pozornost bude věnována jak proniknutí do myšlenkového světa raného novověku, tak i otázce, do jaké míry jsme my sami dědicové novověkého pohledu na přírodu a člověka. Smyslem tohoto kurzu tedy není podat pouze historický přehled o jednotlivých doktrínách, ale zpochybnit některé zdánlivé samozřejmosti dneška hledáním odpovědí na tři vzájemně propojené okruhy otázek:</w:t>
       </w:r>
       <w:r w:rsidRPr="003539A7">
         <w:br/>
         <w:t>• Na jakých základech stojí poznání světa v pojetí novověkých myslitelů?</w:t>
       </w:r>
       <w:r w:rsidRPr="003539A7">
         <w:br/>
         <w:t>• Jak se příroda proměnila v objekt, který stojí před zrakem myslícího subjektu?</w:t>
       </w:r>
       <w:r w:rsidRPr="003539A7">
         <w:br/>
         <w:t>• V čem se novověké chápání místa člověka v kosmu odlišuje od dřívějších pojetí?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4413D2C5" w14:textId="77777777" w:rsidR="003539A7" w:rsidRDefault="003539A7" w:rsidP="00870C56"/>
-    <w:p w14:paraId="03018444" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00870C56" w:rsidRDefault="00000000" w:rsidP="00870C56">
-      <w:pPr>
+    <w:p w14:paraId="5221BFCD" w14:textId="77777777" w:rsidR="002708D6" w:rsidRDefault="00000000" w:rsidP="002708D6">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Požadavky k získání atestace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870C56">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008B337F" w:rsidRPr="008B337F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002708D6">
+        <w:t>Jedinou podmínkou pro získání zápočtu je úspěšné absolvování závěrečného testu, který bude vypsán v minimálně třech termínech během zkouškového období. Na moodlu naleznete postupně aktualizovaný seznam otázek pro akademický rok 2026/2027, které vycházejí z obsahu přednášek. Na každou z nich si předem samostatně vypracujte odpověď na základě svých poznámek z přednášek, za pomoci prezentací, které máte taktéž na moodlu, jakož i s využitím doporučeného seznamu literatury v SISu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64ECA3E5" w14:textId="77777777" w:rsidR="002708D6" w:rsidRDefault="002708D6" w:rsidP="002708D6">
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Vedle přednášek je povinnou součástí kurzu četba Descartovy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002708D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rozpravy o metodě</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, kterou si studenti musí během semestru samostatně přečíst. Znalost tohoto textu nebude ověřována pouze obecně, ale konkrétními otázkami v závěrečném testu. V den zápočtového testu vyberu 8 otázek ze seznamu otázek k přednáškám a 2 otázky zaměřené na obsah a argumentaci </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002708D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rozpravy o metodě</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Na zodpovězení těchto 10 otázek budete mít 90 minut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3BE224" w14:textId="16107D11" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
-[...73 lines deleted...]
-    <w:p w14:paraId="505F7D2F" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
+    <w:p w14:paraId="505F7D2F" w14:textId="58CA535B" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="002708D6">
       <w:r w:rsidRPr="00546E28">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A525973" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:r w:rsidRPr="00546E28">
         <w:t>Plný počet bodů za každou odpověď dostanete v případě:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443E87C3" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:r w:rsidRPr="00546E28">
         <w:t>1) že ji dokážete samostatně zformulovat v logicky navazujících větách (žádné šipky, odrážky apod.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEB2EC4" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:r w:rsidRPr="00546E28">
         <w:t>2) že vaše odpověď bude formulována minimálně v 6 ucelených souvětích</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326DD066" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:r w:rsidRPr="00546E28">
         <w:t>3) že z ní bude patrné vaše porozumění dané problematice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E09F90" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
@@ -524,688 +468,406 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sekundární literatura: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A53C48" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Cottingham</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Cottingham, J., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>The rationalists</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Oxford: Oxford University Press, 1988 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C068AD1" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hadot, P. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Závoj Isidin. Esej o dějinách ideje přírody</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Praha: Vyšehrad 2010 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52086D02" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koyré, A., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>rationalists</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Od uzavřeného světa k nekonečnému vesmíru</w:t>
+      </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Oxford: Oxford University </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00546E28">
+        <w:t xml:space="preserve">, Praha: Vyšehrad, 2004 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284AD3F3" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Press</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 1988 </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">, P. </w:t>
+        <w:t xml:space="preserve">Nadler, S. M. A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Závoj </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Companion to Early Modern Philosophy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Oxford: OUP, 2002 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B1CC2B" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Röd, W., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Isidin</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Novověká </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>. Esej o dějinách ideje přírody</w:t>
-[...32 lines deleted...]
-      </w:r>
+        <w:t>filosofie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Od uzavřeného světa k nekonečnému vesmíru</w:t>
+        <w:t>. Sv. I.</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Praha: Vyšehrad, 2004 </w:t>
+        <w:t xml:space="preserve">, Praha: Oikoymenh, 2001, zejména str. 9-41 a 62-147 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284AD3F3" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
+    <w:p w14:paraId="14F284FC" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Nadler</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Röd, W., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Companion</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Novověká </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to Early </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>filosofie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Modern</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>. Sv. II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Praha: Oikoymenh, 2001, zejména str. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1 - 136</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 216-258</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E47896" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Rutherford, D. (ed.), </w:t>
+      </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Philosophy</w:t>
+        <w:t xml:space="preserve">The Cambrige Companion to Early </w:t>
       </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">, W., </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Novověká </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>odern Philosophy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Cambridge: CUP 2006.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F2DF71" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546E28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scruton, R., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>filosofie</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Krátké dějiny novověké </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>. Sv. I.</w:t>
-      </w:r>
+        <w:t>filosofie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Praha: Oikoymenh, 2001, zejména str. 9-41 a 62-147 </w:t>
-[...308 lines deleted...]
-        <w:t>, 1999, str. 1-186</w:t>
+        <w:t>, Brno: Barrister &amp; Principal, 1999, str. 1-186</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F26B792" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00546E28" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sylabus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5D1E20" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRDefault="00F02E20" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E599EE9" w14:textId="65993647" w:rsidR="00F02E20" w:rsidRPr="00DC611E" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -1371,130 +1033,70 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Nahrazení aristotelsko-ptolemaiovské koncepce kosmu novým pojetím nekonečného univerza, v němž je prostor geometrie ztotožněn se skutečným prostorem světa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BACA10C" w14:textId="77777777" w:rsidR="00052007" w:rsidRPr="00052007" w:rsidRDefault="00052007" w:rsidP="00052007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052007">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mikuláš </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> a jeho nevymezený vesmír</w:t>
+        <w:t>Mikuláš Kusánský a jeho nevymezený vesmír</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58AB3255" w14:textId="77777777" w:rsidR="00052007" w:rsidRPr="00052007" w:rsidRDefault="00052007" w:rsidP="00052007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052007">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>"</w:t>
-[...39 lines deleted...]
-        <w:t>": vždy jen částečné poznání skutečnosti (prostřednictvím hypotéz)</w:t>
+        <w:t>"Docta ignorantia": vždy jen částečné poznání skutečnosti (prostřednictvím hypotéz)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB6D327" w14:textId="77777777" w:rsidR="00052007" w:rsidRPr="00052007" w:rsidRDefault="00052007" w:rsidP="00052007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052007">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Koperníkův racionální antropocentrismus jako odpověď na relativizaci svědectví smyslů</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CF44B4" w14:textId="77777777" w:rsidR="00052007" w:rsidRPr="00052007" w:rsidRDefault="00052007" w:rsidP="00052007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -1563,69 +1165,58 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Analogie makrokosmu a mikrokosmu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E01CED9" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00DC611E" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Paracelsus</w:t>
-[...9 lines deleted...]
-        <w:t>, výkladové principy a experimentální postupy jeho lékařství</w:t>
+        <w:t>Paracelsus, výkladové principy a experimentální postupy jeho lékařství</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366935CC" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00DC611E" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Příroda jako živoucí a magická síla; otázky „skrytých kvalit“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D419A37" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00DC611E" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -1932,225 +1523,145 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...37 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> - Mundus est </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>fabula</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> - Descartes</w:t>
+        <w:t>fabula - Descartes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, baroko a vznik novověké přírodovědy formou románu   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B7EAC8" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="00DC611E" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Důvody ke skepsi na přelomu 16. a 17. stol.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB6BC86" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="00DC611E" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Theatrum</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Theatrum </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>anatomicum</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> - divadlo</w:t>
+        <w:t>anatomicum - divadlo</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nicotnosti života</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706B0731" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="00DC611E" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Odskutečnění světa na sklonku renesance a na počátku baroka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FFCA93" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="00DC611E" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Descartův první spis o přírodě "</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Monde", vyprávěný formou románu</w:t>
+        <w:t>Descartův první spis o přírodě "Le Monde", vyprávěný formou románu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740B5944" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="00DC611E" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Starý svět aristotelsko-scholastické tradice vs. nový svět mechanistické přírodovědy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78179497" w14:textId="21A4CBF8" w:rsidR="00E72EAF" w:rsidRPr="00E72EAF" w:rsidRDefault="00E72EAF" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC611E">
@@ -2340,71 +1851,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> výraz všeho, co jest   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D964C8" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Důvody Spinozova ztotožnění Boha a Přírody (</w:t>
       </w:r>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deus </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Natura</w:t>
+        <w:t>Deus sive Natura</w:t>
       </w:r>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFC2B25" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Spinozova polemika s antropomorfismem a finalismem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0FDFC9" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
@@ -2412,128 +1903,126 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Spinozovo monistické řešení vztahu mysli a těla</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B092ED0" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Jak je možné, aby doktrína popírající svobodnou vůli a pojímající člověka jako kauzálně determinovanou bytost měla za svůj cíl dosažení svobodného života?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A55A0BB" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Iluze svobodné vůle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCBB6CA" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00DC611E" w:rsidRDefault="00F02E20" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E3054D3" w14:textId="3135520B" w:rsidR="00F02E20" w:rsidRPr="00DC611E" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="003539A7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - John Locke</w:t>
       </w:r>
       <w:r w:rsidR="003539A7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a David </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003539A7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hume</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Empirismus</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DC611E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vrací úder   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731323C1" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2545,65 +2034,56 @@
         <w:t>Spor o vrozené ideje</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404F8618" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hranice rozumového poznání a genealogická analýza složených idejí</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D81E9C" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Humova</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> kritika pojmu kauzality</w:t>
+        <w:t>Humova kritika pojmu kauzality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0879DAE0" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00DC611E" w:rsidRDefault="00F02E20" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17D8B87D" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00DC611E" w:rsidRDefault="00F02E20" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="702A5A97" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00DC611E" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2660,67 +2140,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Myšlenka společenské smlouvy a přirozených lidských práv (Hobbes, Locke, Rousseau)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2FC874" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Občanská kontrola zneužití státní moci (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> a Voltaire)</w:t>
+        <w:t>Občanská kontrola zneužití státní moci (Montesquieu a Voltaire)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A29EC73" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Francouzská revoluce a úskalí osvícenského projektu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763355C1" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRPr="00DC611E" w:rsidRDefault="00000000" w:rsidP="00546E28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC611E">
@@ -2788,71 +2252,59 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Syntéza racionalismu a empirismu, poznání </w:t>
       </w:r>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a priori</w:t>
       </w:r>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> posteriori</w:t>
+        <w:t>a posteriori</w:t>
       </w:r>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F819081" w14:textId="77777777" w:rsidR="003539A7" w:rsidRPr="003539A7" w:rsidRDefault="003539A7" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003539A7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pojem „kopernikánský obrat“ v kontextu Kantovy </w:t>
@@ -2964,106 +2416,106 @@
     </w:p>
     <w:p w14:paraId="4F6033A0" w14:textId="3E74799D" w:rsidR="00F02E20" w:rsidRPr="003539A7" w:rsidRDefault="00F02E20" w:rsidP="003539A7">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F02E20" w:rsidRPr="003539A7" w:rsidSect="000B4EF1">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="737" w:footer="964" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C914056" w14:textId="77777777" w:rsidR="00D92388" w:rsidRDefault="00D92388">
+    <w:p w14:paraId="35BD012C" w14:textId="77777777" w:rsidR="00CB4D77" w:rsidRDefault="00CB4D77">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DE895A3" w14:textId="77777777" w:rsidR="00D92388" w:rsidRDefault="00D92388">
+    <w:p w14:paraId="4A7670BE" w14:textId="77777777" w:rsidR="00CB4D77" w:rsidRDefault="00CB4D77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Greek Platon ISW">
     <w:altName w:val="Lucida Sans Unicode"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E45E473" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRDefault="00000000">
     <w:pPr>
@@ -3131,58 +2583,58 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A8B67D2" w14:textId="77777777" w:rsidR="00F02E20" w:rsidRDefault="00F02E20">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5944769B" w14:textId="77777777" w:rsidR="00D92388" w:rsidRDefault="00D92388">
+    <w:p w14:paraId="091B8ABF" w14:textId="77777777" w:rsidR="00CB4D77" w:rsidRDefault="00CB4D77">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="013A887E" w14:textId="77777777" w:rsidR="00D92388" w:rsidRDefault="00D92388">
+    <w:p w14:paraId="0E4B2389" w14:textId="77777777" w:rsidR="00CB4D77" w:rsidRDefault="00CB4D77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE15477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31BA11BA"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -3359,96 +2811,103 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="5400"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9D16EFA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="6300"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1096487954">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="735862078">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE529B"/>
     <w:rsid w:val="00045104"/>
     <w:rsid w:val="00052007"/>
+    <w:rsid w:val="002708D6"/>
     <w:rsid w:val="003539A7"/>
+    <w:rsid w:val="00521D8E"/>
     <w:rsid w:val="00534C6E"/>
     <w:rsid w:val="00584F6A"/>
     <w:rsid w:val="00741600"/>
+    <w:rsid w:val="008B337F"/>
+    <w:rsid w:val="009111BA"/>
     <w:rsid w:val="00C35B94"/>
+    <w:rsid w:val="00CB4D77"/>
     <w:rsid w:val="00CE1CF0"/>
     <w:rsid w:val="00D92388"/>
+    <w:rsid w:val="00DB4FBD"/>
     <w:rsid w:val="00E72EAF"/>
     <w:rsid w:val="00EE529B"/>
     <w:rsid w:val="00F02E20"/>
+    <w:rsid w:val="00F14972"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3907,51 +3366,50 @@
     <w:rsid w:val="004B0780"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="000B4EF1"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
@@ -15437,72 +14895,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{760943D8-48E5-4FE5-8F06-0022C0D0BFE7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1014</Words>
-  <Characters>5986</Characters>
+  <Words>1063</Words>
+  <Characters>6272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6987</CharactersWithSpaces>
+  <CharactersWithSpaces>7321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Švec, Ondřej</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>