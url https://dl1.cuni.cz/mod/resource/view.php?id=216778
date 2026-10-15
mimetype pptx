--- v0 (2026-08-25)
+++ v1 (2026-10-15)
@@ -1,121 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-[...17 lines deleted...]
-  <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId16"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...13 lines deleted...]
-    <p:sldId id="299" r:id="rId16"/>
+    <p:sldId id="257" r:id="rId2"/>
+    <p:sldId id="258" r:id="rId3"/>
+    <p:sldId id="259" r:id="rId4"/>
+    <p:sldId id="260" r:id="rId5"/>
+    <p:sldId id="261" r:id="rId6"/>
+    <p:sldId id="262" r:id="rId7"/>
+    <p:sldId id="263" r:id="rId8"/>
+    <p:sldId id="264" r:id="rId9"/>
+    <p:sldId id="265" r:id="rId10"/>
+    <p:sldId id="266" r:id="rId11"/>
+    <p:sldId id="267" r:id="rId12"/>
+    <p:sldId id="268" r:id="rId13"/>
+    <p:sldId id="269" r:id="rId14"/>
+    <p:sldId id="270" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:custDataLst>
-[...1 lines deleted...]
-  </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -167,128 +160,1679 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...1 lines deleted...]
-    <p:restoredLeft sz="14995" autoAdjust="0"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="95" d="100"/>
-          <a:sy n="95" d="100"/>
+          <a:sx n="87" d="100"/>
+          <a:sy n="87" d="100"/>
         </p:scale>
-        <p:origin x="206" y="72"/>
+        <p:origin x="408" y="67"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro záhlaví 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{8EA72351-E24F-4D05-9890-D40A2087AEED}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>06.10.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro poznámky 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Druhá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Třetí úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Čtvrtá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E314963A-0D0A-4A97-9437-316253F639A2}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1103477376"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Podle revidované pasáže přednášky Rozpad kosmu a geometrizace prostoru. Obecná platnost přírodních zákonů sama o sobě nedokazuje nekonečnost vesmíru.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Podle Koyrého úvodu a revidované přednášky. Příklad do výkladu: příčiny lži a posouzení její ospravedlnitelnosti. Z nepřítomnosti hodnotových pojmů ve fyzikálním vysvětlení neplyne libovůle hodnotových soudů.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>René Descartes, Rozprava o metodě, IV. část. Nová zakládající úloha jistoty myslícího já, nikoli první objev sebevědomí. Filosofický obrat k subjektu nevyvozovat jako jednoduchý důsledek konce geocentrismu.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Immanuel Kant, Kritika čistého rozumu, předmluva k druhému vydání (B XVI–XVIII); Kritika praktického rozumu, závěr (AA 5:161–162). Snímek uvádí závěrečný výhled ke Kantovi podle zaměření kurzu a dodaného sylabu.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Podmínky testu podle dodané prezentace pro zimní semestr 2026/2027: 10 otázek, 80 minut, 2 body za odpověď, maximálně 20 bodů, hranice zápočtu 14 bodů.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Obraz geocentrického kosmu převzat beze změny z dodané prezentace. Údaj o autorovi a dataci podle původního popisku. Aristotelskou fyziku, ptolemaiovskou astronomii a křesťanskou interpretaci rozlišovat. Země ve středu neznamená nejvyšší hodnotové postavení.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Původní heliocentrické vyobrazení z dodané prezentace. Koperník: De revolutionibus, kniha I. Denní pohyb oblohy souvisí s rotací Země. Podrobnosti o retrográdním pohybu planet ponechat na další přednášku.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Alexandre Koyré, Od uzavřeného světa k nekonečnému vesmíru, Praha: Vyšehrad, 2004, úvod, zejména s. 14. Dále dodané výpisky, francouzský text předmluvy a recenze Hynka Janouška. Rozlišit nekonečnost prostoru, jeho stejnorodost a obecnou platnost zákonů. Proměna zahrnuje filosofické a teologické spory.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -310,82 +1854,94 @@
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Úvodní snímek">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD6ED56A-8E16-D3D9-189C-4887B35E21CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Podnadpis 2"/>
+          <p:cNvPr id="3" name="Podnadpis 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A687C84-2D27-66EF-37DB-699159C9A130}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
@@ -398,1168 +1954,1354 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styl předlohy.</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
+              <a:t>Kliknutím můžete upravit styl předlohy.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A36DDD62-A68F-9760-3752-08B2705F7603}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E8F58AA-51AF-E8B9-3692-22E8C76F3728}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5"/>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86B6A4D5-7D6D-0122-C717-9909141FCB72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="98198639"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2190701060"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Nadpis a svislý text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1304C026-B5B4-4142-3D93-F42D9F451F4D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro svislý text 2"/>
+          <p:cNvPr id="3" name="Zástupný symbol pro svislý text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CA3A4E-3615-4C77-7891-80772BF1CEBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E14EEDD9-3216-586C-F482-5DC90693440A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1712D878-856D-AD54-EE7A-E6755C2E10F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5"/>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B1BEAB-BF61-B303-5088-32B9D5F6142D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3058848966"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4160215522"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Svislý nadpis a text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Svislý nadpis 1"/>
+          <p:cNvPr id="2" name="Svislý nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08F2C782-0529-52D7-B043-4B25CF3FEBFB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro svislý text 2"/>
+          <p:cNvPr id="3" name="Zástupný symbol pro svislý text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2BD6BEE-FE8B-2FB2-3256-97BE7ADFA084}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6FEBEF9-3780-CD0A-3C15-5C362DECF945}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A76588E-1879-F3A3-041C-1CCC5EB656E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5"/>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C514B54F-5384-A82C-288D-E52494CC2EF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1513691641"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="234939188"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Nadpis a obsah">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{518497FF-DAC6-DD80-A853-B82C80559FA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{471170AF-D2A8-47DC-A7F7-1CBC24D21178}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2153033-43AE-35F3-4AB4-BA8F54FBA408}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB7A40FD-FB83-04AC-B769-B2A7151C464F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5"/>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26CE611A-8208-CD49-3325-B7A596E86553}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="989707713"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="22586065"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Záhlaví části">
+  <p:cSld name="Záhlaví oddílu">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A68024E8-1746-540A-754B-4D5B4032FE35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro text 2"/>
+          <p:cNvPr id="3" name="Zástupný text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6B162BF-10F8-5F69-1C29-B4EEBC36F41C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A8DC5B2-3E5B-20E9-8247-5616A1A49671}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD1842AF-C076-7522-13A1-186A19703139}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5"/>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A4FCA4A-685C-3905-B0E9-4E631C0F613F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="652962390"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1755105578"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Dva obsahy">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC88BA82-9B81-7D83-4645-14E40A28A819}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E7CE8B8-B69A-BE48-48D5-5D67ED3B7789}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro obsah 3"/>
+          <p:cNvPr id="4" name="Zástupný obsah 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA749CD4-3523-771C-D6F4-A60B95D59892}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
+          <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2E18DD1-1CC2-AC80-1AB0-F4BD8E6746DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{627E7D96-A1F2-D1B9-6A23-14DCCA362ABB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6"/>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E4CD2A6-5784-1948-50C6-0A6FDD4AEB81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2274601971"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3148765156"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Porovnání">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{858A6288-DFE2-3AD8-8843-FA75BB2E7FDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro text 2"/>
+          <p:cNvPr id="3" name="Zástupný text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB425626-4409-689B-D48F-669B8FFC35E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -1573,114 +3315,126 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="4" name="Zástupný symbol pro obsah 3"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný obsah 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA01F696-EED4-0C49-D171-48F90CB8EF93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro text 4"/>
+          <p:cNvPr id="5" name="Zástupný text 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{188FE4F5-13A8-983A-A145-A73694A09B3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -1694,536 +3448,620 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="6" name="Zástupný symbol pro obsah 5"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný obsah 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B69BE687-972B-B4F3-AD3E-875DC301E945}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Zástupný symbol pro datum 6"/>
+          <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A627D0B2-D03C-A846-E2C2-FA9C70001C57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7"/>
+          <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A23077D2-31AF-E377-BD81-51FB7D2CD013}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Zástupný symbol pro číslo snímku 8"/>
+          <p:cNvPr id="9" name="Zástupný symbol pro číslo snímku 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D64F4487-6A95-0F32-4DF6-2E1BB279508A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4248804700"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2873889605"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Pouze nadpis">
+  <p:cSld name="Jenom nadpis">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB8276F6-5629-8B4F-CD99-85B6BA574552}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
+          <p:cNvPr id="3" name="Zástupný symbol pro datum 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{256BEC51-194E-2B28-0678-A2967F32B34E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3"/>
+          <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1531282-BF55-1A1D-FD1D-4FD40B0FB8BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro číslo snímku 4"/>
+          <p:cNvPr id="5" name="Zástupný symbol pro číslo snímku 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E15B5E4F-5D77-F873-CD26-E93FCA823D52}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1375448430"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4104521053"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Prázdný">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Zástupný symbol pro datum 1"/>
+          <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBFBFFDA-A3C6-3DE6-15C0-CE02C4C626CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2"/>
+          <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F09C65A-8B6F-49B0-76BA-36AEBDE7C3D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3"/>
+          <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB3F1473-4F4B-B9E3-2A40-0B9BA0010C4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2905239233"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1800025390"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Obsah s titulkem">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5069944-289F-1F10-1D78-6015FD60826E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvPr id="3" name="Zástupný obsah 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{259F60D8-5465-2E10-FBE8-4EAB09363C8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro text 3"/>
+          <p:cNvPr id="4" name="Zástupný text 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FEDA409-5C0D-E40C-AB36-370F93C02777}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -2237,186 +4075,216 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BC72F13-6842-AB66-31A0-091AB3244FE9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF93BA14-CCD7-3E11-D5D0-44AC6361B884}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6"/>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2089C94-D611-CE2F-D779-F1BD0274D44E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="222691763"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="936500183"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Obrázek s titulkem">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvPr id="2" name="Nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA6AD509-ABFF-3D4E-B121-A4748C9D880B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro obrázek 2"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="3" name="Zástupný symbol obrázku 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{697D0C7F-84A0-6578-70B0-1D483F8A42BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
@@ -2431,51 +4299,57 @@
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro text 3"/>
+          <p:cNvPr id="4" name="Zástupný text 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96419F4C-B1EA-6074-004E-6A1D05ED6BE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -2489,375 +4363,423 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76EEFA57-A5A5-39B1-D0EF-A1ECD0FF935D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF7F1C5E-7D8C-FBE6-FBE2-A228A6AB63B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6"/>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74FAB985-EFEE-9C6E-AF80-B4C96AD9BD12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="821805274"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4150944341"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Zástupný symbol pro nadpis 1"/>
+          <p:cNvPr id="2" name="Zástupný nadpis 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62440FF2-5F0F-40CE-314C-B49AC3C8923E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro text 2"/>
+          <p:cNvPr id="3" name="Zástupný text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A84ABB9F-B427-FA0F-9841-77FB124F0D0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
-              <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Druhá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Třetí úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Čtvrtá úroveň</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
+          <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B7AF07F-ACEE-0475-3644-3492A3363A31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{EC208096-D41B-42D1-AAB5-ED63B178A851}" type="datetimeFigureOut">
+            <a:fld id="{703F84EA-A2E9-4725-9FB2-E888F66D1A53}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.09.2025</a:t>
+              <a:t>06.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
+          <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F2A72A-D5F5-2AC8-2D5B-0FED0C6FA6F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5"/>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A7B59A3-0E18-01D1-DAB7-C197CF782D96}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{23BE38D3-75C6-454A-BAAB-8C34904144C8}" type="slidenum">
+            <a:fld id="{17BBB92F-8EF4-4FAE-8F0D-6993757C4824}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1759255530"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1498292484"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3115,3315 +5037,8753 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl1.cuni.cz/course/view.php?id=3776" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://is.cuni.cz/studium/predmety/index.php?id=00f3fafadffad186a1974d860bfd0023&amp;tid=&amp;do=predmet&amp;kod=ASZFS0045" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl1.cuni.cz/course/view.php?id=3776" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://is.cuni.cz/studium/predmety/index.php?id=cd0cc0a139986539f28aa9e8f886cc7f&amp;tid=&amp;do=predmet&amp;kod=ASZFS0045" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...8 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE4AB540-6430-42FA-9B63-7BADE11013BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="1065320"/>
-            <a:ext cx="9144000" cy="2719850"/>
+            <a:off x="1428750" y="1476375"/>
+            <a:ext cx="9334500" cy="1905000"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...24 lines deleted...]
-          </p:nvPr>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="4350" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="4350" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Myšlenkový svět novověku</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="4350" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="4350" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>od Kopernika po Kanta</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{543F40AC-511F-4D8E-8E6E-A0697BF618BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="4057094"/>
-            <a:ext cx="9144000" cy="1740023"/>
+            <a:off x="1333500" y="3714750"/>
+            <a:ext cx="9525000" cy="666750"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...6 lines deleted...]
-              <a:rPr lang="cs-CZ" sz="2600" dirty="0"/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Od uzavřeného kosmu k nekonečnému vesmíru</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F4C796D-2F8D-4120-B78D-49D000210662}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1905000" y="5048250"/>
+            <a:ext cx="8382000" cy="1000125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2250" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2250" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
               <a:t>Ondřej Švec</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-              <a:t> FF UK v Praze</a:t>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2250" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2250" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ÚFaR FF UK v Praze</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2141302206"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...38 lines deleted...]
-              <a:buNone/>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07EF6E00-F71E-46D4-AF04-5BD11BCA60F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...22 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Jednota přírody</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41565B0A-5F8C-4D12-92C2-BD7042270E5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1714500"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Newton: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>stejné</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zákony</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>pohybu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>gravitace</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>pro </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>padající</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>kámen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>obíhající</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Měsíc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3340452B-301B-42AD-B95C-D0B308031793}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2819400"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Matematický</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>výklad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>pracuje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>idealizací</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> (např. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>apříklad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>rozlišuje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>pohyb</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>účinek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>tření</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr sz="2550" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3947C-7D3A-42A4-BE60-D69040E34D94}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3924300"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rozdílné</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>podmínky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>pohybu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>společné</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zákony</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3686700626"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1782504693"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E2738C6-69D4-43BA-918E-56095C79A78F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-[...54 lines deleted...]
-            <a:ext cx="5636871" cy="5047536"/>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
-[...45 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Přírodní vysvětlení a lidské jednání</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBD9D151-3E65-4D5A-93B9-8CC617D798B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6423949" y="6008915"/>
-            <a:ext cx="5559045" cy="646331"/>
+            <a:off x="914400" y="1714500"/>
+            <a:ext cx="10382250" cy="952500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...21 lines deleted...]
-              <a:t>(1524)</a:t>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Přírodní</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zákony</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>popisují</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>dění</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>bez </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>měřítek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>vyšší</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nižší</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>dokonalosti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D6CDA21-F1CD-470C-8930-64894F980EA3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2819400"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vysvětlit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>příčiny</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>jednání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zdůvodnit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>jeho</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>správnost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>jsou</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>odlišné</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>úkoly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43CF060F-7D10-4C3F-A804-AA7C48270B58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3924300"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Odkud</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>čerpáme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>měřítka</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>dobrého</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>života</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3317127829"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3584564849"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...76 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{535B11F5-0FF8-4A69-8DD7-51BF6FC03B48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365126"/>
-[...146 lines deleted...]
-            <a:ext cx="4369526" cy="923330"/>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...58 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Descartes: jistota myslícího já</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C16EBDC-4D73-4EFD-8329-DDC0FAE898DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1714500"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pochybování předpokládá existenci toho, kdo pochybuje.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4197AD1A-96A7-4A1F-92E4-844BC8FA6AA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2819400"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jistota</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>vlastního</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>myšlení</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>stává</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>východiskem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zdůvodnění</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>poznání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1AF3033-E138-4AE4-8E6B-A221DD416729}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3924300"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jak od </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>svých</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>představ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>dospíváme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>k </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>platnému</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>poznání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>skutečnosti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1464350736"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="375498685"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...10 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD11AC64-05FE-49BF-850E-67D606E4AB83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...63 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Kant: poznání přírody a lidská svoboda</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9C2EC4E-9D92-4552-8AE1-2D6BB71D0C10}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1714500"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Teoretická</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> filosofie </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zkoumá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>podmínky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>hranice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>objektivně</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>platného</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>poznání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{115D373D-A68F-42DA-BF46-163FB387F225}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2819400"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Praktická</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> filosofie </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zkoumá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>lidskou </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>svobodu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>závaznost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>mravního</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zákona</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32F1BE6A-765D-4D62-9106-4CBFB0FECB7C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3924300"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lidská</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>důstojnost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nezávisí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>astronomickém</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>postavení</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Země</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="375498685"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3233704950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...30 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58E9039E-15B9-4A9B-BA08-F5CC7E5E4248}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" hangingPunct="0">
-              <a:buNone/>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
-[...20 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Otázky k debatě</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C93033A0-25DD-4B11-82B2-EFD1A4856C2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1714500"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Co nám dává důvod důvěřovat vědeckému vysvětlení?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{732FFDD7-EB9C-41F2-84FC-3533498B82E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2819400"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Co </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>získáváme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>matematickým</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>popisem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>přírody</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>a na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>které</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>otázky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>tento</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>popis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>neodpovídá</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85AC4008-DF15-48A6-87A1-1CBB454F6B75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3924300"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jak </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>může</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>být</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>člověk</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>součástí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>přírody</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zároveň</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>odpovídat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> za </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>své</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>jednání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...133 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1054160815"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C455CF40-4B16-410C-93FB-3AD365DF5732}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="208371"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...4 lines deleted...]
-              <a:rPr lang="cs-CZ" dirty="0"/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
               <a:t>Podmínky zakončení kurzu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7305C3C5-C8E9-4C40-8E41-3F7FB3B5BD8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1471750"/>
-            <a:ext cx="10515600" cy="5225142"/>
+            <a:off x="914400" y="1714500"/>
+            <a:ext cx="10382250" cy="952500"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:buNone/>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...8 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Závěrečný test: 10 otázek, 80 minut.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3003218E-038D-44A8-A46B-9BB8028C12EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2819400"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="cs-CZ" dirty="0">
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Za každou odpověď nejvýše 2 body.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>K zápočtu potřebujete alespoň 14 z 20 bodů.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4DCE9FA-17F2-4D2B-A6D7-AC536B22F184}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3924300"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Otázky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>prezentace</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>najdete</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>moodlu</a:t>
-[...24 lines deleted...]
-              <a:rPr lang="cs-CZ" dirty="0">
+              <a:t>Moodlu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doporučená</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>literatura</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> je </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>uvedena</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>SISu</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...71 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3467740256"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...30 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA9CFC5E-BE51-410C-89FD-7571415ECE46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...49 lines deleted...]
-              <a:buNone/>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="2200" dirty="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0"/>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Otázky našeho kurzu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B192512-9BB1-4382-93FA-26D84C0615CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1714500"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>čem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>novověcí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>myslitelé</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zakládají</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>poznání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>světa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCF5EBEE-BAE2-412B-8D02-6DED631A5332}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2819400"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jak se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>příroda</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>stává</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>předmětem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>matematického</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>experimentálního</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>poznání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F77964F-D24E-490D-8213-82FF33297E08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3924300"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jak se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>mění</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>chápání</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>člověka</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>jeho</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>svobody</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>postavení</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>přírodě</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1715074823"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="245235776"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...36 lines deleted...]
-              <a:buAutoNum type="arabicParenR"/>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BCDBF01-0B63-47BE-9E6F-C6D613BADD39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...6 lines deleted...]
-              <a:buAutoNum type="arabicParenR"/>
+              <a:rPr sz="3450" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Zkušenost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>vědecké</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>vysvětlení</a:t>
+            </a:r>
+            <a:endParaRPr sz="3450" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri Light"/>
+              <a:ea typeface="Calibri Light"/>
+              <a:cs typeface="Calibri Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB8D7106-E750-4B52-860F-FCA39E97489B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1714500"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vidíme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Slunce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>putovat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> po </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>obloze</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Denní</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>pohyb</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>vysvětlujeme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>rotací</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Země</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B2DC911-E261-49F1-AFCF-C1D0F0B36E4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2819400"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Co </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nás</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>opravňuje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>přijmout</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>vysvětlení</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>které</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>přesahuje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>bezprostřední</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zkušenost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A12138F3-9C4C-40E5-9E82-B61254B05F2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3924300"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...9 lines deleted...]
-              <a:t>3)	odhalit zdroj moderní subjektivity a její odlišnosti od předchozích 	podob sebe-vztahu</a:t>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jak </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>matematická</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>přírodověda</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>získala</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>autoritu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>při</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>rozhodování</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>povaze</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>skutečnosti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="245235776"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="979449004"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...33 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF698F83-1E47-4F39-BAE8-9997933C1C9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4688386"/>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" hangingPunct="0">
-[...3 lines deleted...]
-              <a:buNone/>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...8 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Proč se vracet k dějinám myšlení</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F65D2678-3F6F-4EB6-B8E0-CB385DEED756}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="764931" y="1714500"/>
+            <a:ext cx="10665069" cy="1037492"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...8 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pojmy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>jimiž</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>rozumíme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>světu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>sobě</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>mají</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>své</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>dějiny</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:buNone/>
+            <a:br>
+              <a:rPr lang="cs-CZ" sz="400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>(Subjektivní a objektivní. Mysl a tělo. Přírodní determinismus a lidská svoboda)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:buNone/>
+            <a:endParaRPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...8 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="cs-CZ" sz="2550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Porozumět jejich původu znamená prověřit předpoklady, které běžně přijímáme.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-              <a:t>Scientismus: </a:t>
+            <a:endParaRPr lang="cs-CZ" sz="2550" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>„Ocitáme se takříkajíc uprostřed rozhovoru, který už začal a v němž se snažíme zorientovat, abychom do něj mohli sami přispět.“</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Paul RICŒUR, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" i="1" dirty="0"/>
+              <a:t>Du texte à l’action. Essais d’herméneutique II</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>. Paris: Éditions du Seuil, 1986, s. 48. </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0" hangingPunct="0">
-[...3 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
-            <a:r>
-[...17 lines deleted...]
-              <a:buNone/>
+            <a:endParaRPr lang="cs-CZ" sz="2550" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
-            <a:r>
-[...22 lines deleted...]
-              <a:buNone/>
+            <a:endParaRPr sz="2550" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274366A8-B180-428D-AA97-9BAE8379B4E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2819400"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr sz="2550" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88C573E6-0DDF-409A-A201-466ED2D01DAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3924300"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr sz="2550" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="979449004"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3686700626"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...32 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Zástupný symbol pro obsah 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825624"/>
-            <a:ext cx="10515600" cy="4945289"/>
+            <a:off x="962462" y="1221943"/>
+            <a:ext cx="5065476" cy="5345065"/>
           </a:xfrm>
         </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Obdélník 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34C5C6A9-8C1D-4A75-9900-6DBE22F28B80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" hangingPunct="0">
-[...3 lines deleted...]
-              <a:buNone/>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...7 lines deleted...]
-              </a:lnSpc>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Aristotelsko-ptolemaiovský kosmos</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Obdélník 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D24B2AC-F7E1-4C39-832E-D9F436200718}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6419850" y="1676400"/>
+            <a:ext cx="4857750" cy="990600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" b="1" dirty="0"/>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Konečný, kvalitativně</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>uspořádaný celek.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Obdélník 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{328F7869-CA6F-4B8E-9F44-DBCF5E604120}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6419850" y="2990850"/>
+            <a:ext cx="4857750" cy="1428750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pozemská</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> oblast </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>vzniku</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zániku</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="0" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>versus</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400" b="0" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nebeská</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> oblast </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>pravidelného</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>kruhového</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...11 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2400" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>pohybu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Obdélník 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F016069D-6D28-4381-A453-19A4905C5FC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6419850" y="4876800"/>
+            <a:ext cx="4857750" cy="1047750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...20 lines deleted...]
-              </a:lnSpc>
+              <a:rPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Střed světa není nejvyšším</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...11 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>stupněm dokonalosti.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Obdélník 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E18A334-F552-43F9-B4ED-94113E044E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6419850" y="6191250"/>
+            <a:ext cx="4857750" cy="476250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="1500" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...35 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr sz="1500" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Petr Apian, Cosmographicus liber (1524)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2100717606"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3317127829"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...32 lines deleted...]
-        <p:spPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Obrázek 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5464072" y="1260630"/>
+            <a:ext cx="5494185" cy="5032375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Obdélník 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC7D3030-4045-4A5F-92E4-88ECCFE1B4B1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr hangingPunct="0">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...7 lines deleted...]
-              </a:lnSpc>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Koperník: Země mezi planetami</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Obdélník 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB41B5C4-4AA1-4947-94C3-A8CDB7AB28D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1762125"/>
+            <a:ext cx="4333875" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...7 lines deleted...]
-              </a:lnSpc>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Země se pohybuje.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
-[...5 lines deleted...]
-              </a:lnSpc>
+            <a:r>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pozorovatel je součástí</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...8 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>pohyblivé soustavy.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Obdélník 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7BAF1B8-F15F-4E10-94E2-39E22AC0FF3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="3819525"/>
+            <a:ext cx="4333875" cy="1428750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...23 lines deleted...]
-              </a:lnSpc>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Heliocentrismus sám</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
-[...5 lines deleted...]
-              </a:lnSpc>
+            <a:r>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nerozhoduje o nekonečnosti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+            <a:r>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>vesmíru.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Obdélník 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E97DDE0-4A9C-4586-9940-67F6DBF21907}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="5705475"/>
+            <a:ext cx="4381500" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="1575" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1575" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mikuláš Koperník</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="1575" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1575" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>De revolutionibus orbium coelestium (1543)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3821887581"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1464350736"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...30 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="6" name="Obdélník 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A9B254A-E364-4AEA-A76A-211D2AB1CA43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr hangingPunct="0">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...8 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Proměna obrazu světa</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F80ED66-4523-4EA5-A59C-B3928AEB2B06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1714500"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...12 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uvedení Země do pohybu.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE20F074-C048-4E97-9C97-B7F178FF63B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2819400"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Odstranění vnější hranice světa.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B6C6DF3-81F7-4766-BAAA-21DCFEA5EC2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3924300"/>
+            <a:ext cx="10382250" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Překonání rozdílu mezi pozemskou a nebeskou fyzikou.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B22472E-1232-4681-92AF-76C033E6A391}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="5381625"/>
+            <a:ext cx="10382250" cy="809625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2250" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr sz="2250" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1782504693"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2100717606"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Nadpis 1"/>
-[...30 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="7" name="Obdélník 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17F0453E-B7A4-4027-B73C-E05D21B3AC5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="361950"/>
+            <a:ext cx="10515600" cy="904875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr hangingPunct="0"/>
-[...25 lines deleted...]
-              <a:buNone/>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
-[...12 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+              <a:rPr sz="3450" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri Light"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Calibri Light"/>
+              </a:rPr>
+              <a:t>Koyré: rozpad kosmu a geometrizace prostoru</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Obdélník 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B69CF83-90A5-436E-8CF6-4C936AC57F02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1647825"/>
+            <a:ext cx="10382250" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2700" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2700" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rozpad kosmu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Obdélník 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D272B286-465F-482C-B7D9-153C001DCA38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2371725"/>
+            <a:ext cx="10382250" cy="1047750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hierarchii</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>přirozených</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>míst</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nahrazuje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>jednota</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>přírody</a:t>
+            </a:r>
+            <a:endParaRPr sz="2550" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>založená</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> na </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>předpokladu homogenní hmoty a univerzálních zákonů</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Obdélník 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D13F833-3C40-4E8C-B168-A1961838CBA3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3867150"/>
+            <a:ext cx="10382250" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2700" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2700" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Geometrizace prostoru</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Obdélník 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E87B4D-0CBA-475C-B76F-83E92A8FEAF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4572000"/>
+            <a:ext cx="10382250" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Skutečný</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>prostor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>získává</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>strukturu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>eukleidovské</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>geometrie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="2550" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>je </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>stejnorodý</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, bez </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>přirozeného</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>středu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>výsadních</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>míst</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2550" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Obdélník 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E033CD5C-5EBB-45EC-942C-D3911455FA2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="6115050"/>
+            <a:ext cx="10382250" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="1650" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1650" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Alexandre </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1650" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Koyré</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1650" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1650" b="0" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Od </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1650" b="0" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>uzavřeného</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1650" b="0" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1650" b="0" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>světa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1650" b="0" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> k </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1650" b="0" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nekonečnému</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1650" b="0" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1650" b="0" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>vesmíru</a:t>
+            </a:r>
+            <a:endParaRPr sz="1650" b="0" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3584564849"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3821887581"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
-[...659 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6438,65 +13798,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6517,110 +13877,446 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1237</Words>
+  <Words>819</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>111</Paragraphs>
-[...1 lines deleted...]
-  <Notes>0</Notes>
+  <Paragraphs>88</Paragraphs>
+  <Slides>14</Slides>
+  <Notes>14</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Motiv Office</vt:lpstr>
-      <vt:lpstr>Myšlenkový svět novověku od Koperníka po Kanta   - úvodní hodina - </vt:lpstr>
-[...13 lines deleted...]
-      <vt:lpstr>Velké rozdělení</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Myšlenkový svět novověku od Koperníka po Kanta</dc:title>
-  <dc:creator>Ondrej Svec</dc:creator>
+  <dc:title/>
+  <dc:creator>Švec, Ondřej</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>